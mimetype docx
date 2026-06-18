--- v0 (2025-10-08)
+++ v1 (2026-06-18)
@@ -1,4007 +1,3529 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EC9DCC0" w14:textId="481FB9A1" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="007D4BAA" w:rsidP="00C36937">
+    <w:p w14:paraId="3EC9DCC0" w14:textId="357F6F32" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00BD5AD6" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc121391436"/>
       <w:bookmarkStart w:id="1" w:name="_Toc121391535"/>
       <w:bookmarkStart w:id="2" w:name="_Toc122083129"/>
       <w:bookmarkStart w:id="3" w:name="_Toc122533878"/>
       <w:bookmarkStart w:id="4" w:name="_Toc122537425"/>
       <w:bookmarkStart w:id="5" w:name="_Toc122681587"/>
       <w:bookmarkStart w:id="6" w:name="_Toc122681825"/>
       <w:bookmarkStart w:id="7" w:name="_Toc135047288"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="8" w:name="_Toc230962858"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D67D13E" wp14:editId="61D931AD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>12223</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-695960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7542730" cy="10301605"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="4445"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1560507609" name="Picture 1" descr="Group 1, Grouped object"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Group 1, Grouped object"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7570979" cy="10340186"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007D4BAA" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71846677" wp14:editId="521CEE01">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71846677" wp14:editId="4F3ADE48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-219075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>209550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4424045" cy="7239000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4" descr="P1TB1#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4424045" cy="7239000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:prstClr val="black">
                               <a:alpha val="0"/>
                             </a:prstClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5D37E84A" w14:textId="692C6AC6" w:rsidR="004C5C26" w:rsidRPr="00544660" w:rsidRDefault="009018E1" w:rsidP="004C5C26">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:spacing w:after="0" w:line="800" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="100"/>
                                 <w:szCs w:val="100"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="8" w:name="_Toc121391534"/>
-[...4 lines deleted...]
-                            <w:bookmarkStart w:id="13" w:name="_Toc135047289"/>
+                            <w:bookmarkStart w:id="9" w:name="_Toc121391534"/>
+                            <w:bookmarkStart w:id="10" w:name="_Toc122533877"/>
+                            <w:bookmarkStart w:id="11" w:name="_Toc122537426"/>
+                            <w:bookmarkStart w:id="12" w:name="_Toc122681588"/>
+                            <w:bookmarkStart w:id="13" w:name="_Toc122681827"/>
+                            <w:bookmarkStart w:id="14" w:name="_Toc135047289"/>
+                            <w:bookmarkStart w:id="15" w:name="_Toc227505972"/>
+                            <w:bookmarkStart w:id="16" w:name="_Toc227506166"/>
+                            <w:bookmarkStart w:id="17" w:name="_Toc230962859"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="100"/>
                                 <w:szCs w:val="100"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidR="00720CD9">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="100"/>
                                 <w:szCs w:val="100"/>
                               </w:rPr>
                               <w:t>kills &amp; Employment Portal</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="100"/>
                                 <w:szCs w:val="100"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>User Guide</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="8"/>
                             <w:bookmarkEnd w:id="9"/>
                             <w:bookmarkEnd w:id="10"/>
                             <w:bookmarkEnd w:id="11"/>
                             <w:bookmarkEnd w:id="12"/>
                             <w:bookmarkEnd w:id="13"/>
+                            <w:bookmarkEnd w:id="14"/>
+                            <w:bookmarkEnd w:id="15"/>
+                            <w:bookmarkEnd w:id="16"/>
+                            <w:bookmarkEnd w:id="17"/>
                           </w:p>
                           <w:p w14:paraId="44D73F2A" w14:textId="77777777" w:rsidR="004C5C26" w:rsidRPr="00544660" w:rsidRDefault="004C5C26" w:rsidP="004C5C26">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri Light"/>
                                 <w:b/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6B02D040" w14:textId="68E90D98" w:rsidR="00024F4C" w:rsidRDefault="007A2135" w:rsidP="00024F4C">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                             </w:pPr>
-                            <w:bookmarkStart w:id="14" w:name="_Toc122537427"/>
-[...2 lines deleted...]
-                            <w:bookmarkStart w:id="17" w:name="_Toc135047290"/>
+                            <w:bookmarkStart w:id="18" w:name="_Toc122537427"/>
+                            <w:bookmarkStart w:id="19" w:name="_Toc122681589"/>
+                            <w:bookmarkStart w:id="20" w:name="_Toc122681826"/>
+                            <w:bookmarkStart w:id="21" w:name="_Toc135047290"/>
+                            <w:bookmarkStart w:id="22" w:name="_Toc227505973"/>
+                            <w:bookmarkStart w:id="23" w:name="_Toc227506167"/>
+                            <w:bookmarkStart w:id="24" w:name="_Toc230962860"/>
                             <w:r>
                               <w:t>Participant Profile and Training Account</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-                            <w:bookmarkEnd w:id="16"/>
+                            <w:bookmarkEnd w:id="18"/>
+                            <w:bookmarkEnd w:id="19"/>
+                            <w:bookmarkEnd w:id="20"/>
                             <w:r w:rsidR="00814F98">
                               <w:t xml:space="preserve"> Management</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="17"/>
+                            <w:bookmarkEnd w:id="21"/>
+                            <w:bookmarkEnd w:id="22"/>
+                            <w:bookmarkEnd w:id="23"/>
+                            <w:bookmarkEnd w:id="24"/>
                           </w:p>
-                          <w:p w14:paraId="08103BF8" w14:textId="3B71ABA3" w:rsidR="007D4BAA" w:rsidRPr="007D4BAA" w:rsidRDefault="00B31314" w:rsidP="007D4BAA">
+                          <w:p w14:paraId="08103BF8" w14:textId="0DABE570" w:rsidR="007D4BAA" w:rsidRPr="007D4BAA" w:rsidRDefault="00B31314" w:rsidP="007D4BAA">
                             <w:pPr>
                               <w:pStyle w:val="Heading4"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B31314">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r w:rsidR="00250ADB">
+                            <w:r w:rsidR="0011755C">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="007A2135">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00250ADB">
+                            <w:r w:rsidR="0011755C">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>0</w:t>
+                              <w:t xml:space="preserve">0 </w:t>
                             </w:r>
                             <w:r w:rsidR="00024F4C">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> – Release date: J</w:t>
+                              <w:t xml:space="preserve">– Release date: </w:t>
                             </w:r>
-                            <w:r w:rsidR="003E4F47">
+                            <w:r w:rsidR="0011755C">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>un</w:t>
-[...6 lines deleted...]
-                              <w:t>e</w:t>
+                              <w:t xml:space="preserve">May </w:t>
                             </w:r>
                             <w:r w:rsidR="00024F4C">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 2023</w:t>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A4CA6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
-                              <w:tblW w:w="5245" w:type="dxa"/>
+                              <w:tblW w:w="4706" w:type="dxa"/>
                               <w:tblInd w:w="-5" w:type="dxa"/>
-                              <w:tblBorders>
-[...6 lines deleted...]
-                              </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="765"/>
                               <w:gridCol w:w="964"/>
-                              <w:gridCol w:w="681"/>
-                              <w:gridCol w:w="2835"/>
+                              <w:gridCol w:w="2977"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="007D4BAA" w:rsidRPr="00D3261C" w14:paraId="2499BFDB" w14:textId="77777777" w:rsidTr="0064444E">
+                            <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="2499BFDB" w14:textId="77777777" w:rsidTr="005C4F1F">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="765" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                                   <w:tcMar>
                                     <w:top w:w="57" w:type="dxa"/>
                                     <w:bottom w:w="57" w:type="dxa"/>
                                   </w:tcMar>
                                 </w:tcPr>
-                                <w:p w14:paraId="707B9D03" w14:textId="4E181A83" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00EB2E1A" w:rsidP="00107B38">
+                                <w:p w14:paraId="707B9D03" w14:textId="4E181A83" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D4BAA">
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Version</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="964" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                                   <w:tcMar>
                                     <w:top w:w="57" w:type="dxa"/>
                                     <w:bottom w:w="57" w:type="dxa"/>
                                   </w:tcMar>
                                 </w:tcPr>
-                                <w:p w14:paraId="1411A38E" w14:textId="7989467B" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00EB2E1A" w:rsidP="00107B38">
+                                <w:p w14:paraId="1411A38E" w14:textId="7989467B" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D4BAA">
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Date</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="681" w:type="dxa"/>
+                                  <w:tcW w:w="2977" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4071B57D" w14:textId="38E10649" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00F70419" w:rsidP="00107B38">
-[...25 lines deleted...]
-                                <w:p w14:paraId="51437985" w14:textId="07EA7C4D" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00F70419" w:rsidP="00107B38">
+                                <w:p w14:paraId="51437985" w14:textId="07EA7C4D" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D4BAA">
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>Comments</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00C24947" w:rsidRPr="00D3261C" w14:paraId="5A70B86B" w14:textId="77777777" w:rsidTr="00C24947">
+                            <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="5A70B86B" w14:textId="77777777" w:rsidTr="005C4F1F">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="765" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                                   <w:tcMar>
                                     <w:top w:w="57" w:type="dxa"/>
                                     <w:bottom w:w="57" w:type="dxa"/>
                                   </w:tcMar>
                                 </w:tcPr>
-                                <w:p w14:paraId="71AFF4F9" w14:textId="2DF52980" w:rsidR="00AA7A51" w:rsidRDefault="00250ADB" w:rsidP="00AA7A51">
+                                <w:p w14:paraId="71AFF4F9" w14:textId="571E9490" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>1</w:t>
-[...17 lines deleted...]
-                                    <w:t>0</w:t>
+                                    <w:t>2.0</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="964" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                                   <w:tcMar>
                                     <w:top w:w="57" w:type="dxa"/>
                                     <w:bottom w:w="57" w:type="dxa"/>
                                   </w:tcMar>
                                 </w:tcPr>
-                                <w:p w14:paraId="0655DB30" w14:textId="4BED4DE7" w:rsidR="00AA7A51" w:rsidRDefault="00AA7A51" w:rsidP="00AA7A51">
+                                <w:p w14:paraId="0655DB30" w14:textId="7AC141BB" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Jun</w:t>
-[...13 lines deleted...]
-                                    <w:t xml:space="preserve"> 2023</w:t>
+                                    <w:t>May 2026</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="681" w:type="dxa"/>
+                                  <w:tcW w:w="2977" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="26C6751D" w14:textId="3145D2F7" w:rsidR="00AA7A51" w:rsidRPr="007D4BAA" w:rsidRDefault="00C24947" w:rsidP="00AA7A51">
+                                <w:p w14:paraId="2687A79D" w14:textId="41BD28DD" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>New</w:t>
+                                    <w:t>Routine Update</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="5AE9A7A8" w14:textId="77777777" w:rsidTr="005C4F1F">
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="765" w:type="dxa"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                                  <w:tcMar>
+                                    <w:top w:w="57" w:type="dxa"/>
+                                    <w:bottom w:w="57" w:type="dxa"/>
+                                  </w:tcMar>
+                                </w:tcPr>
+                                <w:p w14:paraId="66D7B144" w14:textId="4853F932" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="BodyText-Nospacing"/>
+                                    <w:spacing w:after="0"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>1.0</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="2835" w:type="dxa"/>
+                                  <w:tcW w:w="964" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                                  <w:tcMar>
+                                    <w:top w:w="57" w:type="dxa"/>
+                                    <w:bottom w:w="57" w:type="dxa"/>
+                                  </w:tcMar>
                                 </w:tcPr>
-                                <w:p w14:paraId="2687A79D" w14:textId="5EBB21CC" w:rsidR="00AA7A51" w:rsidRDefault="00AA7A51" w:rsidP="00AA7A51">
+                                <w:p w14:paraId="7BB85CDC" w14:textId="52ABFCAF" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
                                   <w:pPr>
                                     <w:pStyle w:val="BodyText-Nospacing"/>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Merge</w:t>
+                                    <w:t>June 2023</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00C24947">
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2977" w:type="dxa"/>
+                                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2F6F4653" w14:textId="3F9FC7C6" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="BodyText-Nospacing"/>
+                                    <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>r</w:t>
-[...1 lines deleted...]
-                                  <w:r w:rsidR="007E2D97">
+                                  </w:pPr>
+                                  <w:r>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> of </w:t>
-[...13 lines deleted...]
-                                    <w:t xml:space="preserve"> User Guides</w:t>
+                                    <w:t>Merger of pre-existing User Guides</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="35E8CD81" w14:textId="77777777" w:rsidR="00107B38" w:rsidRPr="00107B38" w:rsidRDefault="00107B38" w:rsidP="00107B38">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="71846677" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="P1TB1#y1" style="position:absolute;margin-left:-17.25pt;margin-top:16.5pt;width:348.35pt;height:570pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEbo+degIAAAoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtAUZFijoY0yQE&#10;SDDxfHWcJppje7bbpvv1fHZaWsEepmkv7tl3/e7uu+9ycdl3iq2k863RJR8d5ZxJLUzV6kXJfzzd&#10;fPrMmQ+kK1JGy5JvpOeX048fLtZ2IsemMaqSjgFE+8nalrwJwU6yzItGduSPjJUaztq4jgKubpFV&#10;jtZA71Q2zvPTbG1cZZ0R0nu8Xg9OPk34dS1FuK9rLwNTJUdtIZ0unfN4ZtMLmiwc2aYV2zLoH6ro&#10;qNVI+gp1TYHY0rXvoLpWOONNHY6E6TJT162QqQd0M8rfdPPYkJWpF5Dj7StN/v/BirvVo31wLPRf&#10;TI8BRkLW1k88HmM/fe26+ItKGfygcPNKm+wDE3gsinGRFyecCfjOxsfneZ6IzfZ/t86Hb9J0LBol&#10;d5hLootWtz4gJUJ3ITGbNjetUmk2SrN1yU+PT5BaEBRSKwowO1uV3OsFZ6QWkJ4ILiF6o9oq/jvi&#10;RMwr5diKMP65IvFzyKpsQ8PjrtBtZKrkHcQ1+WYIT65BNM4sdZVKbCRVX3XFwsZC4Ro657HmTlac&#10;KYnaopUiA7XqbyJBh9KoZT+JaIV+3gMmmnNTbTA1ZwZBeytuWvR6Sz48kIOCwRa2MtzjqJVBNWZr&#10;cdYY9/tP7zEewoIX5WMjQO+vJTk0o75rSO58VBRxhdKlODkb4+IOPfNDj152Vwasj7D/ViQzxge1&#10;M2tnumcs7yxmhYu0QO6SY7iDeRWGPcXyCzmbpSAsjaVwqx+tiNC7GT/1z+TsVlwBurwzu92hyRuN&#10;DbGDymbLYOo2CXDP6pZ3LFxSw/bjEDf68J6i9p+w6QsAAAD//wMAUEsDBBQABgAIAAAAIQBxE09Z&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhc0JauhYJK0wkmjQMTh30A&#10;17Tx2mqNUzXZVvj1mBMcbT96/bz5fLSdOOHgW0cKZtMIBFLlTEu1gt12OXkA4YMmoztHqOALPcyL&#10;y4tcZ8adaY2nTagFh5DPtIImhD6T0lcNWu2nrkfi294NVgceh1qaQZ853HYyjqJUWt0Sf2h0j4sG&#10;q8PmaBW83Kw+38uPt9fd8L04PO97vxyNV+r6anx6BBFwDH8w/OqzOhTsVLojGS86BZPk9o5RBUnC&#10;nRhI0zgGUTI5u+eVLHL5v0PxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRuj516AgAA&#10;CgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHETT1ni&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" strokeweight=".5pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="P1TB1#y1" style="position:absolute;margin-left:-17.25pt;margin-top:16.5pt;width:348.35pt;height:570pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEbo+degIAAAoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQtAUZFijoY0yQE&#10;SDDxfHWcJppje7bbpvv1fHZaWsEepmkv7tl3/e7uu+9ycdl3iq2k863RJR8d5ZxJLUzV6kXJfzzd&#10;fPrMmQ+kK1JGy5JvpOeX048fLtZ2IsemMaqSjgFE+8nalrwJwU6yzItGduSPjJUaztq4jgKubpFV&#10;jtZA71Q2zvPTbG1cZZ0R0nu8Xg9OPk34dS1FuK9rLwNTJUdtIZ0unfN4ZtMLmiwc2aYV2zLoH6ro&#10;qNVI+gp1TYHY0rXvoLpWOONNHY6E6TJT162QqQd0M8rfdPPYkJWpF5Dj7StN/v/BirvVo31wLPRf&#10;TI8BRkLW1k88HmM/fe26+ItKGfygcPNKm+wDE3gsinGRFyecCfjOxsfneZ6IzfZ/t86Hb9J0LBol&#10;d5hLootWtz4gJUJ3ITGbNjetUmk2SrN1yU+PT5BaEBRSKwowO1uV3OsFZ6QWkJ4ILiF6o9oq/jvi&#10;RMwr5diKMP65IvFzyKpsQ8PjrtBtZKrkHcQ1+WYIT65BNM4sdZVKbCRVX3XFwsZC4Ro657HmTlac&#10;KYnaopUiA7XqbyJBh9KoZT+JaIV+3gMmmnNTbTA1ZwZBeytuWvR6Sz48kIOCwRa2MtzjqJVBNWZr&#10;cdYY9/tP7zEewoIX5WMjQO+vJTk0o75rSO58VBRxhdKlODkb4+IOPfNDj152Vwasj7D/ViQzxge1&#10;M2tnumcs7yxmhYu0QO6SY7iDeRWGPcXyCzmbpSAsjaVwqx+tiNC7GT/1z+TsVlwBurwzu92hyRuN&#10;DbGDymbLYOo2CXDP6pZ3LFxSw/bjEDf68J6i9p+w6QsAAAD//wMAUEsDBBQABgAIAAAAIQBxE09Z&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhc0JauhYJK0wkmjQMTh30A&#10;17Tx2mqNUzXZVvj1mBMcbT96/bz5fLSdOOHgW0cKZtMIBFLlTEu1gt12OXkA4YMmoztHqOALPcyL&#10;y4tcZ8adaY2nTagFh5DPtIImhD6T0lcNWu2nrkfi294NVgceh1qaQZ853HYyjqJUWt0Sf2h0j4sG&#10;q8PmaBW83Kw+38uPt9fd8L04PO97vxyNV+r6anx6BBFwDH8w/OqzOhTsVLojGS86BZPk9o5RBUnC&#10;nRhI0zgGUTI5u+eVLHL5v0PxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRuj516AgAA&#10;CgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHETT1ni&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" strokeweight=".5pt">
                 <v:stroke opacity="0" joinstyle="round"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5D37E84A" w14:textId="692C6AC6" w:rsidR="004C5C26" w:rsidRPr="00544660" w:rsidRDefault="009018E1" w:rsidP="004C5C26">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:spacing w:after="0" w:line="800" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="100"/>
                           <w:szCs w:val="100"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="18" w:name="_Toc121391534"/>
-[...4 lines deleted...]
-                      <w:bookmarkStart w:id="23" w:name="_Toc135047289"/>
+                      <w:bookmarkStart w:id="25" w:name="_Toc121391534"/>
+                      <w:bookmarkStart w:id="26" w:name="_Toc122533877"/>
+                      <w:bookmarkStart w:id="27" w:name="_Toc122537426"/>
+                      <w:bookmarkStart w:id="28" w:name="_Toc122681588"/>
+                      <w:bookmarkStart w:id="29" w:name="_Toc122681827"/>
+                      <w:bookmarkStart w:id="30" w:name="_Toc135047289"/>
+                      <w:bookmarkStart w:id="31" w:name="_Toc227505972"/>
+                      <w:bookmarkStart w:id="32" w:name="_Toc227506166"/>
+                      <w:bookmarkStart w:id="33" w:name="_Toc230962859"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="100"/>
                           <w:szCs w:val="100"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidR="00720CD9">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="100"/>
                           <w:szCs w:val="100"/>
                         </w:rPr>
                         <w:t>kills &amp; Employment Portal</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="100"/>
                           <w:szCs w:val="100"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>User Guide</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="18"/>
-[...4 lines deleted...]
-                      <w:bookmarkEnd w:id="23"/>
+                      <w:bookmarkEnd w:id="25"/>
+                      <w:bookmarkEnd w:id="26"/>
+                      <w:bookmarkEnd w:id="27"/>
+                      <w:bookmarkEnd w:id="28"/>
+                      <w:bookmarkEnd w:id="29"/>
+                      <w:bookmarkEnd w:id="30"/>
+                      <w:bookmarkEnd w:id="31"/>
+                      <w:bookmarkEnd w:id="32"/>
+                      <w:bookmarkEnd w:id="33"/>
                     </w:p>
                     <w:p w14:paraId="44D73F2A" w14:textId="77777777" w:rsidR="004C5C26" w:rsidRPr="00544660" w:rsidRDefault="004C5C26" w:rsidP="004C5C26">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri Light"/>
                           <w:b/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6B02D040" w14:textId="68E90D98" w:rsidR="00024F4C" w:rsidRDefault="007A2135" w:rsidP="00024F4C">
                       <w:pPr>
                         <w:pStyle w:val="Heading2"/>
                       </w:pPr>
-                      <w:bookmarkStart w:id="24" w:name="_Toc122537427"/>
-[...2 lines deleted...]
-                      <w:bookmarkStart w:id="27" w:name="_Toc135047290"/>
+                      <w:bookmarkStart w:id="34" w:name="_Toc122537427"/>
+                      <w:bookmarkStart w:id="35" w:name="_Toc122681589"/>
+                      <w:bookmarkStart w:id="36" w:name="_Toc122681826"/>
+                      <w:bookmarkStart w:id="37" w:name="_Toc135047290"/>
+                      <w:bookmarkStart w:id="38" w:name="_Toc227505973"/>
+                      <w:bookmarkStart w:id="39" w:name="_Toc227506167"/>
+                      <w:bookmarkStart w:id="40" w:name="_Toc230962860"/>
                       <w:r>
                         <w:t>Participant Profile and Training Account</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-                      <w:bookmarkEnd w:id="26"/>
+                      <w:bookmarkEnd w:id="34"/>
+                      <w:bookmarkEnd w:id="35"/>
+                      <w:bookmarkEnd w:id="36"/>
                       <w:r w:rsidR="00814F98">
                         <w:t xml:space="preserve"> Management</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="27"/>
+                      <w:bookmarkEnd w:id="37"/>
+                      <w:bookmarkEnd w:id="38"/>
+                      <w:bookmarkEnd w:id="39"/>
+                      <w:bookmarkEnd w:id="40"/>
                     </w:p>
-                    <w:p w14:paraId="08103BF8" w14:textId="3B71ABA3" w:rsidR="007D4BAA" w:rsidRPr="007D4BAA" w:rsidRDefault="00B31314" w:rsidP="007D4BAA">
+                    <w:p w14:paraId="08103BF8" w14:textId="0DABE570" w:rsidR="007D4BAA" w:rsidRPr="007D4BAA" w:rsidRDefault="00B31314" w:rsidP="007D4BAA">
                       <w:pPr>
                         <w:pStyle w:val="Heading4"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B31314">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Version </w:t>
                       </w:r>
-                      <w:r w:rsidR="00250ADB">
+                      <w:r w:rsidR="0011755C">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>1</w:t>
+                        <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="007A2135">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="00250ADB">
+                      <w:r w:rsidR="0011755C">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>0</w:t>
+                        <w:t xml:space="preserve">0 </w:t>
                       </w:r>
                       <w:r w:rsidR="00024F4C">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> – Release date: J</w:t>
+                        <w:t xml:space="preserve">– Release date: </w:t>
                       </w:r>
-                      <w:r w:rsidR="003E4F47">
+                      <w:r w:rsidR="0011755C">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>un</w:t>
-[...6 lines deleted...]
-                        <w:t>e</w:t>
+                        <w:t xml:space="preserve">May </w:t>
                       </w:r>
                       <w:r w:rsidR="00024F4C">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 2023</w:t>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A4CA6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
-                        <w:tblW w:w="5245" w:type="dxa"/>
+                        <w:tblW w:w="4706" w:type="dxa"/>
                         <w:tblInd w:w="-5" w:type="dxa"/>
-                        <w:tblBorders>
-[...6 lines deleted...]
-                        </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="765"/>
                         <w:gridCol w:w="964"/>
-                        <w:gridCol w:w="681"/>
-                        <w:gridCol w:w="2835"/>
+                        <w:gridCol w:w="2977"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="007D4BAA" w:rsidRPr="00D3261C" w14:paraId="2499BFDB" w14:textId="77777777" w:rsidTr="0064444E">
+                      <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="2499BFDB" w14:textId="77777777" w:rsidTr="005C4F1F">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="765" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                             <w:tcMar>
                               <w:top w:w="57" w:type="dxa"/>
                               <w:bottom w:w="57" w:type="dxa"/>
                             </w:tcMar>
                           </w:tcPr>
-                          <w:p w14:paraId="707B9D03" w14:textId="4E181A83" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00EB2E1A" w:rsidP="00107B38">
+                          <w:p w14:paraId="707B9D03" w14:textId="4E181A83" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D4BAA">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Version</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="964" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                             <w:tcMar>
                               <w:top w:w="57" w:type="dxa"/>
                               <w:bottom w:w="57" w:type="dxa"/>
                             </w:tcMar>
                           </w:tcPr>
-                          <w:p w14:paraId="1411A38E" w14:textId="7989467B" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00EB2E1A" w:rsidP="00107B38">
+                          <w:p w14:paraId="1411A38E" w14:textId="7989467B" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D4BAA">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Date</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="681" w:type="dxa"/>
+                            <w:tcW w:w="2977" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4071B57D" w14:textId="38E10649" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00F70419" w:rsidP="00107B38">
-[...25 lines deleted...]
-                          <w:p w14:paraId="51437985" w14:textId="07EA7C4D" w:rsidR="00EB2E1A" w:rsidRPr="007D4BAA" w:rsidRDefault="00F70419" w:rsidP="00107B38">
+                          <w:p w14:paraId="51437985" w14:textId="07EA7C4D" w:rsidR="00FE29A7" w:rsidRPr="007D4BAA" w:rsidRDefault="00FE29A7" w:rsidP="00107B38">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D4BAA">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Comments</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C24947" w:rsidRPr="00D3261C" w14:paraId="5A70B86B" w14:textId="77777777" w:rsidTr="00C24947">
+                      <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="5A70B86B" w14:textId="77777777" w:rsidTr="005C4F1F">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="765" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                             <w:tcMar>
                               <w:top w:w="57" w:type="dxa"/>
                               <w:bottom w:w="57" w:type="dxa"/>
                             </w:tcMar>
                           </w:tcPr>
-                          <w:p w14:paraId="71AFF4F9" w14:textId="2DF52980" w:rsidR="00AA7A51" w:rsidRDefault="00250ADB" w:rsidP="00AA7A51">
+                          <w:p w14:paraId="71AFF4F9" w14:textId="571E9490" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>1</w:t>
-[...17 lines deleted...]
-                              <w:t>0</w:t>
+                              <w:t>2.0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="964" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:tcMar>
                               <w:top w:w="57" w:type="dxa"/>
                               <w:bottom w:w="57" w:type="dxa"/>
                             </w:tcMar>
                           </w:tcPr>
-                          <w:p w14:paraId="0655DB30" w14:textId="4BED4DE7" w:rsidR="00AA7A51" w:rsidRDefault="00AA7A51" w:rsidP="00AA7A51">
+                          <w:p w14:paraId="0655DB30" w14:textId="7AC141BB" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Jun</w:t>
-[...13 lines deleted...]
-                              <w:t xml:space="preserve"> 2023</w:t>
+                              <w:t>May 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="681" w:type="dxa"/>
+                            <w:tcW w:w="2977" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                           </w:tcPr>
-                          <w:p w14:paraId="26C6751D" w14:textId="3145D2F7" w:rsidR="00AA7A51" w:rsidRPr="007D4BAA" w:rsidRDefault="00C24947" w:rsidP="00AA7A51">
+                          <w:p w14:paraId="2687A79D" w14:textId="41BD28DD" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="00AA7A51">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>New</w:t>
+                              <w:t>Routine Update</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00FE29A7" w:rsidRPr="00D3261C" w14:paraId="5AE9A7A8" w14:textId="77777777" w:rsidTr="005C4F1F">
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="765" w:type="dxa"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                            <w:tcMar>
+                              <w:top w:w="57" w:type="dxa"/>
+                              <w:bottom w:w="57" w:type="dxa"/>
+                            </w:tcMar>
+                          </w:tcPr>
+                          <w:p w14:paraId="66D7B144" w14:textId="4853F932" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText-Nospacing"/>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>1.0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="2835" w:type="dxa"/>
+                            <w:tcW w:w="964" w:type="dxa"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                            <w:tcMar>
+                              <w:top w:w="57" w:type="dxa"/>
+                              <w:bottom w:w="57" w:type="dxa"/>
+                            </w:tcMar>
                           </w:tcPr>
-                          <w:p w14:paraId="2687A79D" w14:textId="5EBB21CC" w:rsidR="00AA7A51" w:rsidRDefault="00AA7A51" w:rsidP="00AA7A51">
+                          <w:p w14:paraId="7BB85CDC" w14:textId="52ABFCAF" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
                             <w:pPr>
                               <w:pStyle w:val="BodyText-Nospacing"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Merge</w:t>
+                              <w:t>June 2023</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C24947">
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2977" w:type="dxa"/>
+                            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="2F6F4653" w14:textId="3F9FC7C6" w:rsidR="00FE29A7" w:rsidRDefault="00FE29A7" w:rsidP="006A4CA6">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText-Nospacing"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>r</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="007E2D97">
+                            </w:pPr>
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> of </w:t>
-[...13 lines deleted...]
-                              <w:t xml:space="preserve"> User Guides</w:t>
+                              <w:t>Merger of pre-existing User Guides</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="35E8CD81" w14:textId="77777777" w:rsidR="00107B38" w:rsidRPr="00107B38" w:rsidRDefault="00107B38" w:rsidP="00107B38">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="1B56591B" w14:textId="42AB7E79" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="1B56591B" w14:textId="53DF8500" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09390F82" w14:textId="7795F560" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="09390F82" w14:textId="52056EFB" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49F41A6D" w14:textId="61199C72" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="49F41A6D" w14:textId="61199C72" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F08752" w14:textId="73A47E9B" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="78F08752" w14:textId="73A47E9B" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D4BC01" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="73D4BC01" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241C7BFC" w14:textId="13411F4F" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="000616F8" w:rsidP="00C36937">
+    <w:p w14:paraId="241C7BFC" w14:textId="13411F4F" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="000616F8" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A5956E" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="21A5956E" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20B45357" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="20B45357" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065011E2" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="065011E2" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26AD320A" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00003C29" w:rsidRDefault="00544660" w:rsidP="00C36937">
+    <w:p w14:paraId="26AD320A" w14:textId="77777777" w:rsidR="00544660" w:rsidRPr="00CC35BD" w:rsidRDefault="00544660" w:rsidP="00C36937">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B992E9" w14:textId="6CD9C4E4" w:rsidR="00C43008" w:rsidRPr="00003C29" w:rsidRDefault="00C43008">
+    <w:p w14:paraId="19B992E9" w14:textId="3E113E95" w:rsidR="00C43008" w:rsidRPr="00CC35BD" w:rsidRDefault="00C43008">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="28"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9A4196" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="004A7968">
+    <w:p w14:paraId="4D9A4196" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="004A7968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc122083130"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc122083130"/>
     </w:p>
-    <w:p w14:paraId="31D302B7" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="004A7968">
+    <w:p w14:paraId="31D302B7" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="004A7968">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0E094C" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="7E0E094C" w14:textId="60AB5044" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:right="4535"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc122102254"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc122102254"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc122102387"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc122102505"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc122533880"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc122537428"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc122681590"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc122681828"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc135047291"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">For further information or assistance in using the Skills &amp; Employment Portal, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00916C5B" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00916C5B" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SkillsContracts@sa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="7B87B5B2" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="7B87B5B2" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20526F11" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="20526F11" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157BAD54" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="157BAD54" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15EE190D" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="15EE190D" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A43B966" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="6A43B966" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432C684E" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
+    <w:p w14:paraId="1B250059" w14:textId="77777777" w:rsidR="00293F40" w:rsidRPr="00CC35BD" w:rsidRDefault="00293F40" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B7670B6" w14:textId="77777777" w:rsidR="00293F40" w:rsidRPr="00003C29" w:rsidRDefault="00293F40" w:rsidP="00293F40">
+    <w:p w14:paraId="19AA418B" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B250059" w14:textId="77777777" w:rsidR="00293F40" w:rsidRPr="00003C29" w:rsidRDefault="00293F40" w:rsidP="00293F40">
+    <w:p w14:paraId="33A136BB" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00293F40">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19AA418B" w14:textId="77777777" w:rsidR="004A7968" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00293F40">
-[...21 lines deleted...]
-    <w:p w14:paraId="3E7B9FAF" w14:textId="09FF65A2" w:rsidR="00AB76D3" w:rsidRPr="00003C29" w:rsidRDefault="004A7968" w:rsidP="00CF7E30">
+    <w:p w14:paraId="3E7B9FAF" w14:textId="6A1DBDFB" w:rsidR="00AB76D3" w:rsidRPr="00CC35BD" w:rsidRDefault="004A7968" w:rsidP="00CF7E30">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="4535"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Important Note: </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7E30" w:rsidRPr="00003C29">
-[...10 lines deleted...]
-      <w:r w:rsidR="00C24947">
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">This is general information only. It does not in any way amend, vary or waive any Terms and Conditions of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24947" w:rsidRPr="00CC35BD">
         <w:t>Funded Activities Agreement (FAA)</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7E30" w:rsidRPr="00003C29">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CF7E30" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">. Where the content of this User Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00161B56">
+        <w:t>appears</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve"> inconsistent with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24947" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">FAA </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve">or the </w:t>
       </w:r>
-      <w:r w:rsidR="001D0896" w:rsidRPr="00003C29">
+      <w:r w:rsidR="001D0896" w:rsidRPr="00CC35BD">
         <w:t>Training Fee Framework</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7E30" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve"> or where a</w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:t>n organisation</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7E30" w:rsidRPr="00003C29">
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB76D3" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve"> is not clear on their responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2A03" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve"> under the FAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00161B56">
+        <w:t xml:space="preserve"> organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve"> should seek </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:t>advice from Skills SA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E30" w:rsidRPr="00CC35BD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB76D3" w:rsidRPr="00CC35BD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28" w:displacedByCustomXml="next"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p w14:paraId="26C3D886" w14:textId="77777777" w:rsidR="008F262C" w:rsidRDefault="00A55600">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof w:val="0"/>
+          <w:color w:val="097983"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Content</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12539" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="097983"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002B01AF" w:rsidRPr="00CC35BD">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002B01AF" w:rsidRPr="00CC35BD">
+        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002B01AF" w:rsidRPr="00CC35BD">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DCA778" w14:textId="03F42CCE" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962858" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962858 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5611854E" w14:textId="0149DD0D" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962859" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Skills &amp; Employment Portal User Guide</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962859 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7933E297" w14:textId="07C28545" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962860" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Participant Profile and Training Account Management</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962860 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5688B237" w14:textId="4A98FFBE" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962861" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>1. Purpose</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962861 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5529CF75" w14:textId="65FEAB94" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962862" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri Light"/>
+          </w:rPr>
+          <w:t>2. System login</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962862 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40088F6D" w14:textId="5D873B84" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962863" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3. Participant Search Overview</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962863 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23730CDC" w14:textId="19434670" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962864" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>4. Allocate a Participant ID</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962864 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FC1199C" w14:textId="10C51284" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962865" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>5. View Subsidised Training History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962865 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E00264C" w14:textId="6313B1E2" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962866" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>6. Create a Participant Profile</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962866 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66CA2D64" w14:textId="522DACE8" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962867" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>7. Create a Training Account</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962867 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="753C31DD" w14:textId="1DEC3179" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962868" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.1 Participant Details</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962868 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2151D1A4" w14:textId="770148D2" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962869" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.2 Training Account Details</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962869 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5AE438D9" w14:textId="2C7AA7F5" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962870" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.3 Bridging Units</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962870 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0065C67C" w14:textId="6538B7EA" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962871" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.4 Course Fees and Training Information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962871 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B7C3ADE" w14:textId="7ACE7DAC" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962872" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.5 Complete the Creation of a Training Account</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962872 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47EB3CDA" w14:textId="5A079053" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962873" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>8. Training Account Search</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962873 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="268A5622" w14:textId="6889E1AD" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962874" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>9. Editable Training Account Fields</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962874 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24170F26" w14:textId="7D358C99" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962875" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>10. Completion of a Training Account – Issue of a Qualification</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962875 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23ACF282" w14:textId="18A1AC33" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962876" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">11. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Leave from Enrolment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962876 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CE02691" w14:textId="7EB1CD6B" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962877" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="32"/>
+            <w:lang w:eastAsia="ja-JP"/>
+          </w:rPr>
+          <w:t>12. Closing a Training Account</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962877 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E344B22" w14:textId="74078EAE" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962878" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">13. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Training Account Reports</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962878 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37335BFA" w14:textId="62BA524A" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962879" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>14. Search and view a Project</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962879 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="485C4CC7" w14:textId="41CAB751" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962880" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri Light"/>
+          </w:rPr>
+          <w:t>15. Manage Participants in a Project</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962880 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17FA48A9" w14:textId="051CE1F0" w:rsidR="008F262C" w:rsidRDefault="008F262C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230962881" w:history="1">
+        <w:r w:rsidRPr="00A11479">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>16. Support and Assistance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230962881 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DF1955">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24096BC3" w14:textId="1DBAAA97" w:rsidR="002B01AF" w:rsidRPr="00CC35BD" w:rsidRDefault="002B01AF">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:id w:val="-1391343623"/>
-[...2239 lines deleted...]
-    <w:p w14:paraId="7286B8DC" w14:textId="54570F5F" w:rsidR="004C5C26" w:rsidRPr="00003C29" w:rsidRDefault="00EB2E1A" w:rsidP="002951C8">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7286B8DC" w14:textId="1877ED1C" w:rsidR="004C5C26" w:rsidRPr="00CC35BD" w:rsidRDefault="00EB2E1A" w:rsidP="002951C8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="50" w:name="_Toc230962861"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00B203AB" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B203AB" w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED254E" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00ED254E" w:rsidRPr="00CC35BD">
         <w:t>Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="0ABF55F4" w14:textId="6D6FFFD6" w:rsidR="00477BDE" w:rsidRPr="00003C29" w:rsidRDefault="00477BDE" w:rsidP="00E23798">
+    <w:p w14:paraId="0ABF55F4" w14:textId="6FA22771" w:rsidR="00477BDE" w:rsidRPr="00CC35BD" w:rsidRDefault="00477BDE" w:rsidP="00E23798">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The Skills &amp; Employment Portal (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Portal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>) allows RTOs to create Participant Profiles, create and maintain Training Accounts for related subsidi</w:t>
       </w:r>
-      <w:r w:rsidR="0088384B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0088384B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>ed training activity, and view claims and payment history. This User Guide helps users understand how to manage Participant Profiles and Training Accounts.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed training activity, and view payment history. This User Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC35BD" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>explains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how to manage Participant Profiles and Training Accounts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6951256A" w14:textId="239FD727" w:rsidR="00477BDE" w:rsidRPr="00003C29" w:rsidRDefault="00477BDE" w:rsidP="00477BDE">
+    <w:p w14:paraId="6951256A" w14:textId="689B2CAE" w:rsidR="00477BDE" w:rsidRPr="00CC35BD" w:rsidRDefault="00477BDE" w:rsidP="00477BDE">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per the current contracting requirements in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>Funded Activities Agreement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FAA), </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>RTO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">s must ensure </w:t>
       </w:r>
-      <w:r w:rsidR="0064444E">
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Participants and Training Accounts information in the Portal</w:t>
       </w:r>
-      <w:r w:rsidR="0064444E">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is accurate and up-to-date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD28C9C" w14:textId="136467A0" w:rsidR="00793CFD" w:rsidRPr="00003C29" w:rsidRDefault="00477BDE" w:rsidP="0064444E">
+    <w:p w14:paraId="6AD28C9C" w14:textId="7125E389" w:rsidR="00793CFD" w:rsidRPr="00CC35BD" w:rsidRDefault="00477BDE" w:rsidP="0064444E">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>This document should be read in conjunction with</w:t>
       </w:r>
-      <w:r w:rsidR="0064444E">
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">your current FAA </w:t>
       </w:r>
-      <w:r w:rsidR="0064444E">
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidR="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">STL </w:t>
+        </w:r>
+        <w:r w:rsidR="007E736B" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>Delivery</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00555413" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>nnexure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="0064444E">
+      <w:r w:rsidR="0064444E" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...12 lines deleted...]
-        <w:r w:rsidR="00793CFD" w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00793CFD" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Training Fee Framework</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00613FDB">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36E8CCE7" w14:textId="2CFE0B09" w:rsidR="003122F4" w:rsidRPr="00003C29" w:rsidRDefault="003122F4" w:rsidP="003122F4">
+    <w:p w14:paraId="36E8CCE7" w14:textId="2CFE0B09" w:rsidR="003122F4" w:rsidRPr="00CC35BD" w:rsidRDefault="003122F4" w:rsidP="003122F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc135047294"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="51" w:name="_Toc230962862"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
         </w:rPr>
         <w:t>2. System login</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="1C097FFA" w14:textId="696B28D1" w:rsidR="003122F4" w:rsidRPr="00003C29" w:rsidRDefault="003122F4" w:rsidP="003122F4">
+    <w:p w14:paraId="1C097FFA" w14:textId="3C41DDB5" w:rsidR="003122F4" w:rsidRPr="00CC35BD" w:rsidRDefault="003122F4" w:rsidP="003122F4">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Portal operates in a secure </w:t>
       </w:r>
-      <w:r w:rsidR="008B6930" w:rsidRPr="00003C29">
+      <w:r w:rsidR="008B6930" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>environment and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires a login. If you do not have a login, please complete the </w:t>
       </w:r>
-      <w:r w:rsidR="00716EAC" w:rsidRPr="00003C29">
-[...6 lines deleted...]
-        <w:r w:rsidR="006C0BC7" w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="006C0BC7" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Access Request Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006C0BC7" w:rsidRPr="00003C29">
+      <w:r w:rsidR="006C0BC7" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>on our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337F6D4B" w14:textId="77777777" w:rsidR="003122F4" w:rsidRPr="00003C29" w:rsidRDefault="003122F4" w:rsidP="0088384B">
+    <w:p w14:paraId="337F6D4B" w14:textId="77777777" w:rsidR="003122F4" w:rsidRPr="00CC35BD" w:rsidRDefault="003122F4" w:rsidP="0088384B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>On receipt of your Username and Password, use the following steps to access the Portal:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C771522" w14:textId="4F09C3B9" w:rsidR="003122F4" w:rsidRPr="00003C29" w:rsidRDefault="003122F4" w:rsidP="003122F4">
+    <w:p w14:paraId="5C771522" w14:textId="09D68860" w:rsidR="003122F4" w:rsidRPr="00CC35BD" w:rsidRDefault="003122F4" w:rsidP="003122F4">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Open your web browser</w:t>
+      </w:r>
+      <w:r w:rsidR="00766F09">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(preferably </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Microsoft Edge</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B24B96" w:rsidRPr="00003C29">
+        <w:t>Microsoft Edge</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B96" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D79E65B" w14:textId="44A67C54" w:rsidR="00463F61" w:rsidRPr="00003C29" w:rsidRDefault="00EE4974" w:rsidP="003122F4">
+    <w:p w14:paraId="6D79E65B" w14:textId="44A67C54" w:rsidR="00463F61" w:rsidRPr="00CC35BD" w:rsidRDefault="00EE4974" w:rsidP="003122F4">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Go to</w:t>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="00003C29">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00463F61" w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00463F61" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>https://Portal.statedevelopment.sa.gov.au/workready</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="515CFF0E" w14:textId="2D72F6EA" w:rsidR="00D937CB" w:rsidRPr="0064444E" w:rsidRDefault="0064444E" w:rsidP="00F54311">
+    <w:p w14:paraId="515CFF0E" w14:textId="396E27CA" w:rsidR="00D937CB" w:rsidRPr="00CC35BD" w:rsidRDefault="009A24BC" w:rsidP="00F54311">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2901ABEE" wp14:editId="4BBF5383">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2901ABEE" wp14:editId="1A44ED5D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5250815</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>247015</wp:posOffset>
+                  <wp:posOffset>304165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="428625" cy="285750"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Oval 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="428625" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
@@ -4013,316 +3535,280 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5BE08CC3" id="Oval 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:413.45pt;margin-top:19.45pt;width:33.75pt;height:22.5pt;z-index:251660324;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8eNLkhAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5wYSR9BnSJokWFA&#10;0BZLh54VWYoFyKImKXGyXz9KfiRYix2G+SCTIvnxIZJ398dak4NwXoEp6GQ0pkQYDqUyu4L+eF19&#10;uaHEB2ZKpsGIgp6Ep/eLz5/uGjsXOVSgS+EIghg/b2xBqxDsPMs8r0TN/AisMCiU4GoWkHW7rHSs&#10;QfRaZ/l4fJU14ErrgAvv8faxFdJFwpdS8PAspReB6IJibCGdLp3beGaLOzbfOWYrxbsw2D9EUTNl&#10;0OkA9cgCI3un3kHVijvwIMOIQ52BlIqLlANmMxn/kc2mYlakXLA43g5l8v8Plj8dNvbFYRka6+ce&#10;yZjFUbo6/jE+ckzFOg3FEsdAOF5O85urfEYJR1F+M7uepWJmZ2PrfPgqoCaRKKjQWlkf02Fzdlj7&#10;gD5Ru9eK1wZWSuv0JNqQBvvpdoywUeRBqzJKE+N22wftyIHhq65WY/ziQyLahRpy2uDlOa9EhZMW&#10;EUOb70ISVWImeeshtpwYYBnnwoRJK6pYKVpvs0tnvUVynQAjssQoB+wOoNdsQXrsNuZOP5qK1LGD&#10;cZf634wHi+QZTBiMa2XAfZSZxqw6z61+X6S2NLFKWyhPL444aOfFW75S+Ihr5sMLczggOEo49OEZ&#10;D6kBXwo6ipIK3K+P7qM+9i1KKWlw4Arqf+6ZE5TobwY7+nYyncYJTcx0dp0j4y4l20uJ2dcPgK8/&#10;wfVieSKjftA9KR3Ub7gbltEripjh6LugPLieeQjtIsDtwsVymdRwKi0La7OxPILHqsYOfT2+MWe7&#10;Tg44Ak/QD+e7bm51o6WB5T6AVKnVz3Xt6o0TnRqn2z5xZVzySeu8Ixe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAwRjC090AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG75N4h8hI3LaUrWxt&#10;aTohJA5wYxucs8a01Rqna9KuvD3mtJ1sy59+f863k23FiL1vHCl4XEQgkEpnGqoUHPZv8wSED5qM&#10;bh2hgl/0sC3uZrnOjLvQJ467UAkOIZ9pBXUIXSalL2u02i9ch8S7H9dbHXjsK2l6feFw28plFK2l&#10;1Q3xhVp3+FpjedoNVsHm/ePrG4fRn8enTXweQnyivVPq4X56eQYRcApXGP71WR0Kdjq6gYwXrYJk&#10;uU4ZVbBKuDKQpHEM4sjNKgVZ5PL2g+IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPHjS&#10;5IQCAABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;wRjC090AAAAJAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="5A236E73" id="Oval 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.45pt;margin-top:23.95pt;width:33.75pt;height:22.5pt;z-index:251660324;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8eNLkhAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5wYSR9BnSJokWFA&#10;0BZLh54VWYoFyKImKXGyXz9KfiRYix2G+SCTIvnxIZJ398dak4NwXoEp6GQ0pkQYDqUyu4L+eF19&#10;uaHEB2ZKpsGIgp6Ep/eLz5/uGjsXOVSgS+EIghg/b2xBqxDsPMs8r0TN/AisMCiU4GoWkHW7rHSs&#10;QfRaZ/l4fJU14ErrgAvv8faxFdJFwpdS8PAspReB6IJibCGdLp3beGaLOzbfOWYrxbsw2D9EUTNl&#10;0OkA9cgCI3un3kHVijvwIMOIQ52BlIqLlANmMxn/kc2mYlakXLA43g5l8v8Plj8dNvbFYRka6+ce&#10;yZjFUbo6/jE+ckzFOg3FEsdAOF5O85urfEYJR1F+M7uepWJmZ2PrfPgqoCaRKKjQWlkf02Fzdlj7&#10;gD5Ru9eK1wZWSuv0JNqQBvvpdoywUeRBqzJKE+N22wftyIHhq65WY/ziQyLahRpy2uDlOa9EhZMW&#10;EUOb70ISVWImeeshtpwYYBnnwoRJK6pYKVpvs0tnvUVynQAjssQoB+wOoNdsQXrsNuZOP5qK1LGD&#10;cZf634wHi+QZTBiMa2XAfZSZxqw6z61+X6S2NLFKWyhPL444aOfFW75S+Ihr5sMLczggOEo49OEZ&#10;D6kBXwo6ipIK3K+P7qM+9i1KKWlw4Arqf+6ZE5TobwY7+nYyncYJTcx0dp0j4y4l20uJ2dcPgK8/&#10;wfVieSKjftA9KR3Ub7gbltEripjh6LugPLieeQjtIsDtwsVymdRwKi0La7OxPILHqsYOfT2+MWe7&#10;Tg44Ak/QD+e7bm51o6WB5T6AVKnVz3Xt6o0TnRqn2z5xZVzySeu8Ixe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAEPR3rNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW6DMBCE75X6DtZG6q0xiUgo&#10;hCWqKvXQ3pqfnh28ARS8JtgQ+vZ1T81xNKOZb/LtZFoxUu8aywiLeQSCuLS64QrhsH9/fgHhvGKt&#10;WsuE8EMOtsXjQ64ybW/8RePOVyKUsMsUQu19l0npypqMcnPbEQfvbHujfJB9JXWvbqHctHIZRWtp&#10;VMNhoVYdvdVUXnaDQUg+Po/fNIzuOq6S+Dr4+MJ7i/g0m143IDxN/j8Mf/gBHYrAdLIDaydahHDE&#10;I8RJCiK462QF4oSQLlOQRS7v6YtfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADx40uSE&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABD0&#10;d6zbAAAABQEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="0064444E">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select the ‘</w:t>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="0064444E">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Sign in</w:t>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="0064444E">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ button in the </w:t>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="0064444E">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>top right-hand</w:t>
       </w:r>
-      <w:r w:rsidR="003122F4" w:rsidRPr="0064444E">
+      <w:r w:rsidR="003122F4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> corner on the displayed Portal screen</w:t>
       </w:r>
-      <w:r w:rsidR="00B24B96" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00B24B96" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5896837A" w14:textId="130477C2" w:rsidR="00D937CB" w:rsidRDefault="00D937CB" w:rsidP="00D937CB">
+    <w:p w14:paraId="5896837A" w14:textId="594B50F8" w:rsidR="00D937CB" w:rsidRPr="00CC35BD" w:rsidRDefault="009A24BC" w:rsidP="00D937CB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009A24BC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3417D44D" wp14:editId="051D3D0C">
-[...2 lines deleted...]
-            <wp:docPr id="53" name="Picture 53"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13B7B8F8" wp14:editId="50F17E6B">
+            <wp:extent cx="5828030" cy="3032760"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="12412811" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="12412811" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5619823" cy="2342785"/>
+                      <a:ext cx="5828030" cy="3032760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEBA89D" w14:textId="025E7701" w:rsidR="002A21B3" w:rsidRPr="0064444E" w:rsidRDefault="009E622E" w:rsidP="0064444E">
+    <w:p w14:paraId="7BEBA89D" w14:textId="025E7701" w:rsidR="002A21B3" w:rsidRPr="00CC35BD" w:rsidRDefault="009E622E" w:rsidP="0064444E">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>igure 1 - Screenshot of the Skills and Employment Portal homepage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140385B4" w14:textId="664CCC92" w:rsidR="003122F4" w:rsidRPr="00003C29" w:rsidRDefault="003122F4" w:rsidP="003122F4">
+    <w:p w14:paraId="69312029" w14:textId="3916E64C" w:rsidR="005432FB" w:rsidRPr="004761FA" w:rsidRDefault="003122F4" w:rsidP="006A79BA">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004761FA">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t>Enter your Username (your email address) and Password</w:t>
       </w:r>
-      <w:r w:rsidR="00B24B96" w:rsidRPr="00003C29">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidR="004761FA" w:rsidRPr="004761FA">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then click </w:t>
+      </w:r>
+      <w:r w:rsidR="004761FA" w:rsidRPr="004761FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Sign In</w:t>
-[...5 lines deleted...]
-        <w:t>’ button.</w:t>
+        <w:t>‘Sign In’</w:t>
+      </w:r>
+      <w:r w:rsidR="004761FA" w:rsidRPr="004761FA">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2649FF94" w14:textId="6F56E480" w:rsidR="00FA44C2" w:rsidRPr="00003C29" w:rsidRDefault="00FA44C2" w:rsidP="0064444E">
+    <w:p w14:paraId="2649FF94" w14:textId="6F56E480" w:rsidR="00FA44C2" w:rsidRPr="00CC35BD" w:rsidRDefault="00FA44C2" w:rsidP="0064444E">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidR="00515264" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00515264" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0043791A" w:rsidRPr="0064444E">
+      <w:r w:rsidR="0043791A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>You can amend your registered personal details against your Portal username. However, your username is your email address, so if you change your email address, you will need to de-activate your account and establish a new username for Portal access. If you change organisation</w:t>
       </w:r>
-      <w:r w:rsidR="006C0BC7" w:rsidRPr="00003C29">
+      <w:r w:rsidR="006C0BC7" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0043791A" w:rsidRPr="0064444E">
+      <w:r w:rsidR="0043791A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, you will be required to de-activate your account and establish a new username for the Portal access.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1480B2BA" w14:textId="503199BD" w:rsidR="00732CF0" w:rsidRPr="00003C29" w:rsidRDefault="00732CF0" w:rsidP="003122F4">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="491C7E93" w14:textId="5CA445F9" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00475E59">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc230962863"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:t>3. Participant Search Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="491C7E93" w14:textId="5CA445F9" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00475E59">
-[...9 lines deleted...]
-    <w:p w14:paraId="6530B374" w14:textId="251D51C7" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="6530B374" w14:textId="251D51C7" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53CE74E8" wp14:editId="70D6FD7B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>140653</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5667375" cy="5407343"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Group 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
@@ -5780,430 +5266,509 @@
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:cstheme="minorHAnsi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Edit Training Account</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Straight Arrow Connector 22" o:spid="_x0000_s1045" type="#_x0000_t32" alt="P80#y2" style="position:absolute;left:46291;top:15954;width:0;height:19800;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8WxoxwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mrhgKVujVOk/PFUtgrfH5nWzuHlZNumafntTKHgcZuY3zGKVXCsG6kPjWcNsqkAQ&#10;V940XGv4OrzeP4IIEdlg65k0/FKA1XJ0t8DS+AvvaNjHWmQIhxI12Bi7UspQWXIYpr4jzt637x3G&#10;LPtamh4vGe5aWSj1IB02nBcsdrSxVJ33P07Dsfh8f6Ok5i/NsF3bpE5DTJ3Wk3F6fgIRKcVb+L/9&#10;YTQUBfx9yT9ALq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvFsaMcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#a5a5a5 [2092]" strokeweight="1pt">
                   <v:stroke endarrow="classic" joinstyle="miter"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1861521E" w14:textId="03220A59" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="1861521E" w14:textId="03220A59" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68980EBB" w14:textId="368462F8" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="68980EBB" w14:textId="368462F8" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7A00DD" w14:textId="08A46D45" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="2C7A00DD" w14:textId="08A46D45" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F7FEB76" w14:textId="223DFC4B" w:rsidR="00DF1FDD" w:rsidRPr="00003C29" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="5F7FEB76" w14:textId="223DFC4B" w:rsidR="00DF1FDD" w:rsidRPr="00CC35BD" w:rsidRDefault="00DF1FDD" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0908CC65" w14:textId="05C8C692" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="0908CC65" w14:textId="05C8C692" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E75A471" w14:textId="62988D21" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="5E75A471" w14:textId="62988D21" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42617A25" w14:textId="7E9397E1" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="42617A25" w14:textId="7E9397E1" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BDF28F" w14:textId="69501E0A" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="47BDF28F" w14:textId="69501E0A" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8266B3" w14:textId="34A16A1A" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="2D8266B3" w14:textId="34A16A1A" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74882292" w14:textId="5B739E09" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="74882292" w14:textId="5B739E09" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F998B9" w14:textId="13DC8BFC" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="00F998B9" w14:textId="13DC8BFC" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C05A89D" w14:textId="7DE149EB" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="6C05A89D" w14:textId="7DE149EB" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35EE23C3" w14:textId="6F532948" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="35EE23C3" w14:textId="6F532948" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8D652B" w14:textId="1D004C72" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="7A8D652B" w14:textId="1D004C72" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="499B015D" w14:textId="4DC51521" w:rsidR="00893120" w:rsidRPr="00003C29" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="499B015D" w14:textId="4DC51521" w:rsidR="00893120" w:rsidRPr="00CC35BD" w:rsidRDefault="00893120" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F33BFFE" w14:textId="77777777" w:rsidR="00B8732A" w:rsidRPr="00003C29" w:rsidRDefault="00B8732A" w:rsidP="00DF1FDD">
+    <w:p w14:paraId="5F33BFFE" w14:textId="77777777" w:rsidR="00B8732A" w:rsidRPr="00CC35BD" w:rsidRDefault="00B8732A" w:rsidP="00DF1FDD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18480FBE" w14:textId="14ADD403" w:rsidR="007D7CDB" w:rsidRPr="00003C29" w:rsidRDefault="007D7CDB" w:rsidP="0064444E">
+    <w:p w14:paraId="18480FBE" w14:textId="14ADD403" w:rsidR="007D7CDB" w:rsidRPr="00CC35BD" w:rsidRDefault="007D7CDB" w:rsidP="0064444E">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B8732A" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00B8732A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00483284" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00483284" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B8732A" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00B8732A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Workflow of Skills and Employment Portal search.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7D31FB" w14:textId="3324C0FE" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00A55981">
+    <w:p w14:paraId="3D7D31FB" w14:textId="4419460B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc327953394"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="53" w:name="_Toc327953394"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc343591393"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc343591490"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc343591753"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc343591971"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc430784840"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc452640440"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc53506343"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc230962864"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Allocate a Participant Number</w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve">Allocate a Participant </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="06F33C3C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="06F33C3C" w14:textId="3CF656F3" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Participant </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>is a unique number generated by the Portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>It is only allocated once and is used to record the delivery of accredited training. It may also be used to determine future eligibility for subsidised courses.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>It is only allocated once</w:t>
+      </w:r>
+      <w:r w:rsidR="003860FF">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used to determine future eligibility for subsidised courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5A794D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="3C5A794D" w14:textId="03A2E10F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="007F4D66" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="003245DF">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">creating </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>ID, you will need</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to search in the Portal to ensure that there is no existing Participant Profile for the Participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EC5EF4" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>From the Portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Menu Bar, select ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Note:</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Participant</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participant Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>from the sub-menu, as shown below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0803AAA2" w14:textId="4A862753" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="0803AAA2" w14:textId="4A862753" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="142" w:firstLine="142"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FD8E33F" wp14:editId="0E676451">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3521710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>659130</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="899795" cy="226695"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="283" name="Oval 283" descr="P98#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -6234,794 +5799,581 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="52FB95E5" id="Oval 283" o:spid="_x0000_s1026" alt="P98#y1" style="position:absolute;margin-left:277.3pt;margin-top:51.9pt;width:70.85pt;height:17.85pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ORR6fQIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfSWoUwQtMgwo&#10;2mLt0LMiS4kAWdQoJU7260fJjwTtsMMwH2RSJD8+RPLmdl9btlMYDLiSj89GnCknoTJuXfIfr8sv&#10;15yFKFwlLDhV8oMK/Hb++dNN42dqAhuwlUJGIC7MGl/yTYx+VhRBblQtwhl45UioAWsRicV1UaFo&#10;CL22xWQ0uiwawMojSBUC3d63Qj7P+ForGZ+0DioyW3KKLeYT87lKZzG/EbM1Cr8xsgtD/EMUtTCO&#10;nA5Q9yIKtkXzAao2EiGAjmcS6gK0NlLlHCib8ehdNi8b4VXOhYoT/FCm8P9g5ePuxT8jlaHxYRaI&#10;TFnsNdbpT/GxfS7WYSiW2kcm6fJ6Or2aXnAmSTSZXF4STSjF0dhjiF8V1CwRJVfWGh9SOmImdg8h&#10;ttq9Vrp2sDTW5iexLl0EsKZKd5nB9erOItsJesvlckRf5/FEjfwn0+KYTabiwaqEYd13pZmpKP5J&#10;jiQ3mhpghZTKxXEr2ohKtd4uTp2l1kwWOdkMmJA1RTlgdwC9ZgvSY7d5d/rJVOU+HYxHfwusNR4s&#10;smdwcTCujQP8E4ClrDrPrX5fpLY0qUorqA7PyBDaKQleLg093YMI8VkgjQUNEI16fKJDW2hKLulJ&#10;OdsA/np/l/SoS0nCWUPjVfLwcytQcWa/Oerf6fj8PM1jZs4vribE4KlkdSpx2/oO6NXHtEy8zGTS&#10;j7YnNUL9RptgkbySSDhJvinAiD1zF9uxp10i1WKR1WgGvYgP7sXLBJ6qmfrxdf8m0Hd9G6nhH6Ef&#10;xQ+92+omSweLbQRtcmMf69nVmeY3N0y3a9KCOOWz1nEjzn8DAAD//wMAUEsDBBQABgAIAAAAIQDP&#10;+PZe3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUgxGrSOFWF1APH&#10;tkhc3XhJotrrKHbb9O9ZTnDcmafZmXo9eycuOMUhkIaXRQYCqQ12oE7D52H7vAQRkyFrXCDUcMMI&#10;6+b+rjaVDVfa4WWfOsEhFCujoU9prKSMbY/exEUYkdj7DpM3ic+pk3YyVw73Tr5mmZLeDMQfejPi&#10;e4/taX/2GjY3mdwultsnq0ip9BU/jFtq/fgwb1YgEs7pD4bf+lwdGu50DGeyUTgNRfGmGGUjy3kD&#10;E6pUOYgjK3lZgGxq+X9D8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5ORR6fQIAAFkF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDP+PZe3QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="044E7904" id="Oval 283" o:spid="_x0000_s1026" alt="P98#y1" style="position:absolute;margin-left:277.3pt;margin-top:51.9pt;width:70.85pt;height:17.85pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ORR6fQIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfSWoUwQtMgwo&#10;2mLt0LMiS4kAWdQoJU7260fJjwTtsMMwH2RSJD8+RPLmdl9btlMYDLiSj89GnCknoTJuXfIfr8sv&#10;15yFKFwlLDhV8oMK/Hb++dNN42dqAhuwlUJGIC7MGl/yTYx+VhRBblQtwhl45UioAWsRicV1UaFo&#10;CL22xWQ0uiwawMojSBUC3d63Qj7P+ForGZ+0DioyW3KKLeYT87lKZzG/EbM1Cr8xsgtD/EMUtTCO&#10;nA5Q9yIKtkXzAao2EiGAjmcS6gK0NlLlHCib8ehdNi8b4VXOhYoT/FCm8P9g5ePuxT8jlaHxYRaI&#10;TFnsNdbpT/GxfS7WYSiW2kcm6fJ6Or2aXnAmSTSZXF4STSjF0dhjiF8V1CwRJVfWGh9SOmImdg8h&#10;ttq9Vrp2sDTW5iexLl0EsKZKd5nB9erOItsJesvlckRf5/FEjfwn0+KYTabiwaqEYd13pZmpKP5J&#10;jiQ3mhpghZTKxXEr2ohKtd4uTp2l1kwWOdkMmJA1RTlgdwC9ZgvSY7d5d/rJVOU+HYxHfwusNR4s&#10;smdwcTCujQP8E4ClrDrPrX5fpLY0qUorqA7PyBDaKQleLg093YMI8VkgjQUNEI16fKJDW2hKLulJ&#10;OdsA/np/l/SoS0nCWUPjVfLwcytQcWa/Oerf6fj8PM1jZs4vribE4KlkdSpx2/oO6NXHtEy8zGTS&#10;j7YnNUL9RptgkbySSDhJvinAiD1zF9uxp10i1WKR1WgGvYgP7sXLBJ6qmfrxdf8m0Hd9G6nhH6Ef&#10;xQ+92+omSweLbQRtcmMf69nVmeY3N0y3a9KCOOWz1nEjzn8DAAD//wMAUEsDBBQABgAIAAAAIQDP&#10;+PZe3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUgxGrSOFWF1APH&#10;tkhc3XhJotrrKHbb9O9ZTnDcmafZmXo9eycuOMUhkIaXRQYCqQ12oE7D52H7vAQRkyFrXCDUcMMI&#10;6+b+rjaVDVfa4WWfOsEhFCujoU9prKSMbY/exEUYkdj7DpM3ic+pk3YyVw73Tr5mmZLeDMQfejPi&#10;e4/taX/2GjY3mdwultsnq0ip9BU/jFtq/fgwb1YgEs7pD4bf+lwdGu50DGeyUTgNRfGmGGUjy3kD&#10;E6pUOYgjK3lZgGxq+X9D8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5ORR6fQIAAFkF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDP+PZe3QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017C40A6" wp14:editId="3E330125">
             <wp:extent cx="3962400" cy="1076325"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="270" name="Picture 270" descr="P98#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="270" name="Picture 270" descr="P98#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3962400" cy="1076325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB5C339" w14:textId="75F09830" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="0FB5C339" w14:textId="75F09830" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00593A64" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00593A64" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant menu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4A6DD7" w14:textId="77777777" w:rsidR="00273AA3" w:rsidRPr="00003C29" w:rsidRDefault="00273AA3" w:rsidP="0064444E"/>
-    <w:p w14:paraId="24DB335E" w14:textId="77777777" w:rsidR="00052B5D" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
+    <w:p w14:paraId="2E4A6DD7" w14:textId="77777777" w:rsidR="00273AA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00273AA3" w:rsidP="0064444E"/>
+    <w:p w14:paraId="24DB335E" w14:textId="77777777" w:rsidR="00052B5D" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>You may search an existing Participant Profile in the Portal by entering either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7227C6A6" w14:textId="2A0B7076" w:rsidR="00052B5D" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
+    <w:p w14:paraId="7227C6A6" w14:textId="2A0B7076" w:rsidR="00052B5D" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="814"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>a combination of Participant details: First Name, Last Name and Date of Birth or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78845BE4" w14:textId="13E61EA2" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
+    <w:p w14:paraId="78845BE4" w14:textId="1F426306" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00052B5D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="814"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>a Participant Number – this is a unique number generated by the Portal for a participant who has an existing profile.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Participant </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4D66" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>ID (if already known)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E14BD6" w14:textId="77777777" w:rsidR="00DD1D95" w:rsidRPr="00003C29" w:rsidRDefault="00DD1D95" w:rsidP="0064444E">
+    <w:p w14:paraId="71E14BD6" w14:textId="77777777" w:rsidR="00DD1D95" w:rsidRPr="00CC35BD" w:rsidRDefault="00DD1D95" w:rsidP="0064444E">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:ind w:left="814"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C6413A" w14:textId="52B2FE66" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="08C6413A" w14:textId="52B2FE66" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16C8E312" wp14:editId="64C0C784">
             <wp:extent cx="3133725" cy="1352550"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="269" name="Picture 269" descr="P103#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="269" name="Picture 269" descr="P103#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3133725" cy="1352550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FDA287" w14:textId="7E31F66D" w:rsidR="00E13C8A" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
+    <w:p w14:paraId="21FDA287" w14:textId="7E31F66D" w:rsidR="00E13C8A" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00593A64" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00593A64" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant Search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE182B2" w14:textId="77777777" w:rsidR="00E13C8A" w:rsidRPr="00003C29" w:rsidRDefault="00E13C8A">
+    <w:p w14:paraId="6CE182B2" w14:textId="77777777" w:rsidR="00E13C8A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E13C8A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B29A87" w14:textId="536BB8A6" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
+    <w:p w14:paraId="60B29A87" w14:textId="536BB8A6" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If there is a match, the Participant record will appear as displayed below. If more than one Participant Profile is found, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>the Portal will prompt for more information about the Participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDF1B1D" w14:textId="2944F99B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="3EDF1B1D" w14:textId="2944F99B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33BBD6F3" wp14:editId="42C8B7EE">
             <wp:extent cx="5362575" cy="1019175"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="268" name="Picture 268" descr="P107#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="268" name="Picture 268" descr="P107#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" r:link="rId19">
+                    <a:blip r:embed="rId22" r:link="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5362575" cy="1019175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101FFADC" w14:textId="669788ED" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
+    <w:p w14:paraId="101FFADC" w14:textId="669788ED" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00523720" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00523720" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Search results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E77CCD" w14:textId="00287C79" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
+    <w:p w14:paraId="0CAB84C4" w14:textId="264B7469" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="001458B8">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF106F">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00084079">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in the Portal, you should check the Participant’s history to ensure the Participant is eligible. To do this, simply click the ‘View History’ button.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portal </w:t>
+      </w:r>
+      <w:r w:rsidR="00450743">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>finds no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matching data, a message will be displayed stating no Participant Profile could be found. You can proceed to Section 6 - Create a Participant Profile.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAB84C4" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E13C8A">
-[...40 lines deleted...]
-    <w:p w14:paraId="2B1100D6" w14:textId="10BC9331" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00E13C8A">
+    <w:p w14:paraId="2B1100D6" w14:textId="04B675B8" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00E13C8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc135047297"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="62" w:name="_Toc430784841"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc53506344"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc230962865"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc327953395"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc343591394"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc343591491"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc343591754"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc343591972"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>View Participant History</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+        <w:t xml:space="preserve">View </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsidised Training </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="4659DCF8" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="18D739EF" w14:textId="0234B836" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="003860FF" w:rsidP="00791649">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...7 lines deleted...]
-        <w:t>The Participant History Screen provides further information on Training Account(s) created against a participant.  These Training Accounts may or may not impact on the participant’s entitlement, as explained below.</w:t>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click the Participant’s ‘View History’ button to view </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>further information on Training Account(s) created against a participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007EFE06" w14:textId="230E7AAF" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
-[...198 lines deleted...]
-    <w:p w14:paraId="13D64AB0" w14:textId="56480B50" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="13D64AB0" w14:textId="56480B50" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="11"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E92E46A" wp14:editId="221856CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>361950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="628650" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Oval 32" descr="P120#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -7056,414 +6408,609 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0894BF9E" id="Oval 32" o:spid="_x0000_s1026" alt="P120#y1" style="position:absolute;margin-left:0;margin-top:28.5pt;width:49.5pt;height:19.5pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeo8dRjgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8J6a/QSwktGYPS&#10;lqWjz47Pzhl8tic7uWR//WT77pK1Y4yxPDiyJX2SvpN0c7tvNNkJ8Mqako7PRpQIw22lzKak316W&#10;n64o8YGZimlrREkPwtPb+ccPN62biYmtra4EEAQxfta6ktYhuFlReF6Lhvkz64RBpbTQsIBX2BQV&#10;sBbRG11MRqOLorVQObBceI+v91lJ5wlfSsHDk5ReBKJLirmFdEI61/Es5jdstgHmasW7NNg/ZNEw&#10;ZTDoAHXPAiNbUO+gGsXBeivDGbdNYaVUXKQasJrx6E01q5o5kWpBcrwbaPL/D5Y/7lbuGZCG1vmZ&#10;RzFWsZfQxH/Mj+wTWYeBLLEPhOPjxeTq4hwp5aiaTC+jjCjF0dmBD5+FbUgUSiq0Vs7HctiM7R58&#10;yNa9VXz2VqtqqbROF9is7zSQHcNPt1yO8Jd9tatZfu0j+myaov+CoQ1psSuvR5jcXwXIOZ1gYD3a&#10;IPCRnSSFgxYRUJuvQhJVIR+THCE2rhjyZpwLE8ZZVbNK5MTPUzVdsN4jpZ8AI7JEGgbsDqC3zCA9&#10;dobp7KOrSH0/OHel/8l58EiRrQmDc6OMhd9VprGqLnK270nK1ESW1rY6PAMBm6fOO75U2AoPzIdn&#10;Bjhm2D24OsITHlJb/FIcW4SS2sKPt2/RDrseNZS0OK4l9d+3DAQl+ovBebgeT6dxvtNlen45wQuc&#10;atanGrNt7iy21RiXk+NJjPZB96IE27ziZlnEqKhihmNsTDBAf7kLeY3gbuJisUhmONOOhQezcjyC&#10;RzZjf7/sXxm4bg4CDtCj7Uf73Sxk2+hp7GIbrFRpUI58djzjPkgN0+2uuHBO78nquGHnPwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhANzhw8XYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sYaiDdU0nhMQBxGWDB/Aarw00TtVkW+HpMSd2+mT91u/P1XoKvTrSmHxkC7czA4q4ic5z&#10;a+Hj/fnmAVTKyA77yGThmxKs68uLCksXT7yh4za3Sko4lWihy3kotU5NRwHTLA7Eku3jGDDLOLba&#10;jXiS8tDruTELHdCzXOhwoKeOmq/tIVjwrUOz6V3x6eav6O9+ijfnX6y9vpoeV6AyTfl/Gf70RR1q&#10;cdrFA7ukegvySLZQ3AslXS6FO+HCgK4rfW5f/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCeo8dRjgIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDc4cPF2AAAAAUBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="020B3F61" id="Oval 32" o:spid="_x0000_s1026" alt="P120#y1" style="position:absolute;margin-left:0;margin-top:28.5pt;width:49.5pt;height:19.5pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeo8dRjgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9rGzEMfh/sfzB+Xy8J6a/QSwktGYPS&#10;lqWjz47Pzhl8tic7uWR//WT77pK1Y4yxPDiyJX2SvpN0c7tvNNkJ8Mqako7PRpQIw22lzKak316W&#10;n64o8YGZimlrREkPwtPb+ccPN62biYmtra4EEAQxfta6ktYhuFlReF6Lhvkz64RBpbTQsIBX2BQV&#10;sBbRG11MRqOLorVQObBceI+v91lJ5wlfSsHDk5ReBKJLirmFdEI61/Es5jdstgHmasW7NNg/ZNEw&#10;ZTDoAHXPAiNbUO+gGsXBeivDGbdNYaVUXKQasJrx6E01q5o5kWpBcrwbaPL/D5Y/7lbuGZCG1vmZ&#10;RzFWsZfQxH/Mj+wTWYeBLLEPhOPjxeTq4hwp5aiaTC+jjCjF0dmBD5+FbUgUSiq0Vs7HctiM7R58&#10;yNa9VXz2VqtqqbROF9is7zSQHcNPt1yO8Jd9tatZfu0j+myaov+CoQ1psSuvR5jcXwXIOZ1gYD3a&#10;IPCRnSSFgxYRUJuvQhJVIR+THCE2rhjyZpwLE8ZZVbNK5MTPUzVdsN4jpZ8AI7JEGgbsDqC3zCA9&#10;dobp7KOrSH0/OHel/8l58EiRrQmDc6OMhd9VprGqLnK270nK1ESW1rY6PAMBm6fOO75U2AoPzIdn&#10;Bjhm2D24OsITHlJb/FIcW4SS2sKPt2/RDrseNZS0OK4l9d+3DAQl+ovBebgeT6dxvtNlen45wQuc&#10;atanGrNt7iy21RiXk+NJjPZB96IE27ziZlnEqKhihmNsTDBAf7kLeY3gbuJisUhmONOOhQezcjyC&#10;RzZjf7/sXxm4bg4CDtCj7Uf73Sxk2+hp7GIbrFRpUI58djzjPkgN0+2uuHBO78nquGHnPwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhANzhw8XYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4sYaiDdU0nhMQBxGWDB/Aarw00TtVkW+HpMSd2+mT91u/P1XoKvTrSmHxkC7czA4q4ic5z&#10;a+Hj/fnmAVTKyA77yGThmxKs68uLCksXT7yh4za3Sko4lWihy3kotU5NRwHTLA7Eku3jGDDLOLba&#10;jXiS8tDruTELHdCzXOhwoKeOmq/tIVjwrUOz6V3x6eav6O9+ijfnX6y9vpoeV6AyTfl/Gf70RR1q&#10;cdrFA7ukegvySLZQ3AslXS6FO+HCgK4rfW5f/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCeo8dRjgIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDc4cPF2AAAAAUBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4831EA1A" wp14:editId="2B3B24B5">
             <wp:extent cx="5943600" cy="2257425"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="267" name="Picture 267" descr="P120#yIS1" title="Screenshot of Skills and Employment Portal subsidised training history"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="267" name="Picture 267" descr="P120#yIS1" title="Screenshot of Skills and Employment Portal subsidised training history"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2258060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFBF2A5" w14:textId="5C247562" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="1EFBF2A5" w14:textId="5C247562" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00523720" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00523720" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Subsidised Training History</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429859F7" w14:textId="7DB80784" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="429859F7" w14:textId="7DB80784" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>From the above display, you can see the date when Training Accounts were created, status of the Training Accounts and the date of ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Qualification Issued</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ (if any). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For Training Accounts where you are the </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>RTO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, an option to view further details will appear under the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ column. Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>‘View</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ to ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Open/Edit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ the Training Account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C03125" w14:textId="180547C5" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="4228F3BC" w14:textId="3B8BA365" w:rsidR="00791649" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidR="00704A57" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00704A57" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00704A57" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00704A57" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>s soon as a Training Account is created, the course information will show on the Participant History, even before any units have been claimed.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s soon as a Training Account is created, the course information will show </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>in the Subsidised Training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> History, even before any units have been claimed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2A3F2C" w14:textId="7812F75F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00E67AE7">
+    <w:p w14:paraId="69C03125" w14:textId="73E77733" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00791649" w:rsidP="00E67AE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>You need to check</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the student’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00162A5E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>subsidised training</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history before enrol</w:t>
+      </w:r>
+      <w:r w:rsidR="00162A5E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>. If student ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC76D6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previously completed a unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31587" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is enrolling into a qualification which includes</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5927" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>quivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5927" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Credit Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5927" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be recorded in that unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C73" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00FC7C73" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>Clause</w:t>
+        </w:r>
+        <w:r w:rsidR="00506DEE" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 14.3 of the FAA’s Training Schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00506DEE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2A3F2C" w14:textId="7812F75F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc430784842"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="70" w:name="_Toc430784842"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc452640441"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc53506345"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc230962866"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Create a Participant Profile</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
-    <w:p w14:paraId="28C62F96" w14:textId="0E8B597B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="28C62F96" w14:textId="0E8B597B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participant Profiles should only be created if one does not already exist for that participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Before creating a Participant Profile, you must first search the Portal to check if a Profile already exists to avoid </w:t>
       </w:r>
-      <w:r w:rsidR="006447CD" w:rsidRPr="00003C29">
+      <w:r w:rsidR="006447CD" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>creation of duplicate records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561C5499" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="561C5499" w14:textId="369CC637" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Creation of a Participant Profile can be actioned via the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>Participant Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">created </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>via the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Menu Bar by selecting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Create Participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>from the sub-menu as shown below, by using information you have gathered on your Enrolment Form.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the sub-menu as shown below, by using information you have gathered </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>from enrolment forms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E659E3" w14:textId="7D35EAFE" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="17E659E3" w14:textId="7D35EAFE" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1451B284" wp14:editId="702A00A7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3397250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>907415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="899795" cy="226695"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="282" name="Oval 282" descr="P127#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -7494,2749 +7041,2755 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5F63D596" id="Oval 282" o:spid="_x0000_s1026" alt="P127#y1" style="position:absolute;margin-left:267.5pt;margin-top:71.45pt;width:70.85pt;height:17.85pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ORR6fQIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfSWoUwQtMgwo&#10;2mLt0LMiS4kAWdQoJU7260fJjwTtsMMwH2RSJD8+RPLmdl9btlMYDLiSj89GnCknoTJuXfIfr8sv&#10;15yFKFwlLDhV8oMK/Hb++dNN42dqAhuwlUJGIC7MGl/yTYx+VhRBblQtwhl45UioAWsRicV1UaFo&#10;CL22xWQ0uiwawMojSBUC3d63Qj7P+ForGZ+0DioyW3KKLeYT87lKZzG/EbM1Cr8xsgtD/EMUtTCO&#10;nA5Q9yIKtkXzAao2EiGAjmcS6gK0NlLlHCib8ehdNi8b4VXOhYoT/FCm8P9g5ePuxT8jlaHxYRaI&#10;TFnsNdbpT/GxfS7WYSiW2kcm6fJ6Or2aXnAmSTSZXF4STSjF0dhjiF8V1CwRJVfWGh9SOmImdg8h&#10;ttq9Vrp2sDTW5iexLl0EsKZKd5nB9erOItsJesvlckRf5/FEjfwn0+KYTabiwaqEYd13pZmpKP5J&#10;jiQ3mhpghZTKxXEr2ohKtd4uTp2l1kwWOdkMmJA1RTlgdwC9ZgvSY7d5d/rJVOU+HYxHfwusNR4s&#10;smdwcTCujQP8E4ClrDrPrX5fpLY0qUorqA7PyBDaKQleLg093YMI8VkgjQUNEI16fKJDW2hKLulJ&#10;OdsA/np/l/SoS0nCWUPjVfLwcytQcWa/Oerf6fj8PM1jZs4vribE4KlkdSpx2/oO6NXHtEy8zGTS&#10;j7YnNUL9RptgkbySSDhJvinAiD1zF9uxp10i1WKR1WgGvYgP7sXLBJ6qmfrxdf8m0Hd9G6nhH6Ef&#10;xQ+92+omSweLbQRtcmMf69nVmeY3N0y3a9KCOOWz1nEjzn8DAAD//wMAUEsDBBQABgAIAAAAIQBA&#10;Henu3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOtQqJOGOFWF1APH&#10;tkhc3dhNIux1FG/b9O9ZTnDcmdHsm2o9BS8ubkx9RA3P8wyEwybaHlsNn4ftrACRyKA1PqLTcHMJ&#10;1vX9XWVKG6+4c5c9tYJLMJVGQ0c0lFKmpnPBpHkcHLJ3imMwxOfYSjuaK5cHLxdZpmQwPfKHzgzu&#10;vXPN9/4cNGxukvwurbZPVqFS9JU+jC+0fnyYNm8gyE30F4ZffEaHmpmO8Yw2Ca9h+bLkLcTG62IF&#10;ghMqVzmIIyt5oUDWlfy/of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOTkUen0CAABZ&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQB3p7t4A&#10;AAALAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="37F37D34" id="Oval 282" o:spid="_x0000_s1026" alt="P127#y1" style="position:absolute;margin-left:267.5pt;margin-top:71.45pt;width:70.85pt;height:17.85pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ORR6fQIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfSWoUwQtMgwo&#10;2mLt0LMiS4kAWdQoJU7260fJjwTtsMMwH2RSJD8+RPLmdl9btlMYDLiSj89GnCknoTJuXfIfr8sv&#10;15yFKFwlLDhV8oMK/Hb++dNN42dqAhuwlUJGIC7MGl/yTYx+VhRBblQtwhl45UioAWsRicV1UaFo&#10;CL22xWQ0uiwawMojSBUC3d63Qj7P+ForGZ+0DioyW3KKLeYT87lKZzG/EbM1Cr8xsgtD/EMUtTCO&#10;nA5Q9yIKtkXzAao2EiGAjmcS6gK0NlLlHCib8ehdNi8b4VXOhYoT/FCm8P9g5ePuxT8jlaHxYRaI&#10;TFnsNdbpT/GxfS7WYSiW2kcm6fJ6Or2aXnAmSTSZXF4STSjF0dhjiF8V1CwRJVfWGh9SOmImdg8h&#10;ttq9Vrp2sDTW5iexLl0EsKZKd5nB9erOItsJesvlckRf5/FEjfwn0+KYTabiwaqEYd13pZmpKP5J&#10;jiQ3mhpghZTKxXEr2ohKtd4uTp2l1kwWOdkMmJA1RTlgdwC9ZgvSY7d5d/rJVOU+HYxHfwusNR4s&#10;smdwcTCujQP8E4ClrDrPrX5fpLY0qUorqA7PyBDaKQleLg093YMI8VkgjQUNEI16fKJDW2hKLulJ&#10;OdsA/np/l/SoS0nCWUPjVfLwcytQcWa/Oerf6fj8PM1jZs4vribE4KlkdSpx2/oO6NXHtEy8zGTS&#10;j7YnNUL9RptgkbySSDhJvinAiD1zF9uxp10i1WKR1WgGvYgP7sXLBJ6qmfrxdf8m0Hd9G6nhH6Ef&#10;xQ+92+omSweLbQRtcmMf69nVmeY3N0y3a9KCOOWz1nEjzn8DAAD//wMAUEsDBBQABgAIAAAAIQBA&#10;Henu3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOtQqJOGOFWF1APH&#10;tkhc3dhNIux1FG/b9O9ZTnDcmdHsm2o9BS8ubkx9RA3P8wyEwybaHlsNn4ftrACRyKA1PqLTcHMJ&#10;1vX9XWVKG6+4c5c9tYJLMJVGQ0c0lFKmpnPBpHkcHLJ3imMwxOfYSjuaK5cHLxdZpmQwPfKHzgzu&#10;vXPN9/4cNGxukvwurbZPVqFS9JU+jC+0fnyYNm8gyE30F4ZffEaHmpmO8Yw2Ca9h+bLkLcTG62IF&#10;ghMqVzmIIyt5oUDWlfy/of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOTkUen0CAABZ&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQB3p7t4A&#10;AAALAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DEEC405" wp14:editId="5D50CB1F">
             <wp:extent cx="3962400" cy="1076325"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="265" name="Picture 265" descr="P127#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="265" name="Picture 265" descr="P127#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3962400" cy="1076325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1306F1" w14:textId="601BBBBB" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="7B1306F1" w14:textId="601BBBBB" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00523720" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00523720" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant Menu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FE5592" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="23FE5592" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Refer to the table below for information to be entered into the Portal.  Mandatory fields are indicated by an asterisk (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Please check information entered for accuracy before completing the Participant Profile and ensure information is consistent with any training reported in STELA for that participant.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8646" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="2EF763C0" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="2EF763C0" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B3838" w:themeFill="background2" w:themeFillShade="40"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F258BFE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="6F258BFE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B3838" w:themeFill="background2" w:themeFillShade="40"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E7873D5" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0E7873D5" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B3838" w:themeFill="background2" w:themeFillShade="40"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E005CDD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="3E005CDD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Additional Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00003C29" w14:paraId="077DB88D" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00CC35BD" w14:paraId="077DB88D" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BA91F1" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="63BA91F1" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Participant Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="6093CE6A" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="6093CE6A" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D1D9F35" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7D1D9F35" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">First Name </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7471B7FA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7471B7FA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49ABD83F" w14:textId="22FDE39B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="49ABD83F" w14:textId="22FDE39B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Use capitals for first letter of each name unless this is not a required in the spelling of the name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="1A925C1E" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="1A925C1E" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21629712" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="21629712" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Preferred First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E4A49DB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="5E4A49DB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="630038DD" w14:textId="01116FA7" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="630038DD" w14:textId="01116FA7" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Use capitals for first letter of each name unless this is not a required in the spelling of the name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="2D97DD8D" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="2D97DD8D" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BE4989A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7BE4989A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Middle Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BBF4482" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0BBF4482" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B3ECBE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="43B3ECBE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Used to search if there is more than one match in the Participant Profile.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="688E13BB" w14:textId="14F511F1" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="688E13BB" w14:textId="14F511F1" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Use capitals for first letter of each name unless this is not a required in the spelling of the name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="14F70086" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="14F70086" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="361B444A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="361B444A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Last Name </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F178B19" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="4F178B19" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55400B1B" w14:textId="18BE0DD7" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="55400B1B" w14:textId="18BE0DD7" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Use capitals for the first letter of the last name unless this is not required in the spelling of the name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="2D5CB97D" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="2D5CB97D" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DBD5DE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="62DBD5DE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A8808A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="26A8808A" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Drop down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2957EE46" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="2957EE46" w14:textId="04B969C3" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options </w:t>
+              <w:t xml:space="preserve">Options are: Male, Female, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>are:</w:t>
+              <w:t xml:space="preserve">Other </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Male, Female, or Not specified</w:t>
+              <w:t>or Not specified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="6CF08D9D" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="6CF08D9D" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5944C3E1" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="5944C3E1" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Birth </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E1B75EA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="3E1B75EA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Number only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E87706B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="3E87706B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Date format – DD/MM/YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00003C29" w14:paraId="341DFB5C" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00CC35BD" w14:paraId="341DFB5C" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6375AA95" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="6375AA95" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Residential Address Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="62D4C01F" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="62D4C01F" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D40BB1B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7D40BB1B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Address Line 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3756EDF9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="3756EDF9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF44A57" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="1CF44A57" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Unit, Road, Street, Avenue etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="2C1EA3A5" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="2C1EA3A5" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16DB6145" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="16DB6145" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Address Line 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="792F5F24" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="792F5F24" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2961E86F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="2961E86F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Unit, Road, Street, Avenue etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="53F23CFE" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="53F23CFE" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E78C90F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="2E78C90F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC60F4D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="6AC60F4D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Number only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B45E86B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="4B45E86B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Example: 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="2B45AD52" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="2B45AD52" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F1ABA3D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0F1ABA3D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F676119" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0F676119" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Drop down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C04B2A2" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0C04B2A2" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Suburb options will display upon entry of a valid postcode. Select the appropriate suburb name.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00003C29" w14:paraId="298239B5" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00CC35BD" w14:paraId="298239B5" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B16ECAC" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="2B16ECAC" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contact Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="31B5A312" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="31B5A312" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03ECA994" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="03ECA994" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2932378F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="2932378F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Free Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068A238C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="068A238C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Must provide at least an email address OR mobile phone number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8266FB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7C8266FB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00003C29">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00CC35BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>email@address.com.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="085E30EB" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="085E30EB" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203DB4FE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="203DB4FE" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Phone Number </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A554ABD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7A554ABD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Number only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35212607" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="35212607" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Must provide at least an email address OR mobile phone number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53BCADA3" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="53BCADA3" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Please do not use spaces. Example: 0444144144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="002F6628" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="002F6628" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20874DA9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="20874DA9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Home Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01BB1F45" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="01BB1F45" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Number only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02AB4980" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="02AB4980" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Please do not use spaces. Example: 0818881888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="6B42C447" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="6B42C447" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="356ECEEA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="356ECEEA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Work Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7704B6AB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7704B6AB" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Number only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE0C06D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0AE0C06D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Please do not use spaces. Example: 0818881888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00003C29" w14:paraId="2E49FAF1" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00E67AE7" w:rsidRPr="00CC35BD" w14:paraId="2E49FAF1" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B70B7D9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="7B70B7D9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Participant Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="4EF51028" w14:textId="77777777" w:rsidTr="00E67AE7">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="4EF51028" w14:textId="77777777" w:rsidTr="00E67AE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="672CB3CF" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="672CB3CF" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Participant consent has been gained </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38FAF83F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="38FAF83F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Check box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F125FE2" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+          <w:p w14:paraId="0F125FE2" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
             <w:pPr>
               <w:pStyle w:val="BodyText-Nospacing"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">This field is mandatory.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Checking this box is an indication that the Participant has completed and signed a Participant Agreement form for collection and use of their personal information*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A79AB12" w14:textId="4CF67FC7" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00E67AE7" w:rsidP="00E67AE7">
+    <w:p w14:paraId="2A79AB12" w14:textId="66C886A9" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00E67AE7" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:ind w:left="397"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">* Note that the </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participant Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> form sets out the purpose for which personal information is collected by the Minister for Education, Training and Skills and how it will be used. The FAA requires </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00003C29">
+        <w:t xml:space="preserve"> form sets out the purpose for which personal information is collected </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1148">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>RTOs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t>and used</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to enter into a Participant Agreement </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00003C29">
+        <w:t xml:space="preserve">. The FAA requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>once for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t>RTOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> each participant.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00003C29">
+        <w:t xml:space="preserve"> to enter into a Participant Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>RTO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t>once for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>s are not required to email a copy of the completed Participant Agreement form to the Department however they must retain the signed form.</w:t>
+        <w:t xml:space="preserve"> each participant.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>RTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s must retain the signed form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72716BFF" w14:textId="25450176" w:rsidR="0003527A" w:rsidRPr="00003C29" w:rsidRDefault="0003527A" w:rsidP="00B10C06">
+    <w:p w14:paraId="72716BFF" w14:textId="25450176" w:rsidR="0003527A" w:rsidRPr="00CC35BD" w:rsidRDefault="0003527A" w:rsidP="00B10C06">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="00E6556B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00E6556B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>participants that have only one legal name</w:t>
       </w:r>
-      <w:r w:rsidR="00201759" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00201759" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (without first or last name)</w:t>
       </w:r>
-      <w:r w:rsidR="00E6556B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00E6556B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>, that name should be used</w:t>
       </w:r>
-      <w:r w:rsidR="00201759" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00201759" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> to populate both the participant’s Last Name and First Name fields.  Th</w:t>
       </w:r>
-      <w:r w:rsidR="00B36458" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B36458" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">is is consistent with the naming convention as required in AVETMISS: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00B36458" w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00B36458" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fact Sheet</w:t>
         </w:r>
-        <w:r w:rsidR="00D23BDB" w:rsidRPr="00003C29">
+        <w:r w:rsidR="00D23BDB" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> – Reporting Client Names.pdf (ncver.edu.au)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D23BDB" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00D23BDB" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00201759" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00201759" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AE7A07" w14:textId="77777777" w:rsidR="0003527A" w:rsidRPr="00003C29" w:rsidRDefault="0003527A" w:rsidP="00B10C06">
+    <w:p w14:paraId="34AE7A07" w14:textId="77777777" w:rsidR="0003527A" w:rsidRPr="00CC35BD" w:rsidRDefault="0003527A" w:rsidP="00B10C06">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66BB3E78" w14:textId="283FDA82" w:rsidR="00B10C06" w:rsidRPr="00003C29" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
+    <w:p w14:paraId="66BB3E78" w14:textId="283FDA82" w:rsidR="00B10C06" w:rsidRPr="00CC35BD" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Complete the process to create a Participant Profile by selecting ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Create Participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190A2FEE" w14:textId="77777777" w:rsidR="009920CC" w:rsidRPr="00003C29" w:rsidRDefault="009920CC" w:rsidP="00B10C06">
+    <w:p w14:paraId="190A2FEE" w14:textId="77777777" w:rsidR="009920CC" w:rsidRPr="00CC35BD" w:rsidRDefault="009920CC" w:rsidP="00B10C06">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38587968" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00003C29" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
+    <w:p w14:paraId="38587968" w14:textId="4DEFF2CB" w:rsidR="00B10C06" w:rsidRPr="00CC35BD" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Once the Participant Profile has been created, you are unable to amend any of its details.  Any amendments to the Participant Profile should be </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>: Once the Participant Profile has been created, you are unable to amend any of its details.  Any amendments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948CB">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>requested in writing</w:t>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve"> to the Participant Profile should be requested in writing by email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>SkillsContracts@sa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> together with supporting evidence.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35364F44" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00003C29" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
+    <w:p w14:paraId="35364F44" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00CC35BD" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667492" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F120EC" wp14:editId="2B49FCE4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1707515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>327660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1138555" cy="285115"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="49" name="Oval 49" descr="P208#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -10255,96 +9808,96 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="057CA492" id="Oval 49" o:spid="_x0000_s1026" alt="P208#y1" style="position:absolute;margin-left:134.45pt;margin-top:25.8pt;width:89.65pt;height:22.45pt;z-index:251667492;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpfzq/UQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5aloaEoS4QSUVWK&#10;EqSkynnw2qwlvzo2LOmv79gLIY9bVQ5mxjOexzff7OXV3hq2kxi1dw2vz0acSSd8q92m4b8el1+m&#10;nMUErgXjnWz4s4z8av7502UfZnLsO29aiYyCuDjrQ8O7lMKsqqLopIV45oN0ZFQeLSRScVO1CD1F&#10;t6Yaj0bfqt5jG9ALGSPd3gxGPi/xlZIi3SsVZWKm4VRbKieWc53Pan4Jsw1C6LQ4lAH/UIUF7Sjp&#10;S6gbSMC2qD+Eslqgj16lM+Ft5ZXSQpYeqJt69K6bhw6CLL0QODG8wBT/X1hxt3sIKyQY+hBnkcTc&#10;xV6hzf9UH9sXsJ5fwJL7xARd1vXX6WQy4UyQbTyd1PUko1mdXgeM6Yf0lmWh4dIYHWLuB2awu41p&#10;8D565Wvnl9qYMhPjWE9JxhcjGpsAooYykEi0oW14dBvOwGyIcyJhCRm90W1+ngNF3KyvDbId0NyX&#10;yxH9DsW9ccu5byB2g18xDYywOhEtjbYNn+bHx9fG5eiyEOvQwQm3LK19+7xChn5gWgxiqSnJLcS0&#10;AiRqUTe0LumeDmU8tSgIFc46j3/e32U/mjRZOOuJotT27y2g5Mz8dMSB7/X5eeZ0Uc4nF2NS8LVl&#10;/dritvbaExo1LWQQRcz+yRxFhd4+0TYtclYygROUewD4oFynYXVoH4VcLIob8ThAunUPQeTgGZ8M&#10;6+P+CTAcRp+INHf+SOcP4x98BwIstskrXbhxwpNolRXagUKww77mJXutF6/TV2X+FwAA//8DAFBL&#10;AwQUAAYACAAAACEAenZ7G90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hC&#10;L6WRYxJhO16HUMihx6SFXjeWaptIK2MpifP3VU/tcZnHzNt6OzsrrmYKg2eE5SIDYbj1euAO4fNj&#10;/1qACJFYk/VsEO4mwLZ5fKip0v7GB3M9xk6kEg4VIfQxjpWUoe2No7Dwo+GUffvJUUzn1Ek90S2V&#10;OyvzLFPS0cBpoafRvPWmPR8vDmF3l9EeQrl/0YqVil/hnWyB+Pw07zYgopnjHwy/+kkdmuR08hfW&#10;QViEXBVlQhHWSwUiAatVkYM4IZRqDbKp5f8Pmh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAqX86v1ECAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAenZ7G90AAAAJAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="75ABA329" id="Oval 49" o:spid="_x0000_s1026" alt="P208#y1" style="position:absolute;margin-left:134.45pt;margin-top:25.8pt;width:89.65pt;height:22.45pt;z-index:251667492;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpfzq/UQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5aloaEoS4QSUVWK&#10;EqSkynnw2qwlvzo2LOmv79gLIY9bVQ5mxjOexzff7OXV3hq2kxi1dw2vz0acSSd8q92m4b8el1+m&#10;nMUErgXjnWz4s4z8av7502UfZnLsO29aiYyCuDjrQ8O7lMKsqqLopIV45oN0ZFQeLSRScVO1CD1F&#10;t6Yaj0bfqt5jG9ALGSPd3gxGPi/xlZIi3SsVZWKm4VRbKieWc53Pan4Jsw1C6LQ4lAH/UIUF7Sjp&#10;S6gbSMC2qD+Eslqgj16lM+Ft5ZXSQpYeqJt69K6bhw6CLL0QODG8wBT/X1hxt3sIKyQY+hBnkcTc&#10;xV6hzf9UH9sXsJ5fwJL7xARd1vXX6WQy4UyQbTyd1PUko1mdXgeM6Yf0lmWh4dIYHWLuB2awu41p&#10;8D565Wvnl9qYMhPjWE9JxhcjGpsAooYykEi0oW14dBvOwGyIcyJhCRm90W1+ngNF3KyvDbId0NyX&#10;yxH9DsW9ccu5byB2g18xDYywOhEtjbYNn+bHx9fG5eiyEOvQwQm3LK19+7xChn5gWgxiqSnJLcS0&#10;AiRqUTe0LumeDmU8tSgIFc46j3/e32U/mjRZOOuJotT27y2g5Mz8dMSB7/X5eeZ0Uc4nF2NS8LVl&#10;/dritvbaExo1LWQQRcz+yRxFhd4+0TYtclYygROUewD4oFynYXVoH4VcLIob8ThAunUPQeTgGZ8M&#10;6+P+CTAcRp+INHf+SOcP4x98BwIstskrXbhxwpNolRXagUKww77mJXutF6/TV2X+FwAA//8DAFBL&#10;AwQUAAYACAAAACEAenZ7G90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hC&#10;L6WRYxJhO16HUMihx6SFXjeWaptIK2MpifP3VU/tcZnHzNt6OzsrrmYKg2eE5SIDYbj1euAO4fNj&#10;/1qACJFYk/VsEO4mwLZ5fKip0v7GB3M9xk6kEg4VIfQxjpWUoe2No7Dwo+GUffvJUUzn1Ek90S2V&#10;OyvzLFPS0cBpoafRvPWmPR8vDmF3l9EeQrl/0YqVil/hnWyB+Pw07zYgopnjHwy/+kkdmuR08hfW&#10;QViEXBVlQhHWSwUiAatVkYM4IZRqDbKp5f8Pmh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAqX86v1ECAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAenZ7G90AAAAJAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>To create a Training Account from this screen, select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Create Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’, as below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8BBE4A" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00003C29" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
+    <w:p w14:paraId="7F8BBE4A" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00CC35BD" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668516" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BD563DE" wp14:editId="0A51B702">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1790065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>989965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="371475"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="50" name="Oval 50" descr="P209#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -10362,277 +9915,304 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="2F27DB4B" id="Oval 50" o:spid="_x0000_s1026" alt="P209#y1" style="position:absolute;margin-left:140.95pt;margin-top:77.95pt;width:73.7pt;height:29.25pt;z-index:251668516;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/01NGUQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYIKQFliVAiqkpR&#10;gpRUOQ9em7Xkr44NS/rrO/ZCyMetKgcz4xm/8Ty/2avrvTVsJzFq72o+PBtwJp3wjXabmv96Wn67&#10;5CwmcA0Y72TNX2Tk1/OvX666MJMj33rTSGQE4uKsCzVvUwqzqoqilRbimQ/SUVB5tJDIxU3VIHSE&#10;bk01Ggy+V53HJqAXMkbave2DfF7wlZIiPSgVZWKm5nS3VFYs6zqv1fwKZhuE0GpxuAb8wy0saEdF&#10;X6FuIQHbov4EZbVAH71KZ8LbyiulhSw9UDfDwYduHlsIsvRC5MTwSlP8f7DifvcYVkg0dCHOIpm5&#10;i71Cm//pfmxfyHp5JUvuExO0OT2/mE6JUkGh88lwPLnIZFanwwFj+iG9ZdmouTRGh5jbgRns7mLq&#10;s49Zedv5pTamPIlxrCM9jSaDXAJIGcpAItOGpubRbTgDsyHJiYQFMnqjm3w8A0XcrG8Msh3Qsy+X&#10;A/odLvcuLde+hdj2eSXUC8LqRKo02tb8Mh8+njYuo8uiq0MHJ9qytfbNywoZ+l5oMYilpiJ3ENMK&#10;kJRF3dC0pAdalPHUoiBWOGs9/vm4l/PooSnCWUcKpbZ/bwElZ+anIwlMh+MxwaXijC8mI3LwbWT9&#10;NuK29sYTG0OaxyCKmfOTOZoKvX2mYVrkqhQCJ6h2T/DBuUn95NA4CrlYlDSScYB05x6DyOCZn0zr&#10;0/4ZMByePpFm7v1RzZ+ev8/tBbDYJq900caJT5JVdmgEisAO45pn7K1fsk4flflfAAAA//8DAFBL&#10;AwQUAAYACAAAACEA2goKd94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;LoilLV3VlqbThLQDx21IXLPGtBWJUzXZ1r095gQ3W9+v35+bzeKsuOAcRk8K0lUCAqnzZqRewcdx&#10;91yCCFGT0dYTKrhhgE17f9fo2vgr7fFyiL3gEgq1VjDEONVShm5Ap8PKT0jMvvzsdOR17qWZ9ZXL&#10;nZVZkhTS6ZH4wqAnfBuw+z6cnYLtTUa7D9XuyRRUFPEzvGtbKvX4sGxfQURc4l8YfvVZHVp2Ovkz&#10;mSCsgqxMK44yWK954ESeVS8gTozSPAfZNvL/D+0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL/TU0ZRAgAAnAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANoKCnfeAAAACwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="7AF0499B" id="Oval 50" o:spid="_x0000_s1026" alt="P209#y1" style="position:absolute;margin-left:140.95pt;margin-top:77.95pt;width:73.7pt;height:29.25pt;z-index:251668516;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/01NGUQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYIKQFliVAiqkpR&#10;gpRUOQ9em7Xkr44NS/rrO/ZCyMetKgcz4xm/8Ty/2avrvTVsJzFq72o+PBtwJp3wjXabmv96Wn67&#10;5CwmcA0Y72TNX2Tk1/OvX666MJMj33rTSGQE4uKsCzVvUwqzqoqilRbimQ/SUVB5tJDIxU3VIHSE&#10;bk01Ggy+V53HJqAXMkbave2DfF7wlZIiPSgVZWKm5nS3VFYs6zqv1fwKZhuE0GpxuAb8wy0saEdF&#10;X6FuIQHbov4EZbVAH71KZ8LbyiulhSw9UDfDwYduHlsIsvRC5MTwSlP8f7DifvcYVkg0dCHOIpm5&#10;i71Cm//pfmxfyHp5JUvuExO0OT2/mE6JUkGh88lwPLnIZFanwwFj+iG9ZdmouTRGh5jbgRns7mLq&#10;s49Zedv5pTamPIlxrCM9jSaDXAJIGcpAItOGpubRbTgDsyHJiYQFMnqjm3w8A0XcrG8Msh3Qsy+X&#10;A/odLvcuLde+hdj2eSXUC8LqRKo02tb8Mh8+njYuo8uiq0MHJ9qytfbNywoZ+l5oMYilpiJ3ENMK&#10;kJRF3dC0pAdalPHUoiBWOGs9/vm4l/PooSnCWUcKpbZ/bwElZ+anIwlMh+MxwaXijC8mI3LwbWT9&#10;NuK29sYTG0OaxyCKmfOTOZoKvX2mYVrkqhQCJ6h2T/DBuUn95NA4CrlYlDSScYB05x6DyOCZn0zr&#10;0/4ZMByePpFm7v1RzZ+ev8/tBbDYJq900caJT5JVdmgEisAO45pn7K1fsk4flflfAAAA//8DAFBL&#10;AwQUAAYACAAAACEA2goKd94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;LoilLV3VlqbThLQDx21IXLPGtBWJUzXZ1r095gQ3W9+v35+bzeKsuOAcRk8K0lUCAqnzZqRewcdx&#10;91yCCFGT0dYTKrhhgE17f9fo2vgr7fFyiL3gEgq1VjDEONVShm5Ap8PKT0jMvvzsdOR17qWZ9ZXL&#10;nZVZkhTS6ZH4wqAnfBuw+z6cnYLtTUa7D9XuyRRUFPEzvGtbKvX4sGxfQURc4l8YfvVZHVp2Ovkz&#10;mSCsgqxMK44yWK954ESeVS8gTozSPAfZNvL/D+0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL/TU0ZRAgAAnAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANoKCnfeAAAACwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="367FFC5E" wp14:editId="78079846">
             <wp:extent cx="2371725" cy="1333500"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:docPr id="51" name="Picture 51" descr="P209#yIS1" title="Screenshot of Skills and Employment Portal participant successfully created"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="412" name="Picture 412" descr="P209#yIS1" title="Screenshot of Skills and Employment Portal participant successfully created"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2346622" cy="1319386"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:sysClr val="window" lastClr="FFFFFF">
                           <a:lumMod val="75000"/>
                         </a:sysClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F100DE0" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="0064444E" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
+    <w:p w14:paraId="2F100DE0" w14:textId="77777777" w:rsidR="00B10C06" w:rsidRPr="00CC35BD" w:rsidRDefault="00B10C06" w:rsidP="00B10C06">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 8 - Screenshot of Skills and Employment Portal - Participant Successfully Created</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3141F4FE" w14:textId="77777777" w:rsidR="00E67AE7" w:rsidRPr="00003C29" w:rsidRDefault="00E67AE7">
-[...19 lines deleted...]
-    <w:p w14:paraId="45960196" w14:textId="0D680DEC" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00E67AE7">
+    <w:p w14:paraId="45960196" w14:textId="0D680DEC" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc135047299"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="74" w:name="_Toc230962867"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="_Toc343591395"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="75" w:name="_Toc343591395"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc343591492"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc343591755"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc343591973"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc430784843"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc452640442"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc53506346"/>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Create a Training Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="26C7AF16" w14:textId="004D07D0" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A1729E" w:rsidP="00E67AE7">
+    <w:p w14:paraId="26C7AF16" w14:textId="156CC71F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00791649" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>NOTE:</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Accredited training payments can only be made with respect to students that have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:t>Training Account in the Portal.  If you experience any trouble in creating a Participant Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00457D36" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Account</w:t>
+      </w:r>
+      <w:r w:rsidR="00457D36" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>, or adding a Project to the Training Account</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7916">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00BC7916" w:rsidRPr="00D76830">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>SkillsContracts@sa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC7916">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Minister’s liability to pay the subsidy will </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t xml:space="preserve"> for assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3428" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before commencing any subsidised training delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if a Participant Profile and Training Account are created in the Skills and Employment Portal.  If you experience any trouble in creating a Participant Profile or Training Account, please contact the Contract Administration team for assistance.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55949F6E" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="55949F6E" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To create a Training Account for an established Participant Profile, you must first complete a ‘Participant Search’, as details in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Section 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B520E4" w14:textId="6B996368" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="41B520E4" w14:textId="6B996368" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="681ADBB0" wp14:editId="40830060">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3362325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>636270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="936625" cy="299720"/>
                 <wp:effectExtent l="0" t="0" r="15875" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="278" name="Oval 278" descr="P215#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -10663,180 +10243,191 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="41BE71B7" id="Oval 278" o:spid="_x0000_s1026" alt="P215#y1" style="position:absolute;margin-left:264.75pt;margin-top:50.1pt;width:73.75pt;height:23.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrp3ECgAIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kbbcEdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv1I2XGCdthhmA+y+Pr4EMmr611j2VaFaMCVfHw24kw5CZVx65L/eFl+&#10;+spZTMJVwoJTJd+ryK/nHz9ctX6mJlCDrVRgCOLirPUlr1Pys6KIslaNiGfglUOhhtCIhGRYF1UQ&#10;LaI3tpiMRpdFC6HyAaSKEbm3nZDPM77WSqYHraNKzJYcY0v5DPlc0VnMr8RsHYSvjezDEP8QRSOM&#10;Q6cD1K1Igm2CeQfVGBkggk5nEpoCtDZS5Rwwm/HoTTbPtfAq54LFiX4oU/x/sPJ+++wfA5ah9XEW&#10;8UpZ7HRo6I/xsV0u1n4oltolJpE5/Xx5ObngTKJoMp1+meRiFkdjH2L6pqBhdCm5stb4SOmImdje&#10;xYQ+UfugRWwHS2NtfhLriBHBmop4mQjr1Y0NbCvwLZfLEX70fIhxooYUmRbHbPIt7a0iDOuelGam&#10;wvgnOZLcaGqAFVIql8adqBaV6rxdnDqj1iSL7DoDErLGKAfsHuCg2YEcsLuYe30yVblPB+PR3wLr&#10;jAeL7BlcGowb4yD8CcBiVr3nTv9QpK40VKUVVPvHwAJ0UxK9XBp8ujsR06MIOBY4QDjq6QEPbaEt&#10;ucQn5ayG8Ostj/SwS1HCWYvjVfL4cyOC4sx+d9i/0/H5Oc1jJs4vqHtYOJWsTiVu09wAvvoYl4mX&#10;+Ur6yR6uOkDziptgQV5RJJxE3xhgCgfiJnVjj7tEqsUiq+EMepHu3LOXBE7VpH582b2K4Pu+Tdjw&#10;93AYxXe92+mSpYPFJoE2ubGP9ezrjPObG6bfNbQgTumsddyI898AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH57C43gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqpSpOI3AgxEGo&#10;EocegUq9LrGbRNjrKDYQ/r7bU3vcmafZmWozeSeudox9IA1vswyEpSaYnloNn8fd6xJETEgGXSCr&#10;4W4jbOrHhwpLE260t9dDagWHUCxRQ5fSUEoZm856jLMwWGLvO4weE59jK82INw73TuZZpqTHnvhD&#10;h4N972xzPly8hu1dJrePq92LUaRU+oof6JZaPz9N2zWIZKf0B8Nvfa4ONXc6hQuZKJyGRb5aMMpG&#10;luUgmFBFwetOrMyLOci6kv831D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq6dxAoAC&#10;AABZBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAR+ew&#10;uN4AAAALAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="5EC24BCE" id="Oval 278" o:spid="_x0000_s1026" alt="P215#y1" style="position:absolute;margin-left:264.75pt;margin-top:50.1pt;width:73.75pt;height:23.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrp3ECgAIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kbbcEdYqgRYYB&#10;RVu0HXpWZCkWIIuapMTJfv1I2XGCdthhmA+y+Pr4EMmr611j2VaFaMCVfHw24kw5CZVx65L/eFl+&#10;+spZTMJVwoJTJd+ryK/nHz9ctX6mJlCDrVRgCOLirPUlr1Pys6KIslaNiGfglUOhhtCIhGRYF1UQ&#10;LaI3tpiMRpdFC6HyAaSKEbm3nZDPM77WSqYHraNKzJYcY0v5DPlc0VnMr8RsHYSvjezDEP8QRSOM&#10;Q6cD1K1Igm2CeQfVGBkggk5nEpoCtDZS5Rwwm/HoTTbPtfAq54LFiX4oU/x/sPJ+++wfA5ah9XEW&#10;8UpZ7HRo6I/xsV0u1n4oltolJpE5/Xx5ObngTKJoMp1+meRiFkdjH2L6pqBhdCm5stb4SOmImdje&#10;xYQ+UfugRWwHS2NtfhLriBHBmop4mQjr1Y0NbCvwLZfLEX70fIhxooYUmRbHbPIt7a0iDOuelGam&#10;wvgnOZLcaGqAFVIql8adqBaV6rxdnDqj1iSL7DoDErLGKAfsHuCg2YEcsLuYe30yVblPB+PR3wLr&#10;jAeL7BlcGowb4yD8CcBiVr3nTv9QpK40VKUVVPvHwAJ0UxK9XBp8ujsR06MIOBY4QDjq6QEPbaEt&#10;ucQn5ayG8Ostj/SwS1HCWYvjVfL4cyOC4sx+d9i/0/H5Oc1jJs4vqHtYOJWsTiVu09wAvvoYl4mX&#10;+Ur6yR6uOkDziptgQV5RJJxE3xhgCgfiJnVjj7tEqsUiq+EMepHu3LOXBE7VpH582b2K4Pu+Tdjw&#10;93AYxXe92+mSpYPFJoE2ubGP9ezrjPObG6bfNbQgTumsddyI898AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH57C43gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqpSpOI3AgxEGo&#10;EocegUq9LrGbRNjrKDYQ/r7bU3vcmafZmWozeSeudox9IA1vswyEpSaYnloNn8fd6xJETEgGXSCr&#10;4W4jbOrHhwpLE260t9dDagWHUCxRQ5fSUEoZm856jLMwWGLvO4weE59jK82INw73TuZZpqTHnvhD&#10;h4N972xzPly8hu1dJrePq92LUaRU+oof6JZaPz9N2zWIZKf0B8Nvfa4ONXc6hQuZKJyGRb5aMMpG&#10;luUgmFBFwetOrMyLOci6kv831D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq6dxAoAC&#10;AABZBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAR+ew&#10;uN4AAAALAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="167CDD44" wp14:editId="15386DF7">
             <wp:extent cx="3962400" cy="1076325"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="263" name="Picture 263" descr="P215#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="263" name="Picture 263" descr="P215#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3962400" cy="1076325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBBB42D" w14:textId="26316D1D" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="5CBBB42D" w14:textId="26316D1D" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00523720" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00523720" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant Menu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF29159" w14:textId="77777777" w:rsidR="006C760A" w:rsidRPr="0064444E" w:rsidRDefault="006C760A" w:rsidP="0064444E"/>
-    <w:p w14:paraId="27FC0B06" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="27FC0B06" w14:textId="4B50B1D5" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Enter the Participant Details or Participant Number and select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>’.  If a Participant Profile has been established, the Participants Profile will be displayed as below:</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>’.  If a Participant Profile has been established, the Participant</w:t>
+      </w:r>
+      <w:r w:rsidR="0055578C">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Profile will be displayed as below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3FB582" w14:textId="5FF855DF" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="0B3FB582" w14:textId="5FF855DF" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696AE6D2" wp14:editId="190A6CEC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4335780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1577340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="680085" cy="241300"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="277" name="Oval 277" descr="P218#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -10867,911 +10458,947 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="564ED2E9" id="Oval 277" o:spid="_x0000_s1026" alt="P218#y1" style="position:absolute;margin-left:341.4pt;margin-top:124.2pt;width:53.55pt;height:19pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5RGPefwIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3ahkFKUJUKJqCqh&#10;BCWpcjZem7Xk9bi2YaG/vmPvA5RUPVTdg9fz+ubhmbm5PdaaHITzCkxBR1c5JcJwKJXZFfTHy+rT&#10;jBIfmCmZBiMKehKe3i4+frhp7FyMoQJdCkcQxPh5YwtahWDnWeZ5JWrmr8AKg0IJrmYBSbfLSsca&#10;RK91Ns7z66wBV1oHXHiP3PtWSBcJX0rBw6OUXgSiC4qxhXS6dG7jmS1u2HznmK0U78Jg/xBFzZRB&#10;pwPUPQuM7J16B1Ur7sCDDFcc6gykVFykHDCbUf4mm+eKWZFyweJ4O5TJ/z9Y/nB4thuHZWisn3u8&#10;xiyO0tXxj/GRYyrWaSiWOAbCkXk9y/PZlBKOovFk9DlPxczOxtb58E1ATeKloEJrZX1Mh83ZYe0D&#10;+kTtXiuyDayU1ulJtIkMD1qVkZcIt9veaUcODN9ytcrxi8+HGBdqSEXT7JxNuoWTFhFDmychiSox&#10;/nGKJDWaGGAZ58KEUSuqWClab9NLZ7E1o0VynQAjssQoB+wOoNdsQXrsNuZOP5qK1KeDcf63wFrj&#10;wSJ5BhMG41oZcH8C0JhV57nV74vUliZWaQvlaeOIg3ZKvOUrhU+3Zj5smMOxwAHCUQ+PeEgNTUE5&#10;PiklFbhfb3lRD7sUJZQ0OF4F9T/3zAlK9HeD/ft1NJnEeUzEZPpljIS7lGwvJWZf3wG++giXieXp&#10;GvWD7q/SQf2Km2AZvaKIGY6+McDgeuIutGOPu4SL5TKp4QxaFtbm2fIIHqsZ+/Hl+Mqc7fo2YMM/&#10;QD+K73q31Y2WBpb7AFKlxj7Xs6szzm9qmG7XxAVxSSet80Zc/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AH2Yb/neAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdYgq44Q4VYXU&#10;A8cWJK5uvCQR9jqK3Tb9e5YTHHd2NPOm2SzBizPOaYxk4GlVgEDqohupN/DxvnvUIFK25KyPhAau&#10;mGDT3t40tnbxQns8H3IvOIRSbQ0MOU+1lKkbMNi0ihMS/77iHGzmc+6lm+2Fw4OXZVEoGexI3DDY&#10;CV8H7L4Pp2Bge5XZ71O1e3CKlMqf6c16bcz93bJ9AZFxyX9m+MVndGiZ6RhP5JLwBpQuGT0bKNd6&#10;DYIdz7qqQBxZ0WoNsm3k/w3tDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5RGPefwIA&#10;AFkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9mG/5&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:oval w14:anchorId="6BD221BF" id="Oval 277" o:spid="_x0000_s1026" alt="P218#y1" style="position:absolute;margin-left:341.4pt;margin-top:124.2pt;width:53.55pt;height:19pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5RGPefwIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3ahkFKUJUKJqCqh&#10;BCWpcjZem7Xk9bi2YaG/vmPvA5RUPVTdg9fz+ubhmbm5PdaaHITzCkxBR1c5JcJwKJXZFfTHy+rT&#10;jBIfmCmZBiMKehKe3i4+frhp7FyMoQJdCkcQxPh5YwtahWDnWeZ5JWrmr8AKg0IJrmYBSbfLSsca&#10;RK91Ns7z66wBV1oHXHiP3PtWSBcJX0rBw6OUXgSiC4qxhXS6dG7jmS1u2HznmK0U78Jg/xBFzZRB&#10;pwPUPQuM7J16B1Ur7sCDDFcc6gykVFykHDCbUf4mm+eKWZFyweJ4O5TJ/z9Y/nB4thuHZWisn3u8&#10;xiyO0tXxj/GRYyrWaSiWOAbCkXk9y/PZlBKOovFk9DlPxczOxtb58E1ATeKloEJrZX1Mh83ZYe0D&#10;+kTtXiuyDayU1ulJtIkMD1qVkZcIt9veaUcODN9ytcrxi8+HGBdqSEXT7JxNuoWTFhFDmychiSox&#10;/nGKJDWaGGAZ58KEUSuqWClab9NLZ7E1o0VynQAjssQoB+wOoNdsQXrsNuZOP5qK1KeDcf63wFrj&#10;wSJ5BhMG41oZcH8C0JhV57nV74vUliZWaQvlaeOIg3ZKvOUrhU+3Zj5smMOxwAHCUQ+PeEgNTUE5&#10;PiklFbhfb3lRD7sUJZQ0OF4F9T/3zAlK9HeD/ft1NJnEeUzEZPpljIS7lGwvJWZf3wG++giXieXp&#10;GvWD7q/SQf2Km2AZvaKIGY6+McDgeuIutGOPu4SL5TKp4QxaFtbm2fIIHqsZ+/Hl+Mqc7fo2YMM/&#10;QD+K73q31Y2WBpb7AFKlxj7Xs6szzm9qmG7XxAVxSSet80Zc/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AH2Yb/neAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdYgq44Q4VYXU&#10;A8cWJK5uvCQR9jqK3Tb9e5YTHHd2NPOm2SzBizPOaYxk4GlVgEDqohupN/DxvnvUIFK25KyPhAau&#10;mGDT3t40tnbxQns8H3IvOIRSbQ0MOU+1lKkbMNi0ihMS/77iHGzmc+6lm+2Fw4OXZVEoGexI3DDY&#10;CV8H7L4Pp2Bge5XZ71O1e3CKlMqf6c16bcz93bJ9AZFxyX9m+MVndGiZ6RhP5JLwBpQuGT0bKNd6&#10;DYIdz7qqQBxZ0WoNsm3k/w3tDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5RGPefwIA&#10;AFkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9mG/5&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F41447B" wp14:editId="40DDE90A">
             <wp:extent cx="4324350" cy="1857375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="262" name="Picture 262" descr="P218#yIS1" title="Screenshot of Skills and Employment Portal participant search"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="262" name="Picture 262" descr="P218#yIS1" title="Screenshot of Skills and Employment Portal participant search"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4326255" cy="1850390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622E4EA" w14:textId="5133AE01" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="2622E4EA" w14:textId="5133AE01" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00523720" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00523720" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant Search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B4B0B0" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="23B4B0B0" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>: Prior to creating a Training Account, you must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EB14F2" w14:textId="46A734A1" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="65EB14F2" w14:textId="4A4AEE98" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>check the Participant History to confirm entitlement</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">check the </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsidised Training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>History</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0A2B">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F6CEC" w14:textId="179ADD48" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="068F6CEC" w14:textId="16065F3F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>check to see that the Participant Profile data matches the participant’s enrolment, and then select the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Create Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ button to create a Training Account for the selected Participant</w:t>
       </w:r>
+      <w:r w:rsidR="00E578EB">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47524784" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
+    <w:p w14:paraId="47524784" w14:textId="369215B9" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00E67AE7">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>ensure to enter correct details when creating a Training Account, as data inaccuracy may impact on payment.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter correct details </w:t>
+      </w:r>
+      <w:r w:rsidR="00791649" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Account, as data inaccuracy may impact on payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8E6C1E" w14:textId="2B6A53A0" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00E67AE7" w:rsidP="0059219B">
+    <w:p w14:paraId="3A8E6C1E" w14:textId="625C8CAA" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc53506347"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="82" w:name="_Toc53506347"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc230962868"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc343591396"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc343591493"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc343591756"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc343591974"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc430784844"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc452640462"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00475E59" w:rsidRPr="00003C29">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1 </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Participant Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="04D69A96" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="04D69A96" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>On clicking the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Create Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ button, the following screen will appear:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F51E3F" w14:textId="1B7A2411" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="37F51E3F" w14:textId="59A4C2CE" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00B56ED8" w:rsidP="00A55981">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15ED072A" wp14:editId="31956367">
-[...2 lines deleted...]
-            <wp:docPr id="261" name="Picture 261" descr="P226#yIS1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43AD63B4" wp14:editId="2B1EDA2D">
+            <wp:extent cx="4770920" cy="1840167"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="2080054764" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="261" name="Picture 261" descr="P226#yIS1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2080054764" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2847975" cy="1714500"/>
+                      <a:ext cx="4785895" cy="1845943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...8 lines deleted...]
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519621BD" w14:textId="2B27D000" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="519621BD" w14:textId="2B27D000" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Participant Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07993B1C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="1C7D66C8" w14:textId="3C8692EC" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="003E28DE" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="003245DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17ABC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Internal unique ID:</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>RTO Student</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is the most important </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="003245DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between your Training Account and AVETMISS data. This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is assigned to the Participant, either from your Student Management Software or if you use STELA as an enrolment system, the State Student ID </w:t>
+      </w:r>
+      <w:r w:rsidR="0051597E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>umber from STELA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.This field is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>referred</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is used to match your AVETMISS data to the Training Account.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If the data does not match</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skills SA’s payment system will be unable to recognise accredited training </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>claim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>for the student</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DCD6AF" w14:textId="11BF4C5E" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>link</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> between your Training Account and AVETMISS data. This number is assigned to the Participant, either from your Student Management Software or if you use STELA as an enrolment system, the State Student ID Number from STELA.</w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If you are not the </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>RTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who originally created the Participant Profile, you will be required to enter the residential address and contact details of the participant</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6BB8" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Training Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7D66C8" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="6024AAC0" w14:textId="6DCF93A1" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0039214F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc53506348"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc230962869"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Training Account Details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="79B763E9" w14:textId="1D52F528" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc53506349"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Funding Type / Program Name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="0B80CB86" w14:textId="5339BBD8" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
-          <w:lang w:val="en-AU"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and is used to match your AVETMISS data to the Training Account.  Failing this, the claim will not transition to the payment system for further assessment. </w:t>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a drop-down selection. A correct Program Name must be selected as this determines which courses will be displayed for selection in the next step. The Program Name </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be indicated </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>within Item 4 of your Funded Activities Annexure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but if you are unsure, please </w:t>
+      </w:r>
+      <w:r w:rsidR="0055578C">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="0055578C" w:rsidRPr="00D76830">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU"/>
+          </w:rPr>
+          <w:t>SkillsContracts@sa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0055578C">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>for assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DCD6AF" w14:textId="4AF4D067" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
-[...132 lines deleted...]
-    <w:p w14:paraId="670C7A1E" w14:textId="1887EA2A" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="670C7A1E" w14:textId="050961A0" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="001919F0" w:rsidP="00A55981">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41389FFD" wp14:editId="3053BBE4">
-            <wp:extent cx="4048125" cy="1588224"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="157C68FC" wp14:editId="29F6C4C6">
+            <wp:extent cx="2882900" cy="1528909"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="260" name="Picture 260" descr="P234#yIS1"/>
+            <wp:docPr id="842612302" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="260" name="Picture 260" descr="P234#yIS1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="842612302" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4065909" cy="1595201"/>
+                      <a:ext cx="2892612" cy="1534060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B5B1B4" w14:textId="2CEBD61D" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="64B5B1B4" w14:textId="2CEBD61D" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal – Select Program Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296F3A4E" w14:textId="487AB78F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+    <w:p w14:paraId="296F3A4E" w14:textId="487AB78F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc53506350"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="93" w:name="_Toc53506350"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Select a Course</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="2B1C9C1A" w14:textId="7C8F672D" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>A selection of Courses will be displayed if they are available on your contracted scope</w:t>
+      </w:r>
+      <w:r w:rsidR="000D09ED" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the ‘Program Name’ that was selected in the previous step.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039D5C27" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>7</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select a Course,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> then enter either the National Code or Course Name, double click on the National Code / Course Name to add to the Training Account.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9558" w:type="dxa"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2136"/>
         <w:gridCol w:w="7422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="23051312" w14:textId="77777777" w:rsidTr="00A55981">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="23051312" w14:textId="77777777" w:rsidTr="00A55981">
         <w:trPr>
           <w:trHeight w:val="2471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E4FB51" w14:textId="7F928503" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="46E4FB51" w14:textId="7F928503" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CABFA46" wp14:editId="318612F8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-49530</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>267335</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1329055" cy="445135"/>
                       <wp:effectExtent l="0" t="0" r="23495" b="12065"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Oval 37" descr="P239C1T2#y1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
@@ -11807,413 +11434,411 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="263977FA" id="Oval 37" o:spid="_x0000_s1026" alt="P239C1T2#y1" style="position:absolute;margin-left:-3.9pt;margin-top:21.05pt;width:104.65pt;height:35.05pt;flip:y;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1VDB/ngIAALQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X52kybZGdaqoVaZJ&#10;VRut3fpMMMRIGNhB4mS/fgfYbtpOe5jmBwu4u+/uPvju8urQaLIX4JU1JR2fjSgRhttKmW1Jvz+u&#10;PnymxAdmKqatESU9Ck+vFu/fXbZuLia2troSQBDE+HnrSlqH4OZF4XktGubPrBMGjdJCwwJuYVtU&#10;wFpEb3QxGY0+Fq2FyoHlwns8vclGukj4Ugoe7qX0IhBdUqwtpD+k/yb+i8Ulm2+BuVrxrgz2D1U0&#10;TBlMOkDdsMDIDtQbqEZxsN7KcMZtU1gpFRepB+xmPHrVzUPNnEi9IDneDTT5/wfL7/YPbg1IQ+v8&#10;3OMydnGQ0BCplfuBd5r6wkrJIdF2HGgTh0A4Ho7PJxej2YwSjrbpdDY+n0Vei4wT8Rz48EXYhsRF&#10;SYVGaB87Y3O2v/Uhe/de8dhbraqV0jptYLu51kD2DG9xtRrhl2O1q1k+TTeJGX12TdlfYGhDWiwV&#10;C82xL4xd1IsEuaYTN0TXBoGfiUqrcNQiFqnNNyGJqpCQSaouvWEx1M04FyZkNn3NKpGzzVI3XbL4&#10;6mNEKj8BRmSJNAzYHUDvmUF67AzT+cdQkSQwBHet/y14iEiZrQlDcKOMhT91prGrLnP270nK1ESW&#10;NrY6roGAzQL0jq8UPoVb5sOaASoOtYlTJNzjT2qLN8XxiVBSW/j1+iz6oQDQQkmLyi2p/7ljICjR&#10;Xw1K42I8nUapp8109mmCGzi1bE4tZtdcW3xWY5xTjqdl9A+6X0qwzRMOmWXMiiZmOObGAgP0m+uQ&#10;JwqOKS6Wy+SG8nYs3JoHx3sNxff9eHhi4DodBFTQne1V/kYL2Tfeg7HLXbBSJaE889nxjKMhPZhu&#10;jMXZc7pPXs/DdvEbAAD//wMAUEsDBBQABgAIAAAAIQC7NbPZ3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwFET3SPyDdZHYtU5cXkrjVAgJKUvaoq7d2Hm09rUVu2ng67msYDma0cyZcjM7&#10;yyYzxsGjhHyZATPYeD1gJ+Fz/754ARaTQq2sRyPhy0TYVLc3pSq0v+LWTLvUMSrBWCgJfUqh4Dw2&#10;vXEqLn0wSF7rR6cSybHjelRXKneWiyx74k4NSAu9CuatN815d3ESPubtZA/iULf1KjgfVqe2/j5J&#10;eX83v66BJTOnvzD84hM6VMR09BfUkVkJi2ciTxIeRA6MfJHlj8COFMyFAF6V/P+D6gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA1VDB/ngIAALQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7NbPZ3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+                    <v:oval w14:anchorId="766A0191" id="Oval 37" o:spid="_x0000_s1026" alt="P239C1T2#y1" style="position:absolute;margin-left:-3.9pt;margin-top:21.05pt;width:104.65pt;height:35.05pt;flip:y;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1VDB/ngIAALQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X52kybZGdaqoVaZJ&#10;VRut3fpMMMRIGNhB4mS/fgfYbtpOe5jmBwu4u+/uPvju8urQaLIX4JU1JR2fjSgRhttKmW1Jvz+u&#10;PnymxAdmKqatESU9Ck+vFu/fXbZuLia2troSQBDE+HnrSlqH4OZF4XktGubPrBMGjdJCwwJuYVtU&#10;wFpEb3QxGY0+Fq2FyoHlwns8vclGukj4Ugoe7qX0IhBdUqwtpD+k/yb+i8Ulm2+BuVrxrgz2D1U0&#10;TBlMOkDdsMDIDtQbqEZxsN7KcMZtU1gpFRepB+xmPHrVzUPNnEi9IDneDTT5/wfL7/YPbg1IQ+v8&#10;3OMydnGQ0BCplfuBd5r6wkrJIdF2HGgTh0A4Ho7PJxej2YwSjrbpdDY+n0Vei4wT8Rz48EXYhsRF&#10;SYVGaB87Y3O2v/Uhe/de8dhbraqV0jptYLu51kD2DG9xtRrhl2O1q1k+TTeJGX12TdlfYGhDWiwV&#10;C82xL4xd1IsEuaYTN0TXBoGfiUqrcNQiFqnNNyGJqpCQSaouvWEx1M04FyZkNn3NKpGzzVI3XbL4&#10;6mNEKj8BRmSJNAzYHUDvmUF67AzT+cdQkSQwBHet/y14iEiZrQlDcKOMhT91prGrLnP270nK1ESW&#10;NrY6roGAzQL0jq8UPoVb5sOaASoOtYlTJNzjT2qLN8XxiVBSW/j1+iz6oQDQQkmLyi2p/7ljICjR&#10;Xw1K42I8nUapp8109mmCGzi1bE4tZtdcW3xWY5xTjqdl9A+6X0qwzRMOmWXMiiZmOObGAgP0m+uQ&#10;JwqOKS6Wy+SG8nYs3JoHx3sNxff9eHhi4DodBFTQne1V/kYL2Tfeg7HLXbBSJaE889nxjKMhPZhu&#10;jMXZc7pPXs/DdvEbAAD//wMAUEsDBBQABgAIAAAAIQC7NbPZ3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwFET3SPyDdZHYtU5cXkrjVAgJKUvaoq7d2Hm09rUVu2ng67msYDma0cyZcjM7&#10;yyYzxsGjhHyZATPYeD1gJ+Fz/754ARaTQq2sRyPhy0TYVLc3pSq0v+LWTLvUMSrBWCgJfUqh4Dw2&#10;vXEqLn0wSF7rR6cSybHjelRXKneWiyx74k4NSAu9CuatN815d3ESPubtZA/iULf1KjgfVqe2/j5J&#10;eX83v66BJTOnvzD84hM6VMR09BfUkVkJi2ciTxIeRA6MfJHlj8COFMyFAF6V/P+D6gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA1VDB/ngIAALQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7NbPZ3QAAAAkBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                       <v:fill opacity="0"/>
                       <v:stroke joinstyle="miter"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="345E7C8F" wp14:editId="5DA003BA">
                   <wp:extent cx="1209675" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="259" name="Picture 259" descr="P239C1T2#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="259" name="Picture 259" descr="P239C1T2#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28">
+                          <a:blip r:embed="rId35">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1209675" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7442" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="598A2046" w14:textId="15B3A688" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="598A2046" w14:textId="15B3A688" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27DD5703" wp14:editId="0DCD3D41">
                   <wp:extent cx="3886200" cy="1400175"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="258" name="Picture 258" descr="P240C2T2#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="258" name="Picture 258" descr="P240C2T2#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29">
+                          <a:blip r:embed="rId36">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3886200" cy="1400175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14B953C3" w14:textId="6E81D014" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="14B953C3" w14:textId="6E81D014" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Select a Course</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CF187D" w14:textId="1A74D056" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+    <w:p w14:paraId="24CF187D" w14:textId="1A74D056" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc53506351"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="94" w:name="_Toc53506351"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Residency and Visa Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="37EB332D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="37EB332D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select the relevant Residency Type.  If the Participant’s Residency Type is a ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Holder of eligible visa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’, a Visa Category Name (subclass) must be selected. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55170EED" w14:textId="36E33274" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="55170EED" w14:textId="36E33274" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>If a Visa Subclass is not listed, a</w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>RTO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> may apply for an exemption to the eligibility criteria. Complete a</w:t>
       </w:r>
-      <w:r w:rsidR="00C671BD">
+      <w:r w:rsidR="00C671BD" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Application for Funded Training Exemption - Special circumstances</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>SkillsContracts@sa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for consideration.  All applications are assessed on a </w:t>
       </w:r>
-      <w:r w:rsidR="00BB62A8" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00BB62A8" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>case-by-case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4142"/>
         <w:gridCol w:w="4752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="38DE5B8A" w14:textId="77777777" w:rsidTr="00A55981">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="38DE5B8A" w14:textId="77777777" w:rsidTr="00A55981">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70A4822C" w14:textId="1490D3AD" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="70A4822C" w14:textId="1490D3AD" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CAD40CC" wp14:editId="1DBA7114">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1907540</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>225425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="800100" cy="352425"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="39" name="Oval 39" descr="P246C1T3#y1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
@@ -12249,132 +11874,132 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="14116EF7" id="Oval 39" o:spid="_x0000_s1026" alt="P246C1T3#y1" style="position:absolute;margin-left:150.2pt;margin-top:17.75pt;width:63pt;height:27.75pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvi5RlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydYGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2G5aCIIvlIPpO8vNq3mmwFeGVNRUdnJSXCcFsrs67oj+fl&#10;p3NKfGCmZtoaUdGD8PRq/vHD5c7NxNg2VtcCCIIYP9u5ijYhuFlReN6Ilvkz64RBpbTQsoAirIsa&#10;2A7RW12My/JLsbNQO7BceI+vN1lJ5wlfSsHDvZReBKIrirmFdEI6V/Es5pdstgbmGsW7NNg/ZNEy&#10;ZTDoAHXDAiMbUO+gWsXBeivDGbdtYaVUXKQasJpR+aaap4Y5kWpBcrwbaPL/D5bfbZ/cAyANO+dn&#10;Hq+xir2ENv5jfmSfyDoMZIl9IBwfz0tMGCnlqPo8HU/G00hmcXR24MM3YVsSLxUVWivnYzlsxra3&#10;PmTr3io+e6tVvVRaJwHWq2sNZMvw0y2XJf6yr3YNy6/p82FEn01T9FcY2pAdduVFOc2+r5Sd16sA&#10;OacTM0TXBoGP7KRbOGgRk9TmUUiiauRjnLJLjSuGvBnnwoRRVjWsFjnaNFXTBYutHj1S+gkwIkuk&#10;YcDuAHrLDNJjZ5jOPrqK1PeDc1f635wHjxTZmjA4t8pY+FNlGqvqImf7nqRMTWRpZevDAxCweeq8&#10;40uFrXDLfHhggGOG3YOrI9zjIbXFL8WxRShpLPx6+xbtsOtRQ8kOx7Wi/ueGgaBEfzc4DxejySTO&#10;dxIm069jFOBUszrVmE17bbGtRricHE/XaB90f5Vg2xfcLIsYFVXMcIyNCQboheuQ1wjuJi4Wi2SG&#10;M+1YuDVPjkfwyGbs7+f9CwPXzUHAAbqz/Wi/m4VsGz2NXWyClSoNypHPjmfcB6lhut0VF86pnKyO&#10;G3b+GwAA//8DAFBLAwQUAAYACAAAACEAu00VgdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU7DMBBG90jcwRokdtRu2lSQxqkQEgsQmxYOMI3dxGCPo9htA6dnWNHd/Dx986beTMGLkx2Ti6Rh&#10;PlMgLLXROOo0fLw/392DSBnJoI9kNXzbBJvm+qrGysQzbe1plzvBIZQq1NDnPFRSpra3AdMsDpZ4&#10;d4hjwMzt2Ekz4pnDg5eFUisZ0BFf6HGwT71tv3bHoMF1BtXWm/LTFK/oFj/lm3EvWt/eTI9rENlO&#10;+R+GP31Wh4ad9vFIJgmvYaHUklEuyhIEA8tixYO9hoe5AtnU8vKD5hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCnvi5RlgIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC7TRWB3AAAAAkBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+                    <v:oval w14:anchorId="4FF799CD" id="Oval 39" o:spid="_x0000_s1026" alt="P246C1T3#y1" style="position:absolute;margin-left:150.2pt;margin-top:17.75pt;width:63pt;height:27.75pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvi5RlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydYGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2G5aCIIvlIPpO8vNq3mmwFeGVNRUdnJSXCcFsrs67oj+fl&#10;p3NKfGCmZtoaUdGD8PRq/vHD5c7NxNg2VtcCCIIYP9u5ijYhuFlReN6Ilvkz64RBpbTQsoAirIsa&#10;2A7RW12My/JLsbNQO7BceI+vN1lJ5wlfSsHDvZReBKIrirmFdEI6V/Es5pdstgbmGsW7NNg/ZNEy&#10;ZTDoAHXDAiMbUO+gWsXBeivDGbdtYaVUXKQasJpR+aaap4Y5kWpBcrwbaPL/D5bfbZ/cAyANO+dn&#10;Hq+xir2ENv5jfmSfyDoMZIl9IBwfz0tMGCnlqPo8HU/G00hmcXR24MM3YVsSLxUVWivnYzlsxra3&#10;PmTr3io+e6tVvVRaJwHWq2sNZMvw0y2XJf6yr3YNy6/p82FEn01T9FcY2pAdduVFOc2+r5Sd16sA&#10;OacTM0TXBoGP7KRbOGgRk9TmUUiiauRjnLJLjSuGvBnnwoRRVjWsFjnaNFXTBYutHj1S+gkwIkuk&#10;YcDuAHrLDNJjZ5jOPrqK1PeDc1f635wHjxTZmjA4t8pY+FNlGqvqImf7nqRMTWRpZevDAxCweeq8&#10;40uFrXDLfHhggGOG3YOrI9zjIbXFL8WxRShpLPx6+xbtsOtRQ8kOx7Wi/ueGgaBEfzc4DxejySTO&#10;dxIm069jFOBUszrVmE17bbGtRricHE/XaB90f5Vg2xfcLIsYFVXMcIyNCQboheuQ1wjuJi4Wi2SG&#10;M+1YuDVPjkfwyGbs7+f9CwPXzUHAAbqz/Wi/m4VsGz2NXWyClSoNypHPjmfcB6lhut0VF86pnKyO&#10;G3b+GwAA//8DAFBLAwQUAAYACAAAACEAu00VgdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU7DMBBG90jcwRokdtRu2lSQxqkQEgsQmxYOMI3dxGCPo9htA6dnWNHd/Dx986beTMGLkx2Ti6Rh&#10;PlMgLLXROOo0fLw/392DSBnJoI9kNXzbBJvm+qrGysQzbe1plzvBIZQq1NDnPFRSpra3AdMsDpZ4&#10;d4hjwMzt2Ekz4pnDg5eFUisZ0BFf6HGwT71tv3bHoMF1BtXWm/LTFK/oFj/lm3EvWt/eTI9rENlO&#10;+R+GP31Wh4ad9vFIJgmvYaHUklEuyhIEA8tixYO9hoe5AtnU8vKD5hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCnvi5RlgIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC7TRWB3AAAAAkBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                       <v:fill opacity="0"/>
                       <v:stroke joinstyle="miter"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715FD87E" wp14:editId="0C9269FB">
                   <wp:extent cx="2276475" cy="1447800"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="257" name="Picture 257" descr="P246C1T3#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="257" name="Picture 257" descr="P246C1T3#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId39">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2276475" cy="1447800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7222B749" w14:textId="3EF16065" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="7222B749" w14:textId="3EF16065" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D9BA522" wp14:editId="2B538A67">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2275840</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>353695</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="800100" cy="352425"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Oval 42" descr="P247C2T3#y1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
@@ -12410,1872 +12035,1869 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="1AA166E3" id="Oval 42" o:spid="_x0000_s1026" alt="P247C2T3#y1" style="position:absolute;margin-left:179.2pt;margin-top:27.85pt;width:63pt;height:27.75pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvi5RlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydYGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2G5aCIIvlIPpO8vNq3mmwFeGVNRUdnJSXCcFsrs67oj+fl&#10;p3NKfGCmZtoaUdGD8PRq/vHD5c7NxNg2VtcCCIIYP9u5ijYhuFlReN6Ilvkz64RBpbTQsoAirIsa&#10;2A7RW12My/JLsbNQO7BceI+vN1lJ5wlfSsHDvZReBKIrirmFdEI6V/Es5pdstgbmGsW7NNg/ZNEy&#10;ZTDoAHXDAiMbUO+gWsXBeivDGbdtYaVUXKQasJpR+aaap4Y5kWpBcrwbaPL/D5bfbZ/cAyANO+dn&#10;Hq+xir2ENv5jfmSfyDoMZIl9IBwfz0tMGCnlqPo8HU/G00hmcXR24MM3YVsSLxUVWivnYzlsxra3&#10;PmTr3io+e6tVvVRaJwHWq2sNZMvw0y2XJf6yr3YNy6/p82FEn01T9FcY2pAdduVFOc2+r5Sd16sA&#10;OacTM0TXBoGP7KRbOGgRk9TmUUiiauRjnLJLjSuGvBnnwoRRVjWsFjnaNFXTBYutHj1S+gkwIkuk&#10;YcDuAHrLDNJjZ5jOPrqK1PeDc1f635wHjxTZmjA4t8pY+FNlGqvqImf7nqRMTWRpZevDAxCweeq8&#10;40uFrXDLfHhggGOG3YOrI9zjIbXFL8WxRShpLPx6+xbtsOtRQ8kOx7Wi/ueGgaBEfzc4DxejySTO&#10;dxIm069jFOBUszrVmE17bbGtRricHE/XaB90f5Vg2xfcLIsYFVXMcIyNCQboheuQ1wjuJi4Wi2SG&#10;M+1YuDVPjkfwyGbs7+f9CwPXzUHAAbqz/Wi/m4VsGz2NXWyClSoNypHPjmfcB6lhut0VF86pnKyO&#10;G3b+GwAA//8DAFBLAwQUAAYACAAAACEARxvRk90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DQAxF90j8w8hI7OgkaQJRyKRCSCxAbFr4ADdjkoF5RJlpG/h6zIoubR9dn9tuFmfFkeZogleQ&#10;rzIQ5PugjR8UvL893dQgYkKv0QZPCr4pwqa7vGix0eHkt3TcpUFwiI8NKhhTmhopYz+Sw7gKE3m+&#10;fYTZYeJxHqSe8cThzsoiy26lQ+P5w4gTPY7Uf+0OToEZNGZbq6tPXbygWf9Ur9o8K3V9tTzcg0i0&#10;pH8Y/vRZHTp22oeD11FYBeuqLhlVUFV3IBgo65IXeybzvADZtfK8QvcLAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAp74uUZYCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARxvRk90AAAAKAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+                    <v:oval w14:anchorId="49BB9E68" id="Oval 42" o:spid="_x0000_s1026" alt="P247C2T3#y1" style="position:absolute;margin-left:179.2pt;margin-top:27.85pt;width:63pt;height:27.75pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvi5RlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kydYGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2G5aCIIvlIPpO8vNq3mmwFeGVNRUdnJSXCcFsrs67oj+fl&#10;p3NKfGCmZtoaUdGD8PRq/vHD5c7NxNg2VtcCCIIYP9u5ijYhuFlReN6Ilvkz64RBpbTQsoAirIsa&#10;2A7RW12My/JLsbNQO7BceI+vN1lJ5wlfSsHDvZReBKIrirmFdEI6V/Es5pdstgbmGsW7NNg/ZNEy&#10;ZTDoAHXDAiMbUO+gWsXBeivDGbdtYaVUXKQasJpR+aaap4Y5kWpBcrwbaPL/D5bfbZ/cAyANO+dn&#10;Hq+xir2ENv5jfmSfyDoMZIl9IBwfz0tMGCnlqPo8HU/G00hmcXR24MM3YVsSLxUVWivnYzlsxra3&#10;PmTr3io+e6tVvVRaJwHWq2sNZMvw0y2XJf6yr3YNy6/p82FEn01T9FcY2pAdduVFOc2+r5Sd16sA&#10;OacTM0TXBoGP7KRbOGgRk9TmUUiiauRjnLJLjSuGvBnnwoRRVjWsFjnaNFXTBYutHj1S+gkwIkuk&#10;YcDuAHrLDNJjZ5jOPrqK1PeDc1f635wHjxTZmjA4t8pY+FNlGqvqImf7nqRMTWRpZevDAxCweeq8&#10;40uFrXDLfHhggGOG3YOrI9zjIbXFL8WxRShpLPx6+xbtsOtRQ8kOx7Wi/ueGgaBEfzc4DxejySTO&#10;dxIm069jFOBUszrVmE17bbGtRricHE/XaB90f5Vg2xfcLIsYFVXMcIyNCQboheuQ1wjuJi4Wi2SG&#10;M+1YuDVPjkfwyGbs7+f9CwPXzUHAAbqz/Wi/m4VsGz2NXWyClSoNypHPjmfcB6lhut0VF86pnKyO&#10;G3b+GwAA//8DAFBLAwQUAAYACAAAACEARxvRk90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DQAxF90j8w8hI7OgkaQJRyKRCSCxAbFr4ADdjkoF5RJlpG/h6zIoubR9dn9tuFmfFkeZogleQ&#10;rzIQ5PugjR8UvL893dQgYkKv0QZPCr4pwqa7vGix0eHkt3TcpUFwiI8NKhhTmhopYz+Sw7gKE3m+&#10;fYTZYeJxHqSe8cThzsoiy26lQ+P5w4gTPY7Uf+0OToEZNGZbq6tPXbygWf9Ur9o8K3V9tTzcg0i0&#10;pH8Y/vRZHTp22oeD11FYBeuqLhlVUFV3IBgo65IXeybzvADZtfK8QvcLAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAp74uUZYCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARxvRk90AAAAKAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                       <v:fill opacity="0"/>
                       <v:stroke joinstyle="miter"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="050141C7" wp14:editId="1128048F">
                   <wp:extent cx="2476500" cy="2952750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="31" name="Picture 31" descr="P247C2T3#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Picture 31" descr="P247C2T3#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33">
+                          <a:blip r:embed="rId40">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2476500" cy="2952750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="456A85E3" w14:textId="1429C5F5" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="456A85E3" w14:textId="1429C5F5" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Residency and Visa Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229F3D9E" w14:textId="77A81CD8" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+    <w:p w14:paraId="4312FEDB" w14:textId="26D8C158" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc53506352"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="95" w:name="_Toc53506353"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2.4 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">.2.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Employment Service Provider Status</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+        <w:t>School Status</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
-    <w:p w14:paraId="520B9C4E" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
-[...142 lines deleted...]
-    <w:p w14:paraId="4AC7F37F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="4AC7F37F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select ‘Yes’ or ‘No’ depending on whether the Participant is enrolled at school:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D5241A" w14:textId="13041238" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="73D5241A" w14:textId="13041238" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="-142" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2400297B" wp14:editId="36E201E2">
             <wp:extent cx="2486025" cy="790575"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="9525"/>
             <wp:docPr id="62" name="Picture 62" descr="P256#yIS1" title="Screenshot of Skills and Employment Portal school status question "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="62" name="Picture 62" descr="P256#yIS1" title="Screenshot of Skills and Employment Portal school status question "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2465070" cy="768350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D6F8E6" w14:textId="788FA967" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="52D6F8E6" w14:textId="1A1FEE94" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="004603ED" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - School Status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C176859" w14:textId="53FA6385" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+    <w:p w14:paraId="1C176859" w14:textId="53FA6385" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc53506354"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="96" w:name="_Toc53506354"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.6 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>VSS Status</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
-    <w:p w14:paraId="490ADB2C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="490ADB2C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select ‘Yes’ or ‘No’ depending on whether the Participant is a VET for School Student:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408713B5" w14:textId="61836E70" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="408713B5" w14:textId="61836E70" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35441BFE" wp14:editId="176EFB2B">
             <wp:extent cx="4638675" cy="752475"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
             <wp:docPr id="30" name="Picture 30" descr="P260#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="30" name="Picture 30" descr="P260#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4638675" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752D35FC" w14:textId="3A62D66B" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="0059219B">
+    <w:p w14:paraId="752D35FC" w14:textId="097950BD" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00C8231C" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal – VET for School student</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806B951" w14:textId="77777777" w:rsidR="0059219B" w:rsidRPr="00003C29" w:rsidRDefault="0059219B">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+    <w:p w14:paraId="260688C5" w14:textId="7DEC7596" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Toc53506355"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Concession Details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
-    <w:p w14:paraId="260688C5" w14:textId="7DEC7596" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="63B9B3EC" w14:textId="38A4ADF6" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00003C29" w:rsidP="0059219B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olders of a Commonwealth Government Concession Card are eligible for concession for the whole duration of their Training Account.  Select a relevant Commonwealth Government Concession Card.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63B9B3EC" w14:textId="38A4ADF6" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00003C29" w:rsidP="0059219B">
-[...34 lines deleted...]
-    <w:p w14:paraId="19FE59F6" w14:textId="1F2C47D3" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="19FE59F6" w14:textId="1F2C47D3" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10F29D9E" wp14:editId="64B2A0B5">
             <wp:extent cx="4819650" cy="1133475"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="28575"/>
             <wp:docPr id="29" name="Picture 29" descr="P266#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="29" name="Picture 29" descr="P266#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4819650" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCDEBE9" w14:textId="2FC6E2DE" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="4DCDEBE9" w14:textId="56F98B66" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00457611" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Concession Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE036AA" w14:textId="73ABF5F6" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="0059219B">
+    <w:p w14:paraId="6FE036AA" w14:textId="73ABF5F6" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="0059219B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc135047309"/>
       <w:bookmarkStart w:id="98" w:name="_Toc53506356"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="0039214F" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0039214F" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.8 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Prisoner Concession</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Prisoner Concession </w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="079DFC9D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A44508">
+    <w:p w14:paraId="079DFC9D" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A44508">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">As per the Training Fee Framework, prisoners in a South Australian correctional institution are eligible for concession.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F0D964" w14:textId="48B7CC32" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A44508">
+    <w:p w14:paraId="52F0D964" w14:textId="7DF7038D" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A44508">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The ‘Concession for Prisoner’ field is not visible.  Please go ahead with creating a Training Account for an eligible prisoner as </w:t>
       </w:r>
-      <w:r w:rsidR="00655E86" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00655E86" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>usual and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>SkillsContracts@sa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> once the Training Account has been created to have </w:t>
       </w:r>
-      <w:r w:rsidR="00287E78">
+      <w:r w:rsidR="00287E78" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>concession detail amended on your behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD0C0AB" w14:textId="4CD117E0" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="7CD0C0AB" w14:textId="4CD117E0" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46956EAB" wp14:editId="1CA04DB0">
             <wp:extent cx="4762500" cy="409575"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="28" name="Picture 28" descr="P271#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28" name="Picture 28" descr="P271#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="409575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7C5D2D" w14:textId="4E21701B" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A44508">
+    <w:p w14:paraId="6F7C5D2D" w14:textId="5C373D68" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A44508">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00457611" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Concession for Prisoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110F6756" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981"/>
-[...9 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
+    <w:p w14:paraId="16FBF595" w14:textId="73CFDA56" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="005B0B25">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_Toc53506357"/>
-      <w:r w:rsidRPr="00003C29">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="005B0B25" w:rsidRPr="00003C29">
+      <w:r w:rsidR="005B0B25" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.9 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Employment Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
-      <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="5B091677" w14:textId="73D6A2C2" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+    <w:p w14:paraId="5B091677" w14:textId="73D6A2C2" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Select ‘Yes’ or ‘No’ depending on whether the Participant is employed or not.  Further details of ‘Place of Work Address’ are required if ‘Yes’ is selected.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AFBC0F" w14:textId="6DAEC9E6" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="06AFBC0F" w14:textId="6DAEC9E6" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DC37FC4" wp14:editId="5ED08845">
             <wp:extent cx="2381250" cy="1543050"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
             <wp:docPr id="387" name="Picture 387" descr="P277#yIS1" title="Screenshot of Skills and Employment Portal employment details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="387" name="Picture 387" descr="P277#yIS1" title="Screenshot of Skills and Employment Portal employment details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2355215" cy="1517650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECE4359" w14:textId="0C2EDC59" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+    <w:p w14:paraId="1ECE4359" w14:textId="0C2EDC59" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Employment Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FA7423" w14:textId="503F4C0F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
+    <w:p w14:paraId="69FA7423" w14:textId="503F4C0F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc53506358"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="100" w:name="_Toc53506358"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D25" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00DE1D25" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.10 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Has Completed SACE or Equivalent</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="48465581" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+    <w:p w14:paraId="48465581" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select ‘Yes’ or ‘No’ depending on whether the Participant has completed SACE/Year 12 or equivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4B1A31" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+    <w:p w14:paraId="4D4B1A31" w14:textId="0F3701B8" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> This information is essential to assess eligibility and course entitlement against the new criteria and should be collected for all Participants. Collection of a Participant’s highest level of schooling is also mandatory data for AVETMISS reporting.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This information is essential to assess eligibility and should be collected for all Participants. Collection of a Participant’s highest level of schooling is also mandatory data for AVETMISS reporting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5538ABF5" w14:textId="257EC8D2" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="5538ABF5" w14:textId="257EC8D2" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="000986C1" wp14:editId="0108A44C">
             <wp:extent cx="3324225" cy="771525"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="0"/>
             <wp:docPr id="388" name="Picture 388" descr="P282#yIS1" title="Screenshot of Skills and Employment Portal  SACE completion question"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="388" name="Picture 388" descr="P282#yIS1" title="Screenshot of Skills and Employment Portal  SACE completion question"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3306445" cy="748030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A29ADE4" w14:textId="7CC7FD26" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="7A29ADE4" w14:textId="7CC7FD26" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal – Completion of SACE or equivalent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351D64DC" w14:textId="77777777" w:rsidR="00DE1D25" w:rsidRPr="00003C29" w:rsidRDefault="00DE1D25">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+    <w:p w14:paraId="2C010681" w14:textId="1EB6C272" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc53506359"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D25" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Education Details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
-    <w:p w14:paraId="2C010681" w14:textId="1EB6C272" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="3E635450" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the ‘Highest level of education’ the Participant has previously </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>achieved in Australia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E635450" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
+    <w:p w14:paraId="03A6458D" w14:textId="4D18AA15" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Only AQF Recognised and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Higher </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Educational </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recognised qualifications </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be listed in this section. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Do not list o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verseas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> be listed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2764"/>
         <w:gridCol w:w="5710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A55981" w:rsidRPr="00003C29" w14:paraId="6210CA95" w14:textId="77777777" w:rsidTr="00A55981">
+      <w:tr w:rsidR="00A55981" w:rsidRPr="00CC35BD" w14:paraId="6210CA95" w14:textId="77777777" w:rsidTr="00A55981">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC6E673" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="1CC6E673" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15839469" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="15839469" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73E13052" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="73E13052" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2107B220" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="2107B220" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F4944AD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="3F4944AD" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78DC6C86" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="78DC6C86" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B3C3C0D" w14:textId="7F250B5E" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="3B3C3C0D" w14:textId="7F250B5E" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08835A08" wp14:editId="6C5E77C1">
                   <wp:extent cx="1266825" cy="609600"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="27" name="Picture 27" descr="P294C1T4#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="Picture 27" descr="P294C1T4#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId48">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1266825" cy="609600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10D8A3CE" w14:textId="7D93721F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981">
+          <w:p w14:paraId="10D8A3CE" w14:textId="7D93721F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00003C29">
+            <w:r w:rsidRPr="00CC35BD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32219610" wp14:editId="155EC26A">
                   <wp:extent cx="3086100" cy="2124075"/>
                   <wp:effectExtent l="19050" t="19050" r="19050" b="28575"/>
                   <wp:docPr id="26" name="Picture 26" descr="P295C2T4#yIS1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 26" descr="P295C2T4#yIS1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId49">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2124075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="bg2"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3938B189" w14:textId="1F478B33" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="3938B189" w14:textId="1F478B33" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Education Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFFB4D4" w14:textId="29DED133" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
+    <w:p w14:paraId="4EFFB4D4" w14:textId="29DED133" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00DE1D25">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc53506360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="102" w:name="_Toc53506360"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="002636FB" w:rsidRPr="00003C29">
+      <w:r w:rsidR="002636FB" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.12 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Training Contract Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
-    <w:p w14:paraId="42C8FD9C" w14:textId="0EF27484" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="3CDBA2AB" w14:textId="6F667056" w:rsidR="0052750D" w:rsidRDefault="007F374B" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>f the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student is enrolled in a course that is available for funding under</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Training Contract’</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrangements only</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student must have </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446115">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Contract and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3864" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enrolled under </w:t>
+      </w:r>
+      <w:r w:rsidR="00453CB5" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3864" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>matching</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course code</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6D26" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>you do not enter a valid Training Contract ID in this section</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6D26" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RTO accepts the risk that no subsidies will be paid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C992FB" w14:textId="4003FC7B" w:rsidR="0052750D" w:rsidRPr="00CC35BD" w:rsidRDefault="0052750D" w:rsidP="0052750D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there is a delay in obtaining Training Contract IDs, your RTO can </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporarily </w:t>
+      </w:r>
+      <w:r w:rsidR="00E929A6">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>enter the Training Contract Number as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘TBA’ when creating the Training Account</w:t>
+      </w:r>
+      <w:r w:rsidR="0022271B">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>noting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that subsidies can only be paid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>if and when</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Training Contract is approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Please ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E19">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>any ‘TBA’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01A04">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">records are updated with the approved </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Training Contract ID as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C8FD9C" w14:textId="476A46C4" w:rsidR="00A55981" w:rsidRDefault="00614A58" w:rsidP="002636FB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Training Contract has been varied and a new Training Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:r w:rsidR="005C411C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issued, </w:t>
+      </w:r>
+      <w:r w:rsidR="0052750D">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>you will need</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94099" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update the new Training Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94810" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:r w:rsidR="009A70BE" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>on the relevant Training Account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B62649" w14:textId="2992D370" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Select if the Training Contract is a School Based Training Contract and enter the Training Contract number. The number must be accurate</w:t>
+      </w:r>
+      <w:r w:rsidR="00202EB1" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this format: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F374B" w:rsidRPr="00003C29">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00015C37" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00202EB1">
+        <w:t>001234</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>123456\1</w:t>
+        <w:t>\1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE78579" w14:textId="066CB7DC" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
-[...32 lines deleted...]
-    <w:p w14:paraId="65F873AF" w14:textId="04777721" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="007217DE" w:rsidP="00A55981">
+    <w:p w14:paraId="65F873AF" w14:textId="04777721" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="007217DE" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6946519D" wp14:editId="5DFA251C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1070610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>833120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1104900" cy="346710"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="274" name="Oval 274" descr="P302#y2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -14310,59 +13932,59 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="60D0D72B" id="Oval 274" o:spid="_x0000_s1026" alt="P302#y2" style="position:absolute;margin-left:84.3pt;margin-top:65.6pt;width:87pt;height:27.3pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKbLTIlwIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRhtF0RoUJUTJOq&#10;Fq2d+mwcm1hybM82BPbrd7aTAO20h2k8GJ/v7ru7L3c3uzs0Eu2ZdUKrEhejHCOmqK6E2pb4x8vq&#10;0xeMnCeqIlIrVuIjc/hu/vHDrDVTNta1lhWzCECUm7amxLX3ZppljtasIW6kDVOg5No2xINot1ll&#10;SQvojczGeX6dtdpWxmrKnIPX+6TE84jPOaP+iXPHPJIlhtx8PG08N+HM5jMy3VpiakG7NMg/ZNEQ&#10;oSDoAHVPPEE7K95BNYJa7TT3I6qbTHMuKIs1QDVF/qaa55oYFmsBcpwZaHL/D5Y+7p/N2gINrXFT&#10;B9dQxYHbJvxDfugQyToOZLGDRxQeiyKf3ObAKQXd58n1TRHZzE7exjr/lekGhUuJmZTCuFAPmZL9&#10;g/MQFKx7q/DstBTVSkgZBbvdLKVFewLfbrXK4Zd8palJeu0jumQa8S4wpEItpHqbXyXfC2XndREg&#10;5XRmBhlKBcAneuLNHyULSUr1nXEkKiBkHLOLncuGvAmlTPkiqWpSsRTtKlbTBQu9Hjxi+hEwIHOg&#10;YcDuAHrLBNJjJ5jOPriy2PiDc1f635wHjxhZKz84N0Jp+6fKJFTVRU72PUmJmsDSRlfHtUVWp7Fz&#10;hq4EtMIDcX5NLMwZdA/sDv8EB5cavhSFFsGo1vbX27dgB20PGoxamNcSu587YhlG8puCgbgtJpMw&#10;4FGYXN2MQbDnms25Ru2apYa2KmA7GRqvwd7L/sqtbl5htSxCVFARRSE2JOhtLyx92iOwnChbLKIZ&#10;DLUh/kE9GxrAA5uhv18Or8Sabg48TNCj7mf73Swk2+Cp9GLnNRdxUE58djzDQogN0y2vsHHO5Wh1&#10;WrHz3wAAAP//AwBQSwMEFAAGAAgAAAAhAGi2g2zdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81Ow0AMhO9IvMPKSNzopgmJopBNhZA4gLi08ABu1iTb7k+U3baBp8ec4OYZj8af283irDjTHE3w&#10;CtarDAT5PmjjBwUf7893NYiY0Gu0wZOCL4qw6a6vWmx0uPgtnXdpEFziY4MKxpSmRsrYj+QwrsJE&#10;nnefYXaYWM6D1DNeuNxZmWdZJR0azxdGnOhppP64OzkFZtCYba0uDzp/RVN8l2/avCh1e7M8PoBI&#10;tKS/MPziMzp0zLQPJ6+jsKyruuIoD8U6B8GJ4j5nZ89OXdYgu1b+/6H7AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAApstMiXAgAAqgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGi2g2zdAAAACwEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="3F56A73F" id="Oval 274" o:spid="_x0000_s1026" alt="P302#y2" style="position:absolute;margin-left:84.3pt;margin-top:65.6pt;width:87pt;height:27.3pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKbLTIlwIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRhtF0RoUJUTJOq&#10;Fq2d+mwcm1hybM82BPbrd7aTAO20h2k8GJ/v7ru7L3c3uzs0Eu2ZdUKrEhejHCOmqK6E2pb4x8vq&#10;0xeMnCeqIlIrVuIjc/hu/vHDrDVTNta1lhWzCECUm7amxLX3ZppljtasIW6kDVOg5No2xINot1ll&#10;SQvojczGeX6dtdpWxmrKnIPX+6TE84jPOaP+iXPHPJIlhtx8PG08N+HM5jMy3VpiakG7NMg/ZNEQ&#10;oSDoAHVPPEE7K95BNYJa7TT3I6qbTHMuKIs1QDVF/qaa55oYFmsBcpwZaHL/D5Y+7p/N2gINrXFT&#10;B9dQxYHbJvxDfugQyToOZLGDRxQeiyKf3ObAKQXd58n1TRHZzE7exjr/lekGhUuJmZTCuFAPmZL9&#10;g/MQFKx7q/DstBTVSkgZBbvdLKVFewLfbrXK4Zd8palJeu0jumQa8S4wpEItpHqbXyXfC2XndREg&#10;5XRmBhlKBcAneuLNHyULSUr1nXEkKiBkHLOLncuGvAmlTPkiqWpSsRTtKlbTBQu9Hjxi+hEwIHOg&#10;YcDuAHrLBNJjJ5jOPriy2PiDc1f635wHjxhZKz84N0Jp+6fKJFTVRU72PUmJmsDSRlfHtUVWp7Fz&#10;hq4EtMIDcX5NLMwZdA/sDv8EB5cavhSFFsGo1vbX27dgB20PGoxamNcSu587YhlG8puCgbgtJpMw&#10;4FGYXN2MQbDnms25Ru2apYa2KmA7GRqvwd7L/sqtbl5htSxCVFARRSE2JOhtLyx92iOwnChbLKIZ&#10;DLUh/kE9GxrAA5uhv18Or8Sabg48TNCj7mf73Swk2+Cp9GLnNRdxUE58djzDQogN0y2vsHHO5Wh1&#10;WrHz3wAAAP//AwBQSwMEFAAGAAgAAAAhAGi2g2zdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81Ow0AMhO9IvMPKSNzopgmJopBNhZA4gLi08ABu1iTb7k+U3baBp8ec4OYZj8af283irDjTHE3w&#10;CtarDAT5PmjjBwUf7893NYiY0Gu0wZOCL4qw6a6vWmx0uPgtnXdpEFziY4MKxpSmRsrYj+QwrsJE&#10;nnefYXaYWM6D1DNeuNxZmWdZJR0azxdGnOhppP64OzkFZtCYba0uDzp/RVN8l2/avCh1e7M8PoBI&#10;tKS/MPziMzp0zLQPJ6+jsKyruuIoD8U6B8GJ4j5nZ89OXdYgu1b+/6H7AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAApstMiXAgAAqgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGi2g2zdAAAACwEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="471AC6B8" wp14:editId="70133B0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3147060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>341630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="600075" cy="266700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="275" name="Oval 275" descr="P302#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -14397,317 +14019,299 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="67DFFBCA" id="Oval 275" o:spid="_x0000_s1026" alt="P302#y1" style="position:absolute;margin-left:247.8pt;margin-top:26.9pt;width:47.25pt;height:21pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZFWxWlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETboGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2GXWRRJB/JZ5JX1/tWk60Ar6yp6OispEQYbmtl1hX98bL8&#10;8pUSH5ipmbZGVPQgPL2ef/50tXMzMbaN1bUAgiDGz3auok0IblYUnjeiZf7MOmFQKS20LKAI66IG&#10;tkP0VhfjspwWOwu1A8uF9/h6m5V0nvClFDw8SOlFILqimFtIJ6RzFc9ifsVma2CuUbxLg/1DFi1T&#10;BoMOULcsMLIB9QGqVRystzKccdsWVkrFRaoBqxmV76p5bpgTqRYkx7uBJv//YPn99tk9AtKwc37m&#10;8Rqr2Eto4xfzI/tE1mEgS+wD4fg4LcvyYkIJR9V4Or0oE5nF0dmBD9+EbUm8VFRorZyP5bAZ2975&#10;gDHRureKz95qVS+V1kmA9epGA9ky/HXLJUYrs692DcuvfUSfTRPeGwxtyA678rKcZN83ys7rTYCc&#10;04kZZqgNAh/ZSbdw0CImqc2TkETVyMc4ZZcaVwx5M86FCaOsalgtcrRJqqYLFls9eqT0E2BElkjD&#10;gN0B9JYZpMfOMJ19dBWp7wfnrvS/OQ8eKbI1YXBulbHwp8o0VtVFzvY9SZmayNLK1odHIGDz1HnH&#10;lwpb4Y758MgAxwwHEldHeMBDaot/imOLUNJY+PX+Ldph16OGkh2Oa0X9zw0DQYn+bnAeLkfn53G+&#10;k3A+uRijAKea1anGbNobi201wuXkeLpG+6D7qwTbvuJmWcSoqGKGY2xMMEAv3IS8RnA3cbFYJDOc&#10;acfCnXl2PIJHNmN/v+xfGbhuDgIO0L3tR/vDLGTb6GnsYhOsVGlQjnx2POM+SA3T7a64cE7lZHXc&#10;sPPfAAAA//8DAFBLAwQUAAYACAAAACEAQUV6790AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU7DMBBF90jcwRokdtRui6smjVMhJBYgNi0cYBoPiUtsR7HbBk7PsILlaJ7+f7/aTr4XZxqTi8HA&#10;fKZAUGiidaE18P72dLcGkTIGi30MZOCLEmzr66sKSxsvYUfnfW4Fh4RUooEu56GUMjUdeUyzOFDg&#10;30ccPWY+x1baES8c7nu5UGolPbrADR0O9NhR87k/eQOutah2vdVHu3hBt/zWr9Y9G3N7Mz1sQGSa&#10;8h8Mv/qsDjU7HeIp2CR6A/eFXjFqQC95AgO6UHMQBwOFXoOsK/l/Qf0DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAmRVsVpYCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQUV6790AAAAJAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="00E0FC27" id="Oval 275" o:spid="_x0000_s1026" alt="P302#y1" style="position:absolute;margin-left:247.8pt;margin-top:26.9pt;width:47.25pt;height:21pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZFWxWlgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETboGdYqgRYYB&#10;RVu0HXpWZCkWIEsapXzt14+SbCdthx2GXWRRJB/JZ5JX1/tWk60Ar6yp6OispEQYbmtl1hX98bL8&#10;8pUSH5ipmbZGVPQgPL2ef/50tXMzMbaN1bUAgiDGz3auok0IblYUnjeiZf7MOmFQKS20LKAI66IG&#10;tkP0VhfjspwWOwu1A8uF9/h6m5V0nvClFDw8SOlFILqimFtIJ6RzFc9ifsVma2CuUbxLg/1DFi1T&#10;BoMOULcsMLIB9QGqVRystzKccdsWVkrFRaoBqxmV76p5bpgTqRYkx7uBJv//YPn99tk9AtKwc37m&#10;8Rqr2Eto4xfzI/tE1mEgS+wD4fg4LcvyYkIJR9V4Or0oE5nF0dmBD9+EbUm8VFRorZyP5bAZ2975&#10;gDHRureKz95qVS+V1kmA9epGA9ky/HXLJUYrs692DcuvfUSfTRPeGwxtyA678rKcZN83ys7rTYCc&#10;04kZZqgNAh/ZSbdw0CImqc2TkETVyMc4ZZcaVwx5M86FCaOsalgtcrRJqqYLFls9eqT0E2BElkjD&#10;gN0B9JYZpMfOMJ19dBWp7wfnrvS/OQ8eKbI1YXBulbHwp8o0VtVFzvY9SZmayNLK1odHIGDz1HnH&#10;lwpb4Y758MgAxwwHEldHeMBDaot/imOLUNJY+PX+Ldph16OGkh2Oa0X9zw0DQYn+bnAeLkfn53G+&#10;k3A+uRijAKea1anGbNobi201wuXkeLpG+6D7qwTbvuJmWcSoqGKGY2xMMEAv3IS8RnA3cbFYJDOc&#10;acfCnXl2PIJHNmN/v+xfGbhuDgIO0L3tR/vDLGTb6GnsYhOsVGlQjnx2POM+SA3T7a64cE7lZHXc&#10;sPPfAAAA//8DAFBLAwQUAAYACAAAACEAQUV6790AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU7DMBBF90jcwRokdtRui6smjVMhJBYgNi0cYBoPiUtsR7HbBk7PsILlaJ7+f7/aTr4XZxqTi8HA&#10;fKZAUGiidaE18P72dLcGkTIGi30MZOCLEmzr66sKSxsvYUfnfW4Fh4RUooEu56GUMjUdeUyzOFDg&#10;30ccPWY+x1baES8c7nu5UGolPbrADR0O9NhR87k/eQOutah2vdVHu3hBt/zWr9Y9G3N7Mz1sQGSa&#10;8h8Mv/qsDjU7HeIp2CR6A/eFXjFqQC95AgO6UHMQBwOFXoOsK/l/Qf0DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAmRVsVpYCAACpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQUV6790AAAAJAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D86AAF0" wp14:editId="01E700AD">
             <wp:extent cx="3648075" cy="1162050"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="0"/>
             <wp:docPr id="390" name="Picture 390" descr="P302#yIS1" title="Screenshot of Skills and Employment Portal Training Contract details"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="390" name="Picture 390" descr="P302#yIS1" title="Screenshot of Skills and Employment Portal Training Contract details"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId50">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3619500" cy="1131570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077ADCD1" w14:textId="13D6267A" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="077ADCD1" w14:textId="13D6267A" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Training Contract details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A255B1" w14:textId="77777777" w:rsidR="002636FB" w:rsidRPr="00003C29" w:rsidRDefault="002636FB">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+    <w:p w14:paraId="0F75E20B" w14:textId="491B825E" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="002636FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc53506361"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc230962870"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002636FB" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Bridging Units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
-    <w:p w14:paraId="0F75E20B" w14:textId="491B825E" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="002636FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="386D889A" w14:textId="5BCDE340" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Once</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> the desired Course Code has been selected, you may select up to five Bridging Units to be attached to the course.</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Course Code has been selected, you may select up to five Bridging Units to be attached to the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1E5628" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="5D1E5628" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Add Bridging Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ to continue or ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ to skip adding bridging units.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDC310B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="6FDC310B" w14:textId="6CA18758" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">An eligible participant is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>entitled</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to undertake up to five bridging units as part of a course. An Upfront Assessment of Need must have been completed to determine additional requirements. Refer to the ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00003C29">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Upfront Assessment of Need Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ or your FAA for further information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D525E24" w14:textId="62B914CC" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="6D525E24" w14:textId="62B914CC" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49B5ECE5" wp14:editId="41C2D55B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>937260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>221615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="800100" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="273" name="Oval 273" descr="P309#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -14742,197 +14346,197 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="7A3A999B" id="Oval 273" o:spid="_x0000_s1026" alt="P309#y1" style="position:absolute;margin-left:73.8pt;margin-top:17.45pt;width:63pt;height:19.5pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaXFC1jwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtoJ0ltQpwhaZBhQ&#10;tMXSoc+KLMUCZFGTlNu+fpRkO1k7DMOwPCiiSB6SxyRvbvetJlvhvAJT0dFZSYkwHGpl1hX99rL4&#10;dEWJD8zUTIMRFT0IT29nHz/c7OxUjKEBXQtHEMT46c5WtAnBTovC80a0zJ+BFQaVElzLAopuXdSO&#10;7RC91cW4LC+KHbjaOuDCe3y9z0o6S/hSCh6epPQiEF1RzC2k06VzFc9idsOma8dso3iXBvuHLFqm&#10;DAYdoO5ZYGTj1DuoVnEHHmQ449AWIKXiItWA1YzKN9UsG2ZFqgXJ8Xagyf8/WP64XdpnhzTsrJ96&#10;vMYq9tK18R/zI/tE1mEgS+wD4fh4VWLCSClH1XhyeXGeyCyOztb58FlAS+KlokJrZX0sh03Z9sEH&#10;jInWvVV89qBVvVBaJ8GtV3fakS3DT7dYlPjLvto2LL/2EX02TXi/YGhDdtiV1yUm91cBck4nGJih&#10;Ngh8ZCfdwkGLCKjNVyGJqpGPcY4QG1cMeTPOhQmjrGpYLXLi56maLljvkdJPgBFZIg0DdgfQW2aQ&#10;HjvDdPbRVaS+H5y70v/kPHikyGDC4NwqA+53lWmsqouc7XuSMjWRpRXUh2dHHOSp85YvFLbCA/Ph&#10;mTkcM+weXB3hCQ+pAb8UxxahpAH34+1btMOuRw0lOxzXivrvG+YEJfqLwXm4Hk0mcb6TMDm/HKPg&#10;TjWrU43ZtHeAbTXC5WR5ukb7oPurdNC+4maZx6ioYoZjbEwwuF64C3mN4G7iYj5PZjjTloUHs7Q8&#10;gkc2Y3+/7F+Zs90cBBygR+hH+90sZNvoaWC+CSBVGpQjnx3PuA9Sw3S7Ky6cUzlZHTfs7CcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC3QfOX3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsNADEX3&#10;SPzDyEjs6ISkbWiaSYWQWIDYtPABbsZNBuYRZaZt4Osxq7K89tH1cb2ZnBUnGqMJXsH9LANBvg3a&#10;+E7Bx/vz3QOImNBrtMGTgm+KsGmur2qsdDj7LZ12qRNc4mOFCvqUhkrK2PbkMM7CQJ53hzA6TBzH&#10;TuoRz1zurMyzbCkdGs8Xehzoqaf2a3d0CkynMdtavfjU+Sua4mfxps2LUrc30+MaRKIpXWD402d1&#10;aNhpH45eR2E5z8slowqK+QoEA3lZ8GCvoCxWIJta/v+g+QUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBaXFC1jwIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC3QfOX3QAAAAkBAAAPAAAAAAAAAAAAAAAAAOkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="08AAC6E1" id="Oval 273" o:spid="_x0000_s1026" alt="P309#y1" style="position:absolute;margin-left:73.8pt;margin-top:17.45pt;width:63pt;height:19.5pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaXFC1jwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtoJ0ltQpwhaZBhQ&#10;tMXSoc+KLMUCZFGTlNu+fpRkO1k7DMOwPCiiSB6SxyRvbvetJlvhvAJT0dFZSYkwHGpl1hX99rL4&#10;dEWJD8zUTIMRFT0IT29nHz/c7OxUjKEBXQtHEMT46c5WtAnBTovC80a0zJ+BFQaVElzLAopuXdSO&#10;7RC91cW4LC+KHbjaOuDCe3y9z0o6S/hSCh6epPQiEF1RzC2k06VzFc9idsOma8dso3iXBvuHLFqm&#10;DAYdoO5ZYGTj1DuoVnEHHmQ449AWIKXiItWA1YzKN9UsG2ZFqgXJ8Xagyf8/WP64XdpnhzTsrJ96&#10;vMYq9tK18R/zI/tE1mEgS+wD4fh4VWLCSClH1XhyeXGeyCyOztb58FlAS+KlokJrZX0sh03Z9sEH&#10;jInWvVV89qBVvVBaJ8GtV3fakS3DT7dYlPjLvto2LL/2EX02TXi/YGhDdtiV1yUm91cBck4nGJih&#10;Ngh8ZCfdwkGLCKjNVyGJqpGPcY4QG1cMeTPOhQmjrGpYLXLi56maLljvkdJPgBFZIg0DdgfQW2aQ&#10;HjvDdPbRVaS+H5y70v/kPHikyGDC4NwqA+53lWmsqouc7XuSMjWRpRXUh2dHHOSp85YvFLbCA/Ph&#10;mTkcM+weXB3hCQ+pAb8UxxahpAH34+1btMOuRw0lOxzXivrvG+YEJfqLwXm4Hk0mcb6TMDm/HKPg&#10;TjWrU43ZtHeAbTXC5WR5ukb7oPurdNC+4maZx6ioYoZjbEwwuF64C3mN4G7iYj5PZjjTloUHs7Q8&#10;gkc2Y3+/7F+Zs90cBBygR+hH+90sZNvoaWC+CSBVGpQjnx3PuA9Sw3S7Ky6cUzlZHTfs7CcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC3QfOX3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsNADEX3&#10;SPzDyEjs6ISkbWiaSYWQWIDYtPABbsZNBuYRZaZt4Osxq7K89tH1cb2ZnBUnGqMJXsH9LANBvg3a&#10;+E7Bx/vz3QOImNBrtMGTgm+KsGmur2qsdDj7LZ12qRNc4mOFCvqUhkrK2PbkMM7CQJ53hzA6TBzH&#10;TuoRz1zurMyzbCkdGs8Xehzoqaf2a3d0CkynMdtavfjU+Sua4mfxps2LUrc30+MaRKIpXWD402d1&#10;aNhpH45eR2E5z8slowqK+QoEA3lZ8GCvoCxWIJta/v+g+QUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBaXFC1jwIAAKkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC3QfOX3QAAAAkBAAAPAAAAAAAAAAAAAAAAAOkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4258999F" wp14:editId="5FBD0798">
             <wp:extent cx="3962400" cy="1076325"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="0"/>
             <wp:docPr id="392" name="Picture 392" descr="P309#yIS1" title="Screenshot of Skills and Employment Portal bridging units"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="392" name="Picture 392" descr="P309#yIS1" title="Screenshot of Skills and Employment Portal bridging units"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46">
+                    <a:blip r:embed="rId52">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3935730" cy="1049655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF281B1" w14:textId="198EC89A" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="0BF281B1" w14:textId="198EC89A" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Bridging Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71662B74" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="71662B74" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Bridging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name/Code or click ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ to retrieve all units.  Select which units are to be attached.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779DFE45" w14:textId="41E8A8F2" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="779DFE45" w14:textId="41E8A8F2" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="634DE681" wp14:editId="76EA21E9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3445510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>182245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="581025" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="272" name="Oval 272" descr="P312#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -14967,215 +14571,200 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="64CEA07A" id="Oval 272" o:spid="_x0000_s1026" alt="P312#y1" style="position:absolute;margin-left:271.3pt;margin-top:14.35pt;width:45.75pt;height:19.5pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFtiqOkAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtoJkl6COkXQIsOA&#10;oi3WDn1WZCkWIIuapNz29aMk28naYRiG5UERRfKQPCZ5fbNvNdkK5xWYio7OSkqE4VArs67ot5fl&#10;p0tKfGCmZhqMqOhBeHoz//jhemdnYgwN6Fo4giDGz3a2ok0IdlYUnjeiZf4MrDColOBaFlB066J2&#10;bIforS7GZXle7MDV1gEX3uPrXVbSecKXUvDwKKUXgeiKYm4hnS6dq3gW82s2WztmG8W7NNg/ZNEy&#10;ZTDoAHXHAiMbp95BtYo78CDDGYe2ACkVF6kGrGZUvqnmuWFWpFqQHG8Hmvz/g+UP22f75JCGnfUz&#10;j9dYxV66Nv5jfmSfyDoMZIl9IBwfp5ejcjylhKNqPLk4nyYyi6OzdT58FtCSeKmo0FpZH8thM7a9&#10;9wFjonVvFZ89aFUvldZJcOvVrXZky/DTLZcl/rKvtg3Lr31En00T3i8Y2pAdduVVicn9VYCc0wkG&#10;ZqgNAh/ZSbdw0CICavNVSKJq5GOcI8TGFUPejHNhwiirGlaLnPg0VdMF6z1S+gkwIkukYcDuAHrL&#10;DNJjZ5jOPrqK1PeDc1f6n5wHjxQZTBicW2XA/a4yjVV1kbN9T1KmJrK0gvrw5IiDPHXe8qXCVrhn&#10;Pjwxh2OGA4mrIzziITXgl+LYIpQ04H68fYt22PWooWSH41pR/33DnKBEfzE4D1ejySTOdxIm04sx&#10;Cu5UszrVmE17C9hWI1xOlqdrtA+6v0oH7StulkWMiipmOMbGBIPrhduQ1wjuJi4Wi2SGM21ZuDfP&#10;lkfwyGbs75f9K3O2m4OAA/QA/Wi/m4VsGz0NLDYBpEqDcuSz4xn3QWqYbnfFhXMqJ6vjhp3/BAAA&#10;//8DAFBLAwQUAAYACAAAACEAWYxdGt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbixdt7ZTaTohJA4gLhs8gNeYNpA4VZNthacnnNjNlj/9/v5mOzsrTjQF41nBcpGBIO68&#10;NtwreH97utuACBFZo/VMCr4pwLa9vmqw1v7MOzrtYy9SCIcaFQwxjrWUoRvIYVj4kTjdPvzkMKZ1&#10;6qWe8JzCnZV5lpXSoeH0YcCRHgfqvvZHp8D0GrOd1cWnzl/QrH6KV22elbq9mR/uQUSa4z8Mf/pJ&#10;HdrkdPBH1kFYBcU6LxOqIN9UIBJQrtZLEIc0VBXItpGXDdpfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAW2Ko6QAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFmMXRreAAAACQEAAA8AAAAAAAAAAAAAAAAA6gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="62BCC703" id="Oval 272" o:spid="_x0000_s1026" alt="P312#y1" style="position:absolute;margin-left:271.3pt;margin-top:14.35pt;width:45.75pt;height:19.5pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFtiqOkAIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtoJkl6COkXQIsOA&#10;oi3WDn1WZCkWIIuapNz29aMk28naYRiG5UERRfKQPCZ5fbNvNdkK5xWYio7OSkqE4VArs67ot5fl&#10;p0tKfGCmZhqMqOhBeHoz//jhemdnYgwN6Fo4giDGz3a2ok0IdlYUnjeiZf4MrDColOBaFlB066J2&#10;bIforS7GZXle7MDV1gEX3uPrXVbSecKXUvDwKKUXgeiKYm4hnS6dq3gW82s2WztmG8W7NNg/ZNEy&#10;ZTDoAHXHAiMbp95BtYo78CDDGYe2ACkVF6kGrGZUvqnmuWFWpFqQHG8Hmvz/g+UP22f75JCGnfUz&#10;j9dYxV66Nv5jfmSfyDoMZIl9IBwfp5ejcjylhKNqPLk4nyYyi6OzdT58FtCSeKmo0FpZH8thM7a9&#10;9wFjonVvFZ89aFUvldZJcOvVrXZky/DTLZcl/rKvtg3Lr31En00T3i8Y2pAdduVVicn9VYCc0wkG&#10;ZqgNAh/ZSbdw0CICavNVSKJq5GOcI8TGFUPejHNhwiirGlaLnPg0VdMF6z1S+gkwIkukYcDuAHrL&#10;DNJjZ5jOPrqK1PeDc1f6n5wHjxQZTBicW2XA/a4yjVV1kbN9T1KmJrK0gvrw5IiDPHXe8qXCVrhn&#10;Pjwxh2OGA4mrIzziITXgl+LYIpQ04H68fYt22PWooWSH41pR/33DnKBEfzE4D1ejySTOdxIm04sx&#10;Cu5UszrVmE17C9hWI1xOlqdrtA+6v0oH7StulkWMiipmOMbGBIPrhduQ1wjuJi4Wi2SGM21ZuDfP&#10;lkfwyGbs75f9K3O2m4OAA/QA/Wi/m4VsGz0NLDYBpEqDcuSz4xn3QWqYbnfFhXMqJ6vjhp3/BAAA&#10;//8DAFBLAwQUAAYACAAAACEAWYxdGt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbixdt7ZTaTohJA4gLhs8gNeYNpA4VZNthacnnNjNlj/9/v5mOzsrTjQF41nBcpGBIO68&#10;NtwreH97utuACBFZo/VMCr4pwLa9vmqw1v7MOzrtYy9SCIcaFQwxjrWUoRvIYVj4kTjdPvzkMKZ1&#10;6qWe8JzCnZV5lpXSoeH0YcCRHgfqvvZHp8D0GrOd1cWnzl/QrH6KV22elbq9mR/uQUSa4z8Mf/pJ&#10;HdrkdPBH1kFYBcU6LxOqIN9UIBJQrtZLEIc0VBXItpGXDdpfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAW2Ko6QAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFmMXRreAAAACQEAAA8AAAAAAAAAAAAAAAAA6gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C0A39D5" wp14:editId="37F22688">
             <wp:extent cx="2190750" cy="2247900"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
             <wp:docPr id="393" name="Picture 393" descr="P312#yIS1" title="Screenshot of Skills and Employment Portal bridging unit search"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="393" name="Picture 393" descr="P312#yIS1" title="Screenshot of Skills and Employment Portal bridging unit search"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47" cstate="print">
+                    <a:blip r:embed="rId53" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2167255" cy="2226310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03308419" w14:textId="15B26ADA" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="03308419" w14:textId="15B26ADA" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Bridging Unit Search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77485D43" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="77485D43" w14:textId="72DAE56C" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If a unit has been added incorrectly, highlight the unit and select ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Remove Bridging Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’.  Once all bridging units are attached select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ to continue or leave blank if not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2EDDA9" w14:textId="62FF845F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="2E2EDDA9" w14:textId="62FF845F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E90D07C" wp14:editId="1672C1AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1946910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>114935</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="904875" cy="295275"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="271" name="Oval 271" descr="P315#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="904875" cy="295275"/>
                         </a:xfrm>
@@ -15207,920 +14796,1216 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="660A7031" id="Oval 271" o:spid="_x0000_s1026" alt="P315#y1" style="position:absolute;margin-left:153.3pt;margin-top:9.05pt;width:71.25pt;height:23.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr2UILlwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT1AsBbUo0KtmCZV&#10;XbV26nPIJVykXJwlgYP9+jnJ3UHbaQ/TeAhObH+2v7N9fXNoNNkL5xWYko4vRpQIw6FSZlvSH8/r&#10;T1eU+MBMxTQYUdKj8PRm+fHDdWsXYgI16Eo4giDGL1pb0joEuygKz2vRMH8BVhhUSnANC3h126Jy&#10;rEX0RheT0ehz0YKrrAMuvMfXu6yky4QvpeDhm5ReBKJLirmFdLp0buJZLK/ZYuuYrRXv0mD/kEXD&#10;lMGgA9QdC4zsnHoH1SjuwIMMFxyaAqRUXKQasJrx6E01TzWzItWC5Hg70OT/Hyx/2D/ZR4c0tNYv&#10;PIqxioN0TfzH/MghkXUcyBKHQDg+zkfTq8sZJRxVk/lsgjKiFCdn63z4IqAhUSip0FpZH8thC7a/&#10;9yFb91bx2YNW1VppnS5uu7nVjuwZfrr1eoS/7KttzfJr+nwY0WfTFP0Vhjakxa6cj2bZ95Wy83oV&#10;IOd0Zobo2iDwiZ0khaMWMUltvgtJVIV8TFJ2qXHFkDfjXJgwzqqaVSJHm6VqumCx1aNHSj8BRmSJ&#10;NAzYHUBvmUF67AzT2UdXkfp+cO5K/5vz4JEigwmDc6MMuD9VprGqLnK270nK1ESWNlAdHx1xkKfO&#10;W75W2Ar3zIdH5nDMcCBxdYRveEgN+KU4tgglNbhfb9+iHXY9aihpcVxL6n/umBOU6K8G52E+nk7j&#10;fKfLdHY5wYs712zONWbX3AK21RiXk+VJjPZB96J00LzgZlnFqKhihmNsTDC4/nIb8hrB3cTFapXM&#10;cKYtC/fmyfIIHtmM/f18eGHOdnMQcIAeoB/td7OQbaOngdUugFRpUE58djzjPkgN0+2uuHDO78nq&#10;tGGXvwEAAP//AwBQSwMEFAAGAAgAAAAhAJ1mrw3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4s2dZFozSdEBKHIS4bPIDXmDbQJFWTbR1PjznBzdb/6ffnajP5XpxoTC4G&#10;A/OZAkGhidaF1sD72/PdGkTKGCz2MZCBCyXY1NdXFZY2nsOOTvvcCi4JqUQDXc5DKWVqOvKYZnGg&#10;wNlHHD1mXsdW2hHPXO57uVBKS48u8IUOB3rqqPnaH70B11pUu96uPu3iBd3ye/Vq3daY25vp8QFE&#10;pin/wfCrz+pQs9MhHoNNojewVFozysF6DoKBorjn4WBAFxpkXcn/H9Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOvZQguXAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJ1mrw3dAAAACQEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="3C8ACE3F" id="Oval 271" o:spid="_x0000_s1026" alt="P315#y1" style="position:absolute;margin-left:153.3pt;margin-top:9.05pt;width:71.25pt;height:23.25pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr2UILlwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT1AsBbUo0KtmCZV&#10;XbV26nPIJVykXJwlgYP9+jnJ3UHbaQ/TeAhObH+2v7N9fXNoNNkL5xWYko4vRpQIw6FSZlvSH8/r&#10;T1eU+MBMxTQYUdKj8PRm+fHDdWsXYgI16Eo4giDGL1pb0joEuygKz2vRMH8BVhhUSnANC3h126Jy&#10;rEX0RheT0ehz0YKrrAMuvMfXu6yky4QvpeDhm5ReBKJLirmFdLp0buJZLK/ZYuuYrRXv0mD/kEXD&#10;lMGgA9QdC4zsnHoH1SjuwIMMFxyaAqRUXKQasJrx6E01TzWzItWC5Hg70OT/Hyx/2D/ZR4c0tNYv&#10;PIqxioN0TfzH/MghkXUcyBKHQDg+zkfTq8sZJRxVk/lsgjKiFCdn63z4IqAhUSip0FpZH8thC7a/&#10;9yFb91bx2YNW1VppnS5uu7nVjuwZfrr1eoS/7KttzfJr+nwY0WfTFP0Vhjakxa6cj2bZ95Wy83oV&#10;IOd0Zobo2iDwiZ0khaMWMUltvgtJVIV8TFJ2qXHFkDfjXJgwzqqaVSJHm6VqumCx1aNHSj8BRmSJ&#10;NAzYHUBvmUF67AzT2UdXkfp+cO5K/5vz4JEigwmDc6MMuD9VprGqLnK270nK1ESWNlAdHx1xkKfO&#10;W75W2Ar3zIdH5nDMcCBxdYRveEgN+KU4tgglNbhfb9+iHXY9aihpcVxL6n/umBOU6K8G52E+nk7j&#10;fKfLdHY5wYs712zONWbX3AK21RiXk+VJjPZB96J00LzgZlnFqKhihmNsTDC4/nIb8hrB3cTFapXM&#10;cKYtC/fmyfIIHtmM/f18eGHOdnMQcIAeoB/td7OQbaOngdUugFRpUE58djzjPkgN0+2uuHDO78nq&#10;tGGXvwEAAP//AwBQSwMEFAAGAAgAAAAhAJ1mrw3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4s2dZFozSdEBKHIS4bPIDXmDbQJFWTbR1PjznBzdb/6ffnajP5XpxoTC4G&#10;A/OZAkGhidaF1sD72/PdGkTKGCz2MZCBCyXY1NdXFZY2nsOOTvvcCi4JqUQDXc5DKWVqOvKYZnGg&#10;wNlHHD1mXsdW2hHPXO57uVBKS48u8IUOB3rqqPnaH70B11pUu96uPu3iBd3ye/Vq3daY25vp8QFE&#10;pin/wfCrz+pQs9MhHoNNojewVFozysF6DoKBorjn4WBAFxpkXcn/H9Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOvZQguXAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJ1mrw3dAAAACQEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F598EC0" wp14:editId="71D94A67">
             <wp:extent cx="3286125" cy="1428750"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="0"/>
             <wp:docPr id="394" name="Picture 394" descr="P315#yIS1" title="Screenshot of Skills and Employment Portal bridging units"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="394" name="Picture 394" descr="P315#yIS1" title="Screenshot of Skills and Employment Portal bridging units"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48">
+                    <a:blip r:embed="rId54">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3260090" cy="1399540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="bg2"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FA72C9" w14:textId="78B9FBCB" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="56FA72C9" w14:textId="78B9FBCB" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Bridging Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6112736A" w14:textId="11FD8958" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="002636FB">
+    <w:p w14:paraId="6112736A" w14:textId="11FD8958" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Units are to be added individually. Bridging units may be added at any time while the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Training Account is active, using the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Edit Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ function. The Unit must be added to the Training Account prior to the training commencement date of the Unit of Competency. Bridging units cannot be removed from a Training Account once a subsidy has been paid.  Bridging Units are not eligible for school-based </w:t>
       </w:r>
-      <w:r w:rsidR="002D04AC">
+      <w:r w:rsidR="002D04AC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>, unless previously approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE2A704" w14:textId="3682B7F5" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+    <w:p w14:paraId="1BE2A704" w14:textId="3682B7F5" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc53506362"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="105" w:name="_Toc53506362"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc230962871"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00B56D6D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.4 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Course Fees and Training Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
     </w:p>
-    <w:p w14:paraId="612E0171" w14:textId="2D0C1D7F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="002636FB">
+    <w:p w14:paraId="612E0171" w14:textId="2D0C1D7F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="002636FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc53506363"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="107" w:name="_Toc53506363"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="002636FB" w:rsidRPr="00003C29">
+      <w:r w:rsidR="002636FB" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidR="00B56D6D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Course Fees</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="107"/>
     </w:p>
-    <w:p w14:paraId="3CFA46B5" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="3CFA46B5" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The ‘Course Fee for this participant (before any concessions)’ field refers to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the total subsidised course fee that you estimate the participant will be charged, before any concession reimbursements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687774DA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="687774DA" w14:textId="002355EE" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Fee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Service (Full Fee).  This field refers to an estimated </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fee charged for the Participant, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve"> fee charged for the Participant, taking into account bridging units, electives, Recognised Prior Learning (RPL) or Credit Transfer (CT)</w:t>
+      </w:r>
+      <w:r w:rsidR="007275F9" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>taking into account</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>, excluding incidental fees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bridging units, electives, Recognised Prior Learning (RPL) or Credit Transfer (CT). If the Participant is eligible for concession, this should not include the concession reimbursement that you expect to receive. Refer to the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">. If the Participant is eligible for concession, this should not include the concession reimbursement that you expect to receive. Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Training Fee Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for information on how a concession reimbursement is calculated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042751DE" w14:textId="23977050" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
-[...30 lines deleted...]
-    <w:p w14:paraId="13519BEA" w14:textId="77777777" w:rsidR="00A54C41" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="4DD764A1" w14:textId="3F74FE59" w:rsidR="004C5064" w:rsidRPr="00CC35BD" w:rsidRDefault="000A3F2C" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00BD5CF2">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Training Expected to Finish Date</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0064444E">
+        <w:t>Course Fee exemption</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4A50" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F501B" w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5064" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>Where a participant is entitled to an exemption from the Participant Course Fee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61D78" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (including participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4693E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Guardianship of the Minister</w:t>
+      </w:r>
+      <w:r w:rsidR="0011755C">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and approved for a fee-waiver, or students participating in the Fee Free initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4693E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5064" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the ‘Course Fee for this participant (before any concessions)’ </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5064" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50843" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ield</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5064" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be recorded as $0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00852BC0" w14:textId="7A31AECE" w:rsidR="003B3B88" w:rsidRPr="00CC35BD" w:rsidRDefault="00224DAB" w:rsidP="00B56D6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>For p</w:t>
+      </w:r>
+      <w:r w:rsidR="001332ED" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>articipants under the Guardianship of the Minister</w:t>
+      </w:r>
+      <w:r w:rsidR="00023201" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00594C97" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00023201" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nce </w:t>
+      </w:r>
+      <w:r w:rsidR="00D476F5" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>an ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="00D476F5" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Application for Exemption as a person under the Guardianship of the Minister</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D476F5" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ is </w:t>
+      </w:r>
+      <w:r w:rsidR="00023201" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approved, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82018" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="000B44A2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82018" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="000B44A2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exempt from paying a course fee, noting that all other standard student eligibility requirements still apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82018" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.  These</w:t>
+      </w:r>
+      <w:r w:rsidR="000B44A2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F501B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00023201" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">participants are responsible for advising </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1974" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>their RTO of th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82018" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1974" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course fee exemption status</w:t>
+      </w:r>
+      <w:r w:rsidR="00486723" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3DD0" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3DD0" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>exemption status is recorded on the Participant Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0046" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, which allow RTOs to receive a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE731E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>dditional reimbursements</w:t>
+      </w:r>
+      <w:r w:rsidR="00977E42" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upon completion of each unit</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F10" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, noting that </w:t>
+      </w:r>
+      <w:r w:rsidR="0011755C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="0011755C">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ese reimbursements</w:t>
+      </w:r>
+      <w:r w:rsidR="0011755C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F10" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may not cover the full cost of delivery.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F359F9" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00F359F9" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Training Fee Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F359F9" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidR="00F359F9" w:rsidRPr="00CC35BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Subsidy Calculator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F359F9" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details on </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4F10" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>reimbursement calculations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042751DE" w14:textId="23977050" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc53506364"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Training Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="737C7575" w14:textId="371058DE" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00476AC2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Enter the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Training Commencement Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’ and the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Training Expected to Finish Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F501B" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>hese two dates are mandatory but editable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B2F21C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="08B2F21C" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Enter the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Responsible delivery workgroup</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’. Leave ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>blank</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ if not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FEBF2A" w14:textId="5C0CE4E8" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="53FEBF2A" w14:textId="5C0CE4E8" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Enter the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Suburb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ and ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Postcode</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ of the delivery location. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>: These fields are mandatory as the subsidy is calculated based on delivery location. Where training delivery may take place in a variety of locations, enter the predominant delivery location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF8816D" w14:textId="0934615F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="6EF8816D" w14:textId="0934615F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Select if the Participant is going to be provided </w:t>
       </w:r>
-      <w:r w:rsidR="00E10D1B">
+      <w:r w:rsidR="00E10D1B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Learner Case Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00A16A2D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A16A2D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8A2443" w14:textId="4ECC264C" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00B56D6D" w:rsidP="0028782D">
+    <w:p w14:paraId="4E8A2443" w14:textId="4B7B1AC8" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="0028782D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Select if the Participant has applied for ‘</w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>VET Student Loans</w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2086F3C2" w14:textId="77777777" w:rsidR="00A16A2D" w:rsidRPr="00003C29" w:rsidRDefault="00A16A2D" w:rsidP="0064444E">
+    <w:p w14:paraId="2086F3C2" w14:textId="77777777" w:rsidR="00A16A2D" w:rsidRPr="00CC35BD" w:rsidRDefault="00A16A2D" w:rsidP="0064444E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249E0D50" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="249E0D50" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Next</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ to continue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7169E9" w14:textId="08E60742" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="006D270E" w:rsidP="00A55981">
+    <w:p w14:paraId="5E7169E9" w14:textId="08E60742" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="006D270E" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41D7A7D3" wp14:editId="781D8993">
             <wp:extent cx="5828030" cy="1560830"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:docPr id="52" name="Picture 52" descr="P331#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Picture 25" descr="P331#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50">
+                    <a:blip r:embed="rId59">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5828030" cy="1560830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C26322" w14:textId="520D7E62" w:rsidR="00B56D6D" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="006D270E">
+    <w:p w14:paraId="78C26322" w14:textId="520D7E62" w:rsidR="00B56D6D" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="006D270E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Course Fees and Training Information</w:t>
       </w:r>
-      <w:r w:rsidR="00B56D6D" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F215DAE" w14:textId="718A895B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+    <w:p w14:paraId="63B30B47" w14:textId="77777777" w:rsidR="000C7FF6" w:rsidRPr="00CC35BD" w:rsidRDefault="000C7FF6" w:rsidP="000C7FF6"/>
+    <w:p w14:paraId="4F215DAE" w14:textId="718A895B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc53506365"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="109" w:name="_Toc53506365"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc230962872"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00B56D6D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.5 </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Complete the Creation of a Training Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
     </w:p>
-    <w:p w14:paraId="4E13AC4F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="4E13AC4F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Training Account Summary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ screen to ensure all details entered are correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C63334" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="63C63334" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Participant has made the declaration that information provided at enrolment is to their best knowledge true and correct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’. Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ to complete the process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A7504B" w14:textId="5197A2B5" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A86F9C" w:rsidP="00A55981">
+    <w:p w14:paraId="45A7504B" w14:textId="5197A2B5" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A86F9C" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669540" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4149D9BD" wp14:editId="308E3A87">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2498090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>300990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="638175" cy="76200"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="56" name="Rectangle 56"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -16154,458 +16039,449 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2B81890C" id="Rectangle 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:196.7pt;margin-top:23.7pt;width:50.25pt;height:6pt;z-index:251669540;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM7iBnhgIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k/QzqFEGKDgO6&#10;Nlg79KzIUixAFjVJiZP9+lGS7aRdscOwiy2K5CP5RPL6ZtdoshXOKzAlHZ+MKBGGQ6XMuqQ/nu8+&#10;XVLiAzMV02BESffC05vZxw/XrZ2KCdSgK+EIghg/bW1J6xDstCg8r0XD/AlYYVApwTUsoOjWReVY&#10;i+iNLiaj0XnRgqusAy68x9vbrKSzhC+l4OFRSi8C0SXF3EL6uvRdxW8xu2bTtWO2VrxLg/1DFg1T&#10;BoMOULcsMLJx6g+oRnEHHmQ44dAUIKXiItWA1YxHb6p5qpkVqRYkx9uBJv//YPnD9skuHdLQWj/1&#10;eIxV7KRr4h/zI7tE1n4gS+wC4Xh5/vlyfHFGCUfVxTm+ReSyOPha58MXAQ2Jh5I6fIrEENve+5BN&#10;e5MYyoNW1Z3SOgnx+cVCO7Jl+HCr9Ti56k3zDap8d3U2GkKmbonmKYFXSNpEPAMROQeNN8Wh2HQK&#10;ey2inTbfhSSqwvImKeKAnIMyzoUJORlfs0rk65hKX/7gkXJJgBFZYvwBuwN4XWSPnbPs7KOrSG08&#10;OI/+llh2HjxSZDBhcG6UAfcegMaqusjZvicpUxNZWkG1XzriIA+Rt/xO4dPeMx+WzOHU4HzhJgiP&#10;+JEa2pJCd6KkBvfrvftoj82MWkpanMKS+p8b5gQl+qvBNr8an57GsU3C6dnFBAV3rFkda8ymWQD2&#10;yxh3juXpGO2D7o/SQfOCC2Meo6KKGY6xS8qD64VFyNsBVw4X83kyw1G1LNybJ8sjeGQ1tu7z7oU5&#10;2/V3wLl4gH5i2fRNm2fb6GlgvgkgVZqBA68d3zjmqXG6lRT3yLGcrA6Lc/YbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC/uRYR3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbvJr5DMybe3CKw&#10;uEXKxmyy8eTBlZjsrdARiHSKtCz49taTniaT+fLP9xf71QzsgpPrLUm430TAkBqre2olVG/Hux0w&#10;5xVpNVhCCd/oYF9eXxUq13ahV7ycfMtCCLlcSei8H3POXdOhUW5jR6Rw+7CTUT6sU8v1pJYQbgYe&#10;R1HGjeopfOjUiIcOm8/TbCTE1bqNl5ejeD9X9XOUzV+HGDMpb2/Wp0dgHlf/B8OvflCHMjjVdibt&#10;2CAhEUkaUAnpQ5gBSEUigNUStiIFXhb8f4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMzuIGeGAgAAgAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAL+5FhHfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="59FAC770" id="Rectangle 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:196.7pt;margin-top:23.7pt;width:50.25pt;height:6pt;z-index:251669540;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM7iBnhgIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k/QzqFEGKDgO6&#10;Nlg79KzIUixAFjVJiZP9+lGS7aRdscOwiy2K5CP5RPL6ZtdoshXOKzAlHZ+MKBGGQ6XMuqQ/nu8+&#10;XVLiAzMV02BESffC05vZxw/XrZ2KCdSgK+EIghg/bW1J6xDstCg8r0XD/AlYYVApwTUsoOjWReVY&#10;i+iNLiaj0XnRgqusAy68x9vbrKSzhC+l4OFRSi8C0SXF3EL6uvRdxW8xu2bTtWO2VrxLg/1DFg1T&#10;BoMOULcsMLJx6g+oRnEHHmQ44dAUIKXiItWA1YxHb6p5qpkVqRYkx9uBJv//YPnD9skuHdLQWj/1&#10;eIxV7KRr4h/zI7tE1n4gS+wC4Xh5/vlyfHFGCUfVxTm+ReSyOPha58MXAQ2Jh5I6fIrEENve+5BN&#10;e5MYyoNW1Z3SOgnx+cVCO7Jl+HCr9Ti56k3zDap8d3U2GkKmbonmKYFXSNpEPAMROQeNN8Wh2HQK&#10;ey2inTbfhSSqwvImKeKAnIMyzoUJORlfs0rk65hKX/7gkXJJgBFZYvwBuwN4XWSPnbPs7KOrSG08&#10;OI/+llh2HjxSZDBhcG6UAfcegMaqusjZvicpUxNZWkG1XzriIA+Rt/xO4dPeMx+WzOHU4HzhJgiP&#10;+JEa2pJCd6KkBvfrvftoj82MWkpanMKS+p8b5gQl+qvBNr8an57GsU3C6dnFBAV3rFkda8ymWQD2&#10;yxh3juXpGO2D7o/SQfOCC2Meo6KKGY6xS8qD64VFyNsBVw4X83kyw1G1LNybJ8sjeGQ1tu7z7oU5&#10;2/V3wLl4gH5i2fRNm2fb6GlgvgkgVZqBA68d3zjmqXG6lRT3yLGcrA6Lc/YbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC/uRYR3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbvJr5DMybe3CKw&#10;uEXKxmyy8eTBlZjsrdARiHSKtCz49taTniaT+fLP9xf71QzsgpPrLUm430TAkBqre2olVG/Hux0w&#10;5xVpNVhCCd/oYF9eXxUq13ahV7ycfMtCCLlcSei8H3POXdOhUW5jR6Rw+7CTUT6sU8v1pJYQbgYe&#10;R1HGjeopfOjUiIcOm8/TbCTE1bqNl5ejeD9X9XOUzV+HGDMpb2/Wp0dgHlf/B8OvflCHMjjVdibt&#10;2CAhEUkaUAnpQ5gBSEUigNUStiIFXhb8f4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMzuIGeGAgAAgAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAL+5FhHfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="417630E2" wp14:editId="36F1E73E">
             <wp:extent cx="3686175" cy="3181350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="400" name="Picture 400" descr="P336#yIS1" title="Screenshot of Skills and Employment Portal summary and confirmation"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="400" name="Picture 400" descr="P336#yIS1" title="Screenshot of Skills and Employment Portal summary and confirmation"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51">
+                    <a:blip r:embed="rId60">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3681730" cy="3181350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC0377F" w14:textId="1D1BF11A" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="3EC0377F" w14:textId="1D1BF11A" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Summary and Confirmation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1DCC57" w14:textId="27CD799D" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="6F1DCC57" w14:textId="27CD799D" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E3E3653" wp14:editId="6130CA4B">
             <wp:extent cx="3267075" cy="1800225"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="9525"/>
             <wp:docPr id="401" name="Picture 401" descr="P338#yIS1" title="Screenshot of Skills and Employment Portal successful training account"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="401" name="Picture 401" descr="P338#yIS1" title="Screenshot of Skills and Employment Portal successful training account"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52">
+                    <a:blip r:embed="rId61">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3241040" cy="1781175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65351133" w14:textId="53FD411E" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="65351133" w14:textId="53FD411E" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Successful Training Account creation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE1CB70" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="3FE1CB70" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Congratulations - You have successfully created a Participant’s Training Account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54464F78" w14:textId="7182B57B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="54464F78" w14:textId="54754CFC" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">At this point, if the criteria for creating a Training Account </w:t>
       </w:r>
-      <w:r w:rsidR="00CB643D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00CB643D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> not been met, an error message will </w:t>
       </w:r>
-      <w:r w:rsidR="00490A8A" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00490A8A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>appear,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you will have the opportunity to go ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Back</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>’ through the screens to review and amend.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="117" w:name="_Toc343591397"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="111" w:name="_Toc343591397"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc343591494"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc343591757"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc343591975"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc430784845"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc452640465"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">  If you require any assistance when receiving an error message, please contact the Contract Administration team.</w:t>
+        <w:t xml:space="preserve">  If you require any assistance when receiving an error message, please contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86978" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Contract Quality and Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E7D711" w14:textId="77777777" w:rsidR="00B56D6D" w:rsidRPr="00003C29" w:rsidRDefault="00B56D6D">
-[...20 lines deleted...]
-    <w:p w14:paraId="286388E2" w14:textId="3E2E6807" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+    <w:p w14:paraId="286388E2" w14:textId="3E2E6807" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc135047319"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="117" w:name="_Toc53506366"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc230962873"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00B56D6D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Training Account Search</w:t>
       </w:r>
-      <w:bookmarkStart w:id="125" w:name="_Toc327953396"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc327953396"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
-      <w:bookmarkEnd w:id="119"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="124"/>
     </w:p>
-    <w:p w14:paraId="0D871B39" w14:textId="3E7912D0" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="0D871B39" w14:textId="3E7912D0" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Training </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Search can be done </w:t>
       </w:r>
-      <w:r w:rsidR="00560743" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00560743" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Menu Bar. Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’, then ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Training Account Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ from the sub menu, as shown below:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132C1A60" w14:textId="7D15688C" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="132C1A60" w14:textId="7D15688C" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="549AF4EB" wp14:editId="43709523">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3971290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>808990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="375920"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="44" name="Oval 44" descr="P345#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -16640,291 +16516,322 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5A746114" id="Oval 44" o:spid="_x0000_s1026" alt="P345#y1" style="position:absolute;margin-left:312.7pt;margin-top:63.7pt;width:124.5pt;height:29.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxFh8GkQIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFrGzEMfh/sPxi/r5fLmrUNTUpoyRiU&#10;NqwdfXZ8ds7gsz3ZySX79ZPtu0vWjjHG8uDIlvRJ+k7S9c2+0WQnwCtrZrQ8G1EiDLeVMpsZ/fa8&#10;/HBJiQ/MVExbI2b0IDy9mb9/d926qRjb2upKAEEQ46etm9E6BDctCs9r0TB/Zp0wqJQWGhbwCpui&#10;AtYieqOL8Wj0qWgtVA4sF97j611W0nnCl1Lw8CilF4HoGcXcQjohnet4FvNrNt0Ac7XiXRrsH7Jo&#10;mDIYdIC6Y4GRLag3UI3iYL2V4YzbprBSKi5SDVhNOXpVzVPNnEi1IDneDTT5/wfLH3ZPbgVIQ+v8&#10;1KMYq9hLaOI/5kf2iazDQJbYB8LxsZxcluUEOeWo+3gxuRonNoujtwMfPgvbkCjMqNBaOR/rYVO2&#10;u/cBg6J1bxWfvdWqWiqt0wU261sNZMfw2y2XI/xlX+1qll/7iD6bJrxfMLQhLaZ6NcJE/ypAzukE&#10;AzPUBoGP9CQpHLSIgNp8FZKoCgkZ5wixc8WQN+NcmFBmVc0qkROfpGq6YL1HSj8BRmSJNAzYHUBv&#10;mUF67AzT2UdXkRp/cO5K/5Pz4JEiWxMG50YZC7+rTGNVXeRs35OUqYksrW11WAEBm8fOO75U2Ar3&#10;zIcVA5wz7B7cHeERD6ktfimOLUJJbeHH67doh22PGkpanNcZ9d+3DAQl+ovBgbgqz8/jgKfL+eQC&#10;u5HAqWZ9qjHb5tZiW5W4nRxPYrQPuhcl2OYFV8siRkUVMxxjY4IB+sttyHsElxMXi0Uyw6F2LNyb&#10;J8cjeGQz9vfz/oWB6+Yg4AQ92H6238xCto2exi62wUqVBuXIZ8czLoTUMN3yihvn9J6sjit2/hMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGTaiH3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ2jSKI1TISQOIC4tfMA2dhODvY5itw18PcuJ3mZ3RrNvm83snTiZKdpACu4XGQhD&#10;XdCWegUf7893FYiYkDS6QEbBt4mwaa+vGqx1ONPWnHapF1xCsUYFQ0pjLWXsBuMxLsJoiL1DmDwm&#10;Hqde6gnPXO6dzLOslB4t8YUBR/M0mO5rd/QKbK8x2zpdfOr8Fe3DT/Gm7YtStzfz4xpEMnP6D8Mf&#10;PqNDy0z7cCQdhVNQ5sWSo2zkKxacqFZLFnveVGUJsm3k5Q/tLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDxFh8GkQIAAKoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBk2oh93gAAAAsBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="498980A0" id="Oval 44" o:spid="_x0000_s1026" alt="P345#y1" style="position:absolute;margin-left:312.7pt;margin-top:63.7pt;width:124.5pt;height:29.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxFh8GkQIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFrGzEMfh/sPxi/r5fLmrUNTUpoyRiU&#10;NqwdfXZ8ds7gsz3ZySX79ZPtu0vWjjHG8uDIlvRJ+k7S9c2+0WQnwCtrZrQ8G1EiDLeVMpsZ/fa8&#10;/HBJiQ/MVExbI2b0IDy9mb9/d926qRjb2upKAEEQ46etm9E6BDctCs9r0TB/Zp0wqJQWGhbwCpui&#10;AtYieqOL8Wj0qWgtVA4sF97j611W0nnCl1Lw8CilF4HoGcXcQjohnet4FvNrNt0Ac7XiXRrsH7Jo&#10;mDIYdIC6Y4GRLag3UI3iYL2V4YzbprBSKi5SDVhNOXpVzVPNnEi1IDneDTT5/wfLH3ZPbgVIQ+v8&#10;1KMYq9hLaOI/5kf2iazDQJbYB8LxsZxcluUEOeWo+3gxuRonNoujtwMfPgvbkCjMqNBaOR/rYVO2&#10;u/cBg6J1bxWfvdWqWiqt0wU261sNZMfw2y2XI/xlX+1qll/7iD6bJrxfMLQhLaZ6NcJE/ypAzukE&#10;AzPUBoGP9CQpHLSIgNp8FZKoCgkZ5wixc8WQN+NcmFBmVc0qkROfpGq6YL1HSj8BRmSJNAzYHUBv&#10;mUF67AzT2UdXkRp/cO5K/5Pz4JEiWxMG50YZC7+rTGNVXeRs35OUqYksrW11WAEBm8fOO75U2Ar3&#10;zIcVA5wz7B7cHeERD6ktfimOLUJJbeHH67doh22PGkpanNcZ9d+3DAQl+ovBgbgqz8/jgKfL+eQC&#10;u5HAqWZ9qjHb5tZiW5W4nRxPYrQPuhcl2OYFV8siRkUVMxxjY4IB+sttyHsElxMXi0Uyw6F2LNyb&#10;J8cjeGQz9vfz/oWB6+Yg4AQ92H6238xCto2exi62wUqVBuXIZ8czLoTUMN3yihvn9J6sjit2/hMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGTaiH3eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ2jSKI1TISQOIC4tfMA2dhODvY5itw18PcuJ3mZ3RrNvm83snTiZKdpACu4XGQhD&#10;XdCWegUf7893FYiYkDS6QEbBt4mwaa+vGqx1ONPWnHapF1xCsUYFQ0pjLWXsBuMxLsJoiL1DmDwm&#10;Hqde6gnPXO6dzLOslB4t8YUBR/M0mO5rd/QKbK8x2zpdfOr8Fe3DT/Gm7YtStzfz4xpEMnP6D8Mf&#10;PqNDy0z7cCQdhVNQ5sWSo2zkKxacqFZLFnveVGUJsm3k5Q/tLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDxFh8GkQIAAKoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBk2oh93gAAAAsBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63B70164" wp14:editId="179CCC15">
             <wp:extent cx="5828030" cy="1162050"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="24" name="Picture 24" descr="P345#yIS1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="24" name="Picture 24" descr="P345#yIS1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53">
+                    <a:blip r:embed="rId62">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5828030" cy="1162050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFC7EFD" w14:textId="45D39B64" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="1DFC7EFD" w14:textId="45D39B64" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Training Account menu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA06688" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="7AA06688" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>To search for a Training Account, you may input one or any of the following details, until a match is found, e.g.:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768A5934" w14:textId="61FD1F65" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="768A5934" w14:textId="7EEA7278" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>The full First Name and Last Name</w:t>
       </w:r>
+      <w:r w:rsidR="00AF77C8" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="348D0C03" w14:textId="46AA5E40" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="348D0C03" w14:textId="5C7E936C" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00082CFA" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>Internal unique ID (this should be known by the RTO)</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>RTO Student</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID (this should be known by the RTO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF77C8" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2212AD21" w14:textId="10EEA10F" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="2212AD21" w14:textId="74F0FF49" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participant Number</w:t>
       </w:r>
+      <w:r w:rsidR="00AF77C8" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41887CE4" w14:textId="2DA56DD4" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="41887CE4" w14:textId="648DDDA0" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Course Code</w:t>
       </w:r>
+      <w:r w:rsidR="009C073A" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C2C0F9F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="2C2C0F9F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Course Name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3160039B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="3160039B" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Alternatively, you can retrieve a list of all Training Accounts for your organisation by selecting ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7717AA" w14:textId="6142555A" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="4B7717AA" w14:textId="6142555A" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B2CD56" wp14:editId="0BE798F8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2251075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>461645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="657225" cy="261620"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="45" name="Oval 45" descr="P354#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="657225" cy="261620"/>
                         </a:xfrm>
@@ -16956,2923 +16863,2959 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="1324D06C" id="Oval 45" o:spid="_x0000_s1026" alt="P354#y1" style="position:absolute;margin-left:177.25pt;margin-top:36.35pt;width:51.75pt;height:20.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsPp0plgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT04FbaiQoVaMU2q&#10;2mp06nPIJVykXJwlgYP9+jnJ3UHbaQ/TeAhxbH+2v7N9fXNoNNkL5xWYOR1fjCgRhkOlzHZOfzyv&#10;Pn2hxAdmKqbBiDk9Ck9vFh8/XLd2JkqoQVfCEQQxftbaOa1DsLOi8LwWDfMXYIVBpQTXsICi2xaV&#10;Yy2iN7ooR6Np0YKrrAMuvMfXu6yki4QvpeDhUUovAtFzirmFdLp0buJZLK7ZbOuYrRXv0mD/kEXD&#10;lMGgA9QdC4zsnHoH1SjuwIMMFxyaAqRUXKQasJrx6E0165pZkWpBcrwdaPL/D5Y/7Nf2ySENrfUz&#10;j9dYxUG6Jv5jfuSQyDoOZIlDIBwfp5PPZTmhhKOqnI6nZSKzODlb58NXAQ2JlzkVWivrYzlsxvb3&#10;PmBMtO6t4rMHraqV0joJbru51Y7sGX661WqEv+yrbc3yax/RZ9OE9wpDG9JiV16NJtn3lbLzehUg&#10;53Rmhhlqg8AndtItHLWISWrzXUiiKuSjTNmlxhVD3oxzYcI4q2pWiRxtkqrpgsVWjx4p/QQYkSXS&#10;MGB3AL1lBumxM0xnH11F6vvBuSv9b86DR4oMJgzOjTLg/lSZxqq6yNm+JylTE1naQHV8csRBnjpv&#10;+UphK9wzH56YwzHDgcTVER7xkBrwS3FsEUpqcL/evkU77HrUUNLiuM6p/7ljTlCivxmch6vx5WWc&#10;7yRcYmui4M41m3ON2TW3gG01xuVkebpG+6D7q3TQvOBmWcaoqGKGY2xMMLheuA15jeBu4mK5TGY4&#10;05aFe7O2PIJHNmN/Px9emLPdHAQcoAfoR/vdLGTb6GlguQsgVRqUE58dz7gPUsN0uysunHM5WZ02&#10;7OI3AAAA//8DAFBLAwQUAAYACAAAACEA7K49vd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVI7KjTpKEljVMhJBYgNi18wDSeJgY/othtA1/PsKLL0Rzde269mZwVJxqjCV7B&#10;fJaBIN8GbXyn4OP9+W4FIib0Gm3wpOCbImya66saKx3OfkunXeoEh/hYoYI+paGSMrY9OYyzMJDn&#10;3yGMDhOfYyf1iGcOd1bmWXYvHRrPDT0O9NRT+7U7OgWm05htrS4/df6Kpvgp37R5Uer2Znpcg0g0&#10;pX8Y/vRZHRp22oej11FYBUW5KBlVsMyXIBhYlCset2dyXjyAbGp5OaH5BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOw+nSmWAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOyuPb3eAAAACgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="1F97511F" id="Oval 45" o:spid="_x0000_s1026" alt="P354#y1" style="position:absolute;margin-left:177.25pt;margin-top:36.35pt;width:51.75pt;height:20.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsPp0plgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT04FbaiQoVaMU2q&#10;2mp06nPIJVykXJwlgYP9+jnJ3UHbaQ/TeAhxbH+2v7N9fXNoNNkL5xWYOR1fjCgRhkOlzHZOfzyv&#10;Pn2hxAdmKqbBiDk9Ck9vFh8/XLd2JkqoQVfCEQQxftbaOa1DsLOi8LwWDfMXYIVBpQTXsICi2xaV&#10;Yy2iN7ooR6Np0YKrrAMuvMfXu6yki4QvpeDhUUovAtFzirmFdLp0buJZLK7ZbOuYrRXv0mD/kEXD&#10;lMGgA9QdC4zsnHoH1SjuwIMMFxyaAqRUXKQasJrx6E0165pZkWpBcrwdaPL/D5Y/7Nf2ySENrfUz&#10;j9dYxUG6Jv5jfuSQyDoOZIlDIBwfp5PPZTmhhKOqnI6nZSKzODlb58NXAQ2JlzkVWivrYzlsxvb3&#10;PmBMtO6t4rMHraqV0joJbru51Y7sGX661WqEv+yrbc3yax/RZ9OE9wpDG9JiV16NJtn3lbLzehUg&#10;53Rmhhlqg8AndtItHLWISWrzXUiiKuSjTNmlxhVD3oxzYcI4q2pWiRxtkqrpgsVWjx4p/QQYkSXS&#10;MGB3AL1lBumxM0xnH11F6vvBuSv9b86DR4oMJgzOjTLg/lSZxqq6yNm+JylTE1naQHV8csRBnjpv&#10;+UphK9wzH56YwzHDgcTVER7xkBrwS3FsEUpqcL/evkU77HrUUNLiuM6p/7ljTlCivxmch6vx5WWc&#10;7yRcYmui4M41m3ON2TW3gG01xuVkebpG+6D7q3TQvOBmWcaoqGKGY2xMMLheuA15jeBu4mK5TGY4&#10;05aFe7O2PIJHNmN/Px9emLPdHAQcoAfoR/vdLGTb6GlguQsgVRqUE58dz7gPUsN0uysunHM5WZ02&#10;7OI3AAAA//8DAFBLAwQUAAYACAAAACEA7K49vd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVI7KjTpKEljVMhJBYgNi18wDSeJgY/othtA1/PsKLL0Rzde269mZwVJxqjCV7B&#10;fJaBIN8GbXyn4OP9+W4FIib0Gm3wpOCbImya66saKx3OfkunXeoEh/hYoYI+paGSMrY9OYyzMJDn&#10;3yGMDhOfYyf1iGcOd1bmWXYvHRrPDT0O9NRT+7U7OgWm05htrS4/df6Kpvgp37R5Uer2Znpcg0g0&#10;pX8Y/vRZHRp22oej11FYBUW5KBlVsMyXIBhYlCset2dyXjyAbGp5OaH5BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOw+nSmWAgAAqQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOyuPb3eAAAACgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EBD4140" wp14:editId="6D41DB8E">
             <wp:extent cx="4038600" cy="2200275"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="28575"/>
             <wp:docPr id="23" name="Picture 23" descr="P354#yIS1" title="Screenshot of Skills and Employment Portal training account search"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Picture 23" descr="P354#yIS1" title="Screenshot of Skills and Employment Portal training account search"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54"/>
+                    <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4012149" cy="2185864"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D3C41A" w14:textId="3E732C64" w:rsidR="00A55981" w:rsidRPr="0064444E" w:rsidRDefault="00A55981" w:rsidP="00A55981">
+    <w:p w14:paraId="32D3C41A" w14:textId="3E732C64" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00A55981">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Figure 3</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7BC5" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00BB7BC5" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Training Account Search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0116F024" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="0116F024" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> may have multiple Training Accounts. Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>View</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>’ or ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Edit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ for full details of a Training Account.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training Accounts cannot be created from this section of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal.  Instead, this needs to be done via the Participant Search menu, see </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Section 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> above for details. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68074E9F" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="68074E9F" w14:textId="5A567CFB" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Select</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Edit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">’ to update information in editable fields for that Training Account - see </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Section 9 - Appendix 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>Section 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6016C8" w14:textId="2A840E4C" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+    <w:p w14:paraId="7B6016C8" w14:textId="6A7282C4" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc327953397"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="133" w:name="_Toc135047320"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc327953397"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc343591399"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc343591496"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc343591759"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc53506367"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc452640466"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc430784847"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc230962874"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="128" w:name="_Toc343591497"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Editable Training Account Fields</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
-      <w:r w:rsidRPr="00003C29">
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="134" w:name="_Toc343591497"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
-      <w:bookmarkEnd w:id="129"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+    </w:p>
+    <w:p w14:paraId="3056E6FA" w14:textId="23927D6F" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="134"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following fields are able to be edited </w:t>
+      </w:r>
+      <w:r w:rsidR="00401AAB">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>while</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401AAB">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Account is</w:t>
+      </w:r>
+      <w:r w:rsidR="00401AAB">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>ctive:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3056E6FA" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
-[...17 lines deleted...]
-    <w:p w14:paraId="10E7C317" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="10E7C317" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth Government Concession Card type </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04405249" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="04405249" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Training Commencing and Expected to Finish Dates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A17DE2" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="32A17DE2" w14:textId="4473F485" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="001947FB" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>Internal unique ID</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>RTO Student</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786705E3" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="786705E3" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Workgroup</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2359DDE9" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="2359DDE9" w14:textId="092E1751" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00476AC2" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
-[...3 lines deleted...]
-        <w:t>Applied for VET Student Loans</w:t>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Participant has a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55981" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>pplied for VET Student Loans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A304A4" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="49A304A4" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Delivery Suburb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF5EEFC" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="0DF5EEFC" w14:textId="77777777" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Delivery Postcode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDDE023" w14:textId="7692DB4B" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
+    <w:p w14:paraId="2EDDE023" w14:textId="7692DB4B" w:rsidR="00A55981" w:rsidRPr="00CC35BD" w:rsidRDefault="00A55981" w:rsidP="00B56D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Leave from Enrolment Start and End Dates</w:t>
       </w:r>
-      <w:r w:rsidR="00D13406" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00D13406" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274EE979" w14:textId="6D0C16E3" w:rsidR="00AB36D5" w:rsidRPr="00003C29" w:rsidRDefault="00743C0D" w:rsidP="0064444E">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="16C7EE92" w14:textId="568C1C38" w:rsidR="00B62DA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc230962875"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc343591402"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc343591500"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc343591761"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc343591978"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc377730858"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc430784848"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc452640467"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc524009907"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc10724161"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc53506368"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D6D" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009948B8" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Completion of a Training Account – Issue of a Qualification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
     </w:p>
-    <w:p w14:paraId="16C7EE92" w14:textId="568C1C38" w:rsidR="00B62DA3" w:rsidRPr="00003C29" w:rsidRDefault="00475E59" w:rsidP="00B56D6D">
-[...38 lines deleted...]
-    <w:p w14:paraId="784A9C39" w14:textId="6962F809" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="784A9C39" w14:textId="6962F809" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">When a participant has completed a qualification, </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RTOs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>need to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> record the issue of the qualification in both their own Student Enrolment System (or STELA) and the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve"> record the issue of the qualification in both their own Student Enrolment System (or STELA) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00554DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>the Portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615826DF" w14:textId="77777777" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>To update the Training Account with ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Portal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>Qualification Issued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>’:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615826DF" w14:textId="77777777" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
-[...37 lines deleted...]
-    <w:p w14:paraId="0DD83612" w14:textId="4CBFF80F" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="0DD83612" w14:textId="4CBFF80F" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Follow the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Edit Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ direction in Section 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9F0A16" w14:textId="4B4A78CD" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="3A9F0A16" w14:textId="4B4A78CD" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Scroll down to the bottom of the Training Account to the Summary Information field</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252B4A7" w14:textId="1BD93874" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="73D36B67" w14:textId="4D331DE5" w:rsidR="005A3EA0" w:rsidRPr="000B0CDC" w:rsidRDefault="006F7231" w:rsidP="00884DCD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>From the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Training Account Status</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
-      <w:r w:rsidR="001C5A39" w:rsidRPr="00003C29">
+      <w:r w:rsidR="001C5A39" w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>drop-down</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> box, select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Qualification Issued</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ (as illustrated below), enter the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Parchment Number</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Parchment Issued Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="000B0CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. These fields need to match the parchment details that you have entered in your Student Enrolment System (or STELA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D36B67" w14:textId="77777777" w:rsidR="005A3EA0" w:rsidRPr="00003C29" w:rsidRDefault="005A3EA0" w:rsidP="0064444E">
-[...13 lines deleted...]
-    <w:p w14:paraId="39E92929" w14:textId="77777777" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="39E92929" w14:textId="77777777" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256F0422" wp14:editId="2EFE53E9">
             <wp:extent cx="6200775" cy="1152525"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
             <wp:docPr id="11" name="Picture 11" descr="Screenshot of Skills and Employment Portal Summary Information"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Screenshot of Skills and Employment Portal Summary Information"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55">
+                    <a:blip r:embed="rId64">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6200775" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="44546A">
                           <a:lumMod val="40000"/>
                           <a:lumOff val="60000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DCD01B" w14:textId="0DFE39B1" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="40DCD01B" w14:textId="0DFE39B1" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00B749F0" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B749F0" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal – Edit Training Account - Qualification Issued</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72286DDA" w14:textId="77777777" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="72286DDA" w14:textId="7AB8A0C0" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140B406E" w14:textId="45E1B91E" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="140B406E" w14:textId="45E1B91E" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>This process will trigger a Completion Payment, where eligible</w:t>
       </w:r>
-      <w:r w:rsidR="00231171" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00231171" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB375BC" w14:textId="43780CDA" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="0EB375BC" w14:textId="43780CDA" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The date that the parchment details are entered in the Training Account is the Training Account End Date, therefore all training needs to have been completed</w:t>
       </w:r>
-      <w:r w:rsidR="00231171" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00231171" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B86280" w14:textId="6B3FAB2C" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="15B86280" w14:textId="6B3FAB2C" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The Parchment Issued Date is not the Training Account End Date</w:t>
       </w:r>
-      <w:r w:rsidR="00231171" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00231171" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA77AA0" w14:textId="6DD914CC" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="5DA77AA0" w14:textId="6DD914CC" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>‘Skill Set’ Training Accounts – to be updated with ‘Qualification Issued’ status once completed. Note that if a Parchment Number is not available, a Statement of Attainment number is acceptable for Skill Set Training Account</w:t>
       </w:r>
-      <w:r w:rsidR="00231171" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00231171" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1839D1" w14:textId="313C8F68" w:rsidR="006F7231" w:rsidRPr="00003C29" w:rsidRDefault="006F7231" w:rsidP="006F7231">
+    <w:p w14:paraId="7D1839D1" w14:textId="4B4C340B" w:rsidR="006F7231" w:rsidRPr="00CC35BD" w:rsidRDefault="006F7231" w:rsidP="006F7231">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘ESTC’ Training Accounts – refer to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>‘ESTC’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA563A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Skill Cluster)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training Accounts – refer to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="0033471A" w:rsidRPr="00003C29">
+      <w:r w:rsidR="0033471A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>- Closing a Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB4032D" w14:textId="77777777" w:rsidR="009948B8" w:rsidRPr="0064444E" w:rsidRDefault="009948B8" w:rsidP="0064444E"/>
-    <w:p w14:paraId="3D9A222F" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="7EB4032D" w14:textId="77777777" w:rsidR="009948B8" w:rsidRPr="00CC35BD" w:rsidRDefault="009948B8" w:rsidP="0064444E"/>
+    <w:p w14:paraId="3D9A222F" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc135047322"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="140" w:name="_Toc230962876"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:t>Leave from Enrolment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="140"/>
     </w:p>
-    <w:p w14:paraId="5D1E2B81" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="5D1E2B81" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">This status is to accommodate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>participants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who wish to suspend their Training Account and recommence the training </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve"> who wish to suspend their Training Account and recommence the training at a later date. To enter the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Leave from Enrolment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ Start and End Dates:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6977EA2C" w14:textId="2852062A" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="6977EA2C" w14:textId="2852062A" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Follow the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Edit Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ direction in Section </w:t>
       </w:r>
-      <w:r w:rsidR="00E75026" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00E75026" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385F92EB" w14:textId="4256963B" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="385F92EB" w14:textId="4256963B" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Scroll down to the bottom of the Training Account to the Summary Information field </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459421A7" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="459421A7" w14:textId="6F48D790" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Select ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Leave from Enrolment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">’. The additional fields for Leave Start and End Dates will appear for you to complete. </w:t>
+        <w:t xml:space="preserve">’. The additional fields for Leave </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73827" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From Enrolment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start and End Dates will appear for you to complete. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDBED2A" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="5EDBED2A" w14:textId="77777777" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12834807" wp14:editId="516EFDAC">
             <wp:extent cx="5762625" cy="962025"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
             <wp:docPr id="12" name="Picture 12" descr="Screenshot of Skills and Employment Portal Summary Information"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Screenshot of Skills and Employment Portal Summary Information"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56">
+                    <a:blip r:embed="rId65">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5762625" cy="962025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="44546A">
                           <a:lumMod val="40000"/>
                           <a:lumOff val="60000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36265ADF" w14:textId="52DE4DD9" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="36265ADF" w14:textId="52DE4DD9" w:rsidR="00E7618A" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00B749F0" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00B749F0" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal – Edit Training Account – Leave from Enrolment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7878E517" w14:textId="077767EA" w:rsidR="00743C0D" w:rsidRPr="00003C29" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
+    <w:p w14:paraId="7878E517" w14:textId="077767EA" w:rsidR="00743C0D" w:rsidRPr="00CC35BD" w:rsidRDefault="00E7618A" w:rsidP="00E7618A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">* See </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="001B5291" w:rsidRPr="00003C29">
+      <w:r w:rsidR="001B5291" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> on How to run a Report on ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Training Accounts with ‘Leave from Enrolment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ status’ into Excel.  </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RTOs should use this report to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> monitor all Training Accounts with ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Leave from Enrolment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ status and </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>keep</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Training Account </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">updated </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">with accurate information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D564896" w14:textId="0989172C" w:rsidR="00E7618A" w:rsidRPr="00003C29" w:rsidRDefault="00743C0D" w:rsidP="0064444E">
-[...19 lines deleted...]
-    <w:p w14:paraId="12248E67" w14:textId="0D3521A3" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00250D38" w:rsidP="00C5251D">
+    <w:p w14:paraId="12248E67" w14:textId="626D7668" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00250D38" w:rsidP="00C5251D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240" w:line="560" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="147" w:name="_Toc135047323"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="141" w:name="_Toc230962877"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="006B7E1B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="006B7E1B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C5251D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00C5251D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0A7A83"/>
           <w:kern w:val="32"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Closing a Training Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="141"/>
     </w:p>
-    <w:p w14:paraId="1F77B872" w14:textId="0ADA2167" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00003C29" w:rsidP="00C5251D">
+    <w:p w14:paraId="1F77B872" w14:textId="0ADA2167" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00003C29" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RTO</w:t>
       </w:r>
-      <w:r w:rsidR="00C5251D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00C5251D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s must maintain Training Accounts accurately and ‘Close’ them when participants do not commence training or withdraw from their course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEBBBA3" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="4EEBBBA3" w14:textId="484129A9" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The example below shows that this Training Account’s current status is ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Active</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ however ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">No Activity =&gt; 90 </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t>No Activity =&gt; 90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">’. This indicates that the Training Account needs to be closed if no </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">. This indicates that the Training Account needs to be closed if no activity is envisaged. </w:t>
+        <w:t xml:space="preserve">further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activity is </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448A4E55" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="448A4E55" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="384477E9" wp14:editId="35B90208">
             <wp:extent cx="4610100" cy="1019175"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57"/>
+                    <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4610100" cy="1019175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EBDEDC" w14:textId="5018D465" w:rsidR="00C5251D" w:rsidRPr="0064444E" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="08EBDEDC" w14:textId="5018D465" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="001F68FC" w:rsidRPr="0064444E">
+      <w:r w:rsidR="001F68FC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal – Edit Training Account - Active No Activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1308F370" w14:textId="77777777" w:rsidR="00FB5166" w:rsidRPr="00003C29" w:rsidRDefault="00FB5166" w:rsidP="00FB5166">
+    <w:p w14:paraId="1308F370" w14:textId="769A1348" w:rsidR="00FB5166" w:rsidRPr="00CC35BD" w:rsidRDefault="00FB5166" w:rsidP="00FB5166">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>‘ESTC’ Training Accounts</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">‘ESTC’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA563A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Closed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+        <w:t xml:space="preserve">(Skill Cluster) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Training Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t xml:space="preserve"> must be ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Closed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>’ not ‘Qualification Issued’ to avoid eligibility issues for the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD15871" w14:textId="281C4FF1" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="5BD15871" w14:textId="281C4FF1" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">To close a Training Account: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093ABB93" w14:textId="1F3F7830" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="093ABB93" w14:textId="1F3F7830" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Follow the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Edit Training Account</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">’ direction in Section </w:t>
       </w:r>
-      <w:r w:rsidR="00EB17E8" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00EB17E8" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3AA5AF" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="2D3AA5AF" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Scroll down to the bottom of the Training Account to the Summary Information field, select the status ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Closed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ and provide a reason for the closure. Examples may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF2F5A7" w14:textId="11409173" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00BC047A" w:rsidP="00C5251D">
+    <w:p w14:paraId="3DF2F5A7" w14:textId="11409173" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00BC047A" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00C5251D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00C5251D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>eased training services</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00C5251D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00C5251D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC6E1A9" w14:textId="34C0AD26" w:rsidR="00C5251D" w:rsidRDefault="004625B2" w:rsidP="005D78A7">
+    <w:p w14:paraId="2CC6E1A9" w14:textId="34C0AD26" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="004625B2" w:rsidP="005D78A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00C5251D" w:rsidRPr="00003C29">
+      <w:r w:rsidR="00C5251D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>o longer enrolled in the course</w:t>
       </w:r>
-      <w:r w:rsidR="00BC047A">
+      <w:r w:rsidR="00BC047A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA78992" w14:textId="584C2180" w:rsidR="004625B2" w:rsidRPr="00003C29" w:rsidRDefault="004625B2" w:rsidP="00C5251D">
+    <w:p w14:paraId="6EA78992" w14:textId="584C2180" w:rsidR="004625B2" w:rsidRPr="00CC35BD" w:rsidRDefault="004625B2" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5166">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[For ‘ESTC’ Training Accounts</w:t>
       </w:r>
-      <w:r w:rsidR="002B47BC">
+      <w:r w:rsidR="002B47BC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5166">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student completed the Skill Cluster</w:t>
       </w:r>
-      <w:r w:rsidR="002B47BC">
+      <w:r w:rsidR="002B47BC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CBC9A3" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="64CBC9A3" w14:textId="77777777" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="158FC553" wp14:editId="4791C184">
             <wp:extent cx="4085029" cy="1057523"/>
             <wp:effectExtent l="19050" t="19050" r="10795" b="28575"/>
             <wp:docPr id="34" name="Picture 34" descr="Screenshot of Skills and Employment Portal Summary Information"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Screenshot of Skills and Employment Portal Summary Information"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58">
+                    <a:blip r:embed="rId67">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4169784" cy="1079464"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="44546A">
                           <a:lumMod val="40000"/>
                           <a:lumOff val="60000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790369B9" w14:textId="1601BFC2" w:rsidR="00C5251D" w:rsidRPr="0064444E" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="790369B9" w14:textId="1601BFC2" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
-      <w:r w:rsidR="00970A9A" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00970A9A" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F68FC" w:rsidRPr="0064444E">
+      <w:r w:rsidR="001F68FC" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal – Closure of a Training Account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EF66B7" w14:textId="4E009DCA" w:rsidR="00C5251D" w:rsidRPr="00003C29" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
+    <w:p w14:paraId="61EF66B7" w14:textId="4E009DCA" w:rsidR="00C5251D" w:rsidRPr="00CC35BD" w:rsidRDefault="00C5251D" w:rsidP="00C5251D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">* See </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="006B7E1B" w:rsidRPr="00003C29">
+      <w:r w:rsidR="006B7E1B" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> on How to run a Report on ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Active Training Accounts with No Activity’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">into Excel.  </w:t>
       </w:r>
-      <w:r w:rsidR="00003C29">
+      <w:r w:rsidR="00003C29" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RTOs should use this report to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> monitor all ‘Active Training Accounts with No Activity’ for more than 90 days and close them where required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FFF6EC" w14:textId="77777777" w:rsidR="00743C0D" w:rsidRPr="00003C29" w:rsidRDefault="00743C0D">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00003C29">
+    <w:p w14:paraId="27D24FAC" w14:textId="59C4410A" w:rsidR="004F14E0" w:rsidRPr="00CC35BD" w:rsidRDefault="002A7D24" w:rsidP="00B56D6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc230962878"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5EF5" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E52689" w:rsidRPr="00CC35BD">
+        <w:t>Training Account Reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
     </w:p>
-    <w:p w14:paraId="27D24FAC" w14:textId="59C4410A" w:rsidR="004F14E0" w:rsidRPr="00003C29" w:rsidRDefault="002A7D24" w:rsidP="00B56D6D">
-[...22 lines deleted...]
-    <w:p w14:paraId="7AD557C4" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="7AD557C4" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The following ‘Training Account’ reports are available for download at any time into Excel to provide an up-to-date summary on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6594EAD2" w14:textId="732B0A6E" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="6594EAD2" w14:textId="732B0A6E" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>All Data - Training Accounts report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D01546E" w14:textId="0E947584" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="1D01546E" w14:textId="0E947584" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Active Training Accounts with Concession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710C724" w14:textId="1A94A78C" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="5710C724" w14:textId="1A94A78C" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Active Training Accounts with No Activity*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B49F59" w14:textId="55DFE844" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="39B49F59" w14:textId="55DFE844" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Training Accounts with status ‘Leave from Enrolment’ and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6151E90E" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="6151E90E" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Training Accounts with Bridging Units.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E66A21E" w14:textId="4B4560A5" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="1E66A21E" w14:textId="172A01F1" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidR="001F26D4" w:rsidRPr="00003C29">
+      <w:r w:rsidR="001F26D4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F26D4" w:rsidRPr="00003C29">
+      <w:r w:rsidR="001F26D4" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>he ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Active Training Accounts with No Activity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>’ report includes all Training Accounts that are Active and have no activity, or had no payments made for more than 90 days, since the Training Account Creation Date or the Last Activity Date, whichever occurs later.  This means if you have created a Training Account and expected to commence training more than 90 days after the Training Account creation date, this Training Account will also appear in this report. Expected Training Start and End Dates are included for this purpose.</w:t>
+        <w:t xml:space="preserve">’ report includes all Training Accounts that are Active and have no activity, or had no payments made for more than 90 days, since the Training Account Creation Date or the Last Activity Date, whichever occurs later.  This means if you have created a Training Account and expected to commence training more than 90 days after the Training Account creation date, this Training Account will also appear in this report. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0E75" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Expected Training Start and End Dates are included for this purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62661F2E" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="62661F2E" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Data for these reports is refreshed hourly, so if Training Account data is being edited, a new report will be able to be prepared on the same day to confirm the changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C71017" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="02C71017" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Training Account Reports can be accessed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>by selecting ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Training Account’ - Training Account Reports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ from the sub menu, as shown below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C0F6CF" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="29C0F6CF" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662372" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE1FBC5" wp14:editId="224AD55A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4004310</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1115695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1581150" cy="318256"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24765"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Oval 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -19894,217 +19837,185 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="606BFE40" id="Oval 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:315.3pt;margin-top:87.85pt;width:124.5pt;height:25.05pt;z-index:251662372;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkP4JVYgIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5alkFLEEiEQVaUo&#10;QUqqnAevzVryq7ZhSX99x94lQNNTVQ5mxvP+/M3O7o5akQP3QVpT0fJmQAk3zNbS7Cr643n9aUJJ&#10;iGBqUNbwir7yQO/mHz/MWjflQ9tYVXNPMIkJ09ZVtInRTYsisIZrCDfWcYNGYb2GiKrfFbWHFrNr&#10;VQwHg9uitb523jIeAt6uOiOd5/xCcBYfhQg8ElVR7C3m0+dzm85iPoPpzoNrJOvbgH/oQoM0WPQt&#10;1QoikL2X71JpybwNVsQbZnVhhZCM5xlwmnLwxzRPDTieZ0FwgnuDKfy/tOzh8OQ2HmFoXZgGFNMU&#10;R+F1+sf+yDGD9foGFj9GwvCyHE/KcoyYMrR9LifD8W1CszhHOx/iN241SUJFuVLShTQPTOFwH2Ln&#10;ffJK18EqWa+lUlnxu+1SeXIAfLv1eoC/Lla5Brrb/H5YMXSuufpVDmVIW9HheISxhAESTCiIKGpX&#10;VzSYHSWgdshcFn1OfhXdp73qoGv6yi1NsILQdH7Z1PFKy4jkVlJXdJLaP7WrTJqPZ3r2OJzRT9LW&#10;1q8bT7zt+BocW0sscg8hbsAjQXEaXLr4iIdQFke0vURJY/2vv90nf+QNWilpkfA4/s89eE6J+m6Q&#10;UV/L0ShtSFZG4y9DVPylZXtpMXu9tPguJa63Y1lM/lGdROGtfsHdXKSqaALDsHYHdK8sY7eIuN2M&#10;LxbZDbfCQbw3T46l5AmnBO/z8QW864kUkYIP9rQc78jU+aZIYxf7aIXMTDvjijRJCm5UJky//Wll&#10;L/Xsdf5GzX8DAAD//wMAUEsDBBQABgAIAAAAIQCejoBr3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BToNAEIbvJn2HzZh4s4s0BUSWpmnizYvYeJ6yI6DsLmG3QH16p6d6nPm//PNNsVtMLyYa&#10;feesgqd1BIJs7XRnGwXHj9fHDIQPaDX2zpKCC3nYlau7AnPtZvtOUxUawSXW56igDWHIpfR1Swb9&#10;2g1kOftyo8HA49hIPeLM5aaXcRQl0mBn+UKLAx1aqn+qs1Hw+d1tLrGe/Bsl8zINFe5/CZV6uF/2&#10;LyACLeEGw1Wf1aFkp5M7W+1FryDZRAmjHKTbFAQTWfrMm5OCON5mIMtC/v+h/AMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBkP4JVYgIAAOsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCejoBr3QAAAAsBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="2pt">
+              <v:oval w14:anchorId="4EDE0E2B" id="Oval 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:315.3pt;margin-top:87.85pt;width:124.5pt;height:25.05pt;z-index:251662372;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkP4JVYgIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b5alkFLEEiEQVaUo&#10;QUqqnAevzVryq7ZhSX99x94lQNNTVQ5mxvP+/M3O7o5akQP3QVpT0fJmQAk3zNbS7Cr643n9aUJJ&#10;iGBqUNbwir7yQO/mHz/MWjflQ9tYVXNPMIkJ09ZVtInRTYsisIZrCDfWcYNGYb2GiKrfFbWHFrNr&#10;VQwHg9uitb523jIeAt6uOiOd5/xCcBYfhQg8ElVR7C3m0+dzm85iPoPpzoNrJOvbgH/oQoM0WPQt&#10;1QoikL2X71JpybwNVsQbZnVhhZCM5xlwmnLwxzRPDTieZ0FwgnuDKfy/tOzh8OQ2HmFoXZgGFNMU&#10;R+F1+sf+yDGD9foGFj9GwvCyHE/KcoyYMrR9LifD8W1CszhHOx/iN241SUJFuVLShTQPTOFwH2Ln&#10;ffJK18EqWa+lUlnxu+1SeXIAfLv1eoC/Lla5Brrb/H5YMXSuufpVDmVIW9HheISxhAESTCiIKGpX&#10;VzSYHSWgdshcFn1OfhXdp73qoGv6yi1NsILQdH7Z1PFKy4jkVlJXdJLaP7WrTJqPZ3r2OJzRT9LW&#10;1q8bT7zt+BocW0sscg8hbsAjQXEaXLr4iIdQFke0vURJY/2vv90nf+QNWilpkfA4/s89eE6J+m6Q&#10;UV/L0ShtSFZG4y9DVPylZXtpMXu9tPguJa63Y1lM/lGdROGtfsHdXKSqaALDsHYHdK8sY7eIuN2M&#10;LxbZDbfCQbw3T46l5AmnBO/z8QW864kUkYIP9rQc78jU+aZIYxf7aIXMTDvjijRJCm5UJky//Wll&#10;L/Xsdf5GzX8DAAD//wMAUEsDBBQABgAIAAAAIQCejoBr3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BToNAEIbvJn2HzZh4s4s0BUSWpmnizYvYeJ6yI6DsLmG3QH16p6d6nPm//PNNsVtMLyYa&#10;feesgqd1BIJs7XRnGwXHj9fHDIQPaDX2zpKCC3nYlau7AnPtZvtOUxUawSXW56igDWHIpfR1Swb9&#10;2g1kOftyo8HA49hIPeLM5aaXcRQl0mBn+UKLAx1aqn+qs1Hw+d1tLrGe/Bsl8zINFe5/CZV6uF/2&#10;LyACLeEGw1Wf1aFkp5M7W+1FryDZRAmjHKTbFAQTWfrMm5OCON5mIMtC/v+h/AMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBkP4JVYgIAAOsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCejoBr3QAAAAsBAAAPAAAAAAAAAAAAAAAAALwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="2pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7549F51E" wp14:editId="314D728A">
             <wp:extent cx="5836920" cy="1372235"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="36" name="Picture 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59"/>
+                    <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5836920" cy="1372235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC91C5F" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00003C29" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="6AC91C5F" w14:textId="77777777" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405249B2" w14:textId="273C34D3" w:rsidR="001003EA" w:rsidRPr="0064444E" w:rsidRDefault="001003EA" w:rsidP="001003EA">
+    <w:p w14:paraId="405249B2" w14:textId="273C34D3" w:rsidR="001003EA" w:rsidRPr="00CC35BD" w:rsidRDefault="001003EA" w:rsidP="001003EA">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00947099" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00947099" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal - Training Account Reports menu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01559376" w14:textId="77777777" w:rsidR="00C41463" w:rsidRPr="00003C29" w:rsidRDefault="00C41463" w:rsidP="00995738">
+    <w:p w14:paraId="62CA4969" w14:textId="390A36CF" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> will be displayed.  Reports are generated by selecting one of the five reports from the drop-down menu option.  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Reports are generated by selecting one of the five reports from the drop-down menu option.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F3D28" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00003C29" w:rsidRDefault="00995738" w:rsidP="00995738">
+    <w:p w14:paraId="056F3D28" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664420" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DB731FE" wp14:editId="6805AE6B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2733675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>980440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1066800" cy="476250"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="Oval 38"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1066800" cy="476250"/>
                         </a:xfrm>
@@ -20123,976 +20034,2394 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="703458E8" id="Oval 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:215.25pt;margin-top:77.2pt;width:84pt;height:37.5pt;z-index:251664420;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAev2SSYwIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sgQhKUJUKJqCqh&#10;JBKJch68NmvJX7UNC/31HXsXCE1PVTmYGc/4zczjDXf3e63IjvsgranocFBSwg2ztTSbir69Lr7d&#10;UBIimBqUNbyiBx7o/ezrl7vWTfnINlbV3BMEMWHauoo2MbppUQTWcA1hYB03GBTWa4jo+k1Re2gR&#10;XatiVJaTorW+dt4yHgLePnZBOsv4QnAWn4UIPBJVUewt5tPnc53OYnYH040H10jWtwH/0IUGabDo&#10;CeoRIpCtl5+gtGTeBivigFldWCEk43kGnGZY/jHNqgHH8yxITnAnmsL/g2VPu5V78UhD68I0oJmm&#10;2Auv0zf2R/aZrMOJLL6PhOHlsJxMbkrklGFsfD0ZXWU2i/Nr50P8zq0myagoV0q6kOaBKeyWIWJR&#10;zD5mpetglawXUqns+M36QXmyA/ztFosSP91b5Rrobo8VQ5ea8S4wlCEttnpbYnOEAQpMKIhoaldX&#10;NJgNJaA2qFwWfQa/eN3DXnTQNX2RliZ4hNB0eTnU6UrLiOJWUlcUmUr9d6+VSfPxLM+ehzP7yVrb&#10;+vDiibedXoNjC4lFlhDiC3gUKE6DSxef8RDK4oi2tyhprP/1t/uUj7rBKCUtCh7H/7kFzylRPwwq&#10;6nY4HqcNyc746nqEjv8YWX+MmK1+sPi7DHG9Hctmyo/qaApv9Tvu5jxVxRAYhrU7onvnIXaLiNvN&#10;+Hye03ArHMSlWTmWwBNPid7X/Tt41wspogSf7HE5Pompy00vjZ1voxUyK+3MK8okObhRWTD99qeV&#10;/ejnrPN/1Ow3AAAA//8DAFBLAwQUAAYACAAAACEAXDHqad4AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbiyha9BWmk4IiQOIywYP4DWmDTRJ1WRb4ekxJ3a0/0+/P9eb2Q/i&#10;SFNyMRi4XSgQFNpoXegMvL893axApIzB4hADGfimBJvm8qLGysZT2NJxlzvBJSFVaKDPeaykTG1P&#10;HtMijhQ4+4iTx8zj1Ek74YnL/SALpe6kRxf4Qo8jPfbUfu0O3oDrLKrtYPWnLV7QLX/0q3XPxlxf&#10;zQ/3IDLN+R+GP31Wh4ad9vEQbBKDgXKpNKMc6LIEwYRer3izN1AU6xJkU8vzH5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB6/ZJJjAgAA6wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFwx6mneAAAACwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
+              <v:oval w14:anchorId="31C5652A" id="Oval 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:215.25pt;margin-top:77.2pt;width:84pt;height:37.5pt;z-index:251664420;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAev2SSYwIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7sgQhKUJUKJqCqh&#10;JBKJch68NmvJX7UNC/31HXsXCE1PVTmYGc/4zczjDXf3e63IjvsgranocFBSwg2ztTSbir69Lr7d&#10;UBIimBqUNbyiBx7o/ezrl7vWTfnINlbV3BMEMWHauoo2MbppUQTWcA1hYB03GBTWa4jo+k1Re2gR&#10;XatiVJaTorW+dt4yHgLePnZBOsv4QnAWn4UIPBJVUewt5tPnc53OYnYH040H10jWtwH/0IUGabDo&#10;CeoRIpCtl5+gtGTeBivigFldWCEk43kGnGZY/jHNqgHH8yxITnAnmsL/g2VPu5V78UhD68I0oJmm&#10;2Auv0zf2R/aZrMOJLL6PhOHlsJxMbkrklGFsfD0ZXWU2i/Nr50P8zq0myagoV0q6kOaBKeyWIWJR&#10;zD5mpetglawXUqns+M36QXmyA/ztFosSP91b5Rrobo8VQ5ea8S4wlCEttnpbYnOEAQpMKIhoaldX&#10;NJgNJaA2qFwWfQa/eN3DXnTQNX2RliZ4hNB0eTnU6UrLiOJWUlcUmUr9d6+VSfPxLM+ehzP7yVrb&#10;+vDiibedXoNjC4lFlhDiC3gUKE6DSxef8RDK4oi2tyhprP/1t/uUj7rBKCUtCh7H/7kFzylRPwwq&#10;6nY4HqcNyc746nqEjv8YWX+MmK1+sPi7DHG9Hctmyo/qaApv9Tvu5jxVxRAYhrU7onvnIXaLiNvN&#10;+Hye03ArHMSlWTmWwBNPid7X/Tt41wspogSf7HE5Pompy00vjZ1voxUyK+3MK8okObhRWTD99qeV&#10;/ejnrPN/1Ow3AAAA//8DAFBLAwQUAAYACAAAACEAXDHqad4AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbiyha9BWmk4IiQOIywYP4DWmDTRJ1WRb4ekxJ3a0/0+/P9eb2Q/i&#10;SFNyMRi4XSgQFNpoXegMvL893axApIzB4hADGfimBJvm8qLGysZT2NJxlzvBJSFVaKDPeaykTG1P&#10;HtMijhQ4+4iTx8zj1Ek74YnL/SALpe6kRxf4Qo8jPfbUfu0O3oDrLKrtYPWnLV7QLX/0q3XPxlxf&#10;zQ/3IDLN+R+GP31Wh4ad9vEQbBKDgXKpNKMc6LIEwYRer3izN1AU6xJkU8vzH5pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB6/ZJJjAgAA6wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFwx6mneAAAACwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="red" strokecolor="red" strokeweight="1.5pt">
                 <v:fill opacity="0"/>
                 <v:stroke joinstyle="miter"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D013436" wp14:editId="723CC053">
             <wp:extent cx="3954162" cy="2660198"/>
             <wp:effectExtent l="0" t="0" r="8255" b="6985"/>
             <wp:docPr id="41" name="Picture 41" descr="cid:image001.png@01D54DCB.73C09B40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="cid:image001.png@01D54DCB.73C09B40"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60" r:link="rId61" cstate="print">
+                    <a:blip r:embed="rId69" r:link="rId70" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3988003" cy="2682965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1789CC40" w14:textId="0C773C47" w:rsidR="00995738" w:rsidRPr="0064444E" w:rsidRDefault="00995738" w:rsidP="00995738">
+    <w:p w14:paraId="1789CC40" w14:textId="0C773C47" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00A6032D" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00A6032D" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Screenshot of the Skills and Employment Portal - Training Account </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3147" w:rsidRPr="0064444E">
+      <w:r w:rsidR="00AB3147" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> types</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6D66E1" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00003C29" w:rsidRDefault="00995738" w:rsidP="00995738">
+    <w:p w14:paraId="1C6D66E1" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Should the report not contain any data, a message will appear to confirm “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>No data is available for export</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C107EFC" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00003C29" w:rsidRDefault="00995738" w:rsidP="00995738">
+    <w:p w14:paraId="2C107EFC" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Exporting the data is actioned by selecting the desired report from the drop-down list, then the ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Export data to excel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’ button.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE45AB3" w14:textId="77777777" w:rsidR="00995738" w:rsidRPr="00003C29" w:rsidRDefault="00995738" w:rsidP="00995738">
+    <w:p w14:paraId="0FE45AB3" w14:textId="72B4E357" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00FD1774" w:rsidP="00995738">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...72 lines deleted...]
-          <w:noProof/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="617F75B4" wp14:editId="71D36829">
-[...2 lines deleted...]
-            <wp:docPr id="43" name="Picture 43"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15EE8223" wp14:editId="20826FE0">
+            <wp:extent cx="5828030" cy="2061845"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="415380021" name="Picture 2" descr="A screenshot of a website&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="415380021" name="Picture 2" descr="A screenshot of a website&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62"/>
+                    <a:blip r:embed="rId71">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4811399" cy="1683168"/>
+                      <a:ext cx="5828030" cy="2061845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                  </pic:spPr>
-[...111 lines deleted...]
-                    </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
-                      <a:solidFill>
-[...1 lines deleted...]
-                      </a:solidFill>
+                      <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A787A2B" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="0064444E" w:rsidRDefault="00744057" w:rsidP="00744057">
+    <w:p w14:paraId="46782DA3" w14:textId="1618476C" w:rsidR="00995738" w:rsidRPr="00CC35BD" w:rsidRDefault="00995738" w:rsidP="00995738">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA62DA" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 39 - Screenshot of Skills and Employment Portal - Training Account Report - Export in progress </w:t>
+        <w:t xml:space="preserve"> 38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Screenshot of Skills and Employment Portal - Training Account Report Export function</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096E82BC" w14:textId="77777777" w:rsidR="00F72C53" w:rsidRPr="00003C29" w:rsidRDefault="00F72C53" w:rsidP="00744057">
+    <w:p w14:paraId="1A787A2B" w14:textId="6344F79C" w:rsidR="00744057" w:rsidRPr="00CC35BD" w:rsidRDefault="00744057" w:rsidP="00476AC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:t>Once you have selected the button, the system will begin the process of downloading the report</w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF377A0" w14:textId="51C81D19" w:rsidR="00744057" w:rsidRPr="00CC35BD" w:rsidRDefault="00744057" w:rsidP="00744057">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>The system will present you with an option to either open or save the file:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The system will </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>present you with an option to either open or save the file:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940EADA" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="00003C29" w:rsidRDefault="00744057" w:rsidP="00744057">
+    <w:p w14:paraId="0940EADA" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="00CC35BD" w:rsidRDefault="00744057" w:rsidP="00744057">
       <w:pPr>
         <w:ind w:left="-284" w:hanging="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D79AC23" wp14:editId="6FCD99F2">
             <wp:extent cx="6480810" cy="603885"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="47" name="Picture 47"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64"/>
+                    <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6480810" cy="603885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7E69BD" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="0064444E" w:rsidRDefault="00744057" w:rsidP="00744057">
+    <w:p w14:paraId="1A7E69BD" w14:textId="67DC18F3" w:rsidR="00744057" w:rsidRPr="00CC35BD" w:rsidRDefault="00744057" w:rsidP="00744057">
       <w:pPr>
         <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0064444E">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure 40 - Screenshot of Skills and Employment Portal - Training Account Report – Open or Save file </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00476AC2" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Screenshot of Skills and Employment Portal - Training Account Report – Open or Save file </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAB4881" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="00003C29" w:rsidRDefault="00744057" w:rsidP="00744057">
+    <w:p w14:paraId="7EAB4881" w14:textId="4A80242A" w:rsidR="00744057" w:rsidRPr="00CC35BD" w:rsidRDefault="00E115CC" w:rsidP="00744057">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:schemeClr w14:val="accent1"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>If you have selected the open function, the Training Account Report will be exported and opened in Excel as displayed below:</w:t>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00252EC6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00252EC6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00744057" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pen</w:t>
+      </w:r>
+      <w:r w:rsidR="00252EC6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00744057" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, the Training Account Report will be exported and opened in Excel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C097CB2" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="00003C29" w:rsidRDefault="00744057" w:rsidP="00744057">
-      <w:pPr>
+    <w:p w14:paraId="1896AA09" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="143" w:name="_Toc230962879"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc193361207"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>14. Search and view a Project</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6705DB42" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Portal will display Projects for the organisation identified in your request to access the Portal. From the Portal Menu Bar select ‘Projects’ from the sub menu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B95176" w14:textId="7709F459" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675684" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C965354" wp14:editId="2C0A428F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3742934</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>285897</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="520065" cy="281305"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="527995881" name="Oval 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="520065" cy="281305"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval w14:anchorId="7CE9BEDA" id="Oval 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:294.7pt;margin-top:22.5pt;width:40.95pt;height:22.15pt;z-index:251675684;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzKNJ+awIAADoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+0jCStehhgq1YpqE&#10;WrR26rNxbGLN8Xm2IbC/fmcnBLbyNC0Pzn397st3vr3bN5rshPMKTEmLUU6JMBwqZTYl/f6y+HBD&#10;iQ/MVEyDESU9CE/vZu/f3bZ2KsZQg66EI+jE+GlrS1qHYKdZ5nktGuZHYIVBpQTXsICs22SVYy16&#10;b3Q2zvPrrAVXWQdceI/Sh05JZ8m/lIKHJym9CESXFHML6XTpXMczm92y6cYxWyvep8H+IYuGKYNB&#10;B1cPLDCydeqNq0ZxBx5kGHFoMpBScZFqwGqK/K9qnmtmRaoFm+Pt0Cb//9zyx92zXTlsQ2v91CMZ&#10;q9hL18Q/5kf2qVmHoVliHwhH4SS2f0IJR9X4pviYT2IzsxPYOh++CGhIJEoqtFbWx3LYlO2WPnTW&#10;R6soNrBQWqcr0SYKPGhVRVli3GZ9rx3ZMbzLxSLHr494ZobxIzQ7VZOocNAi+tDmm5BEVZj/OGWS&#10;Bk0MbhnnwoTr3m+yjjCJKQzA4hJQh6IH9bYRJtIADsD8EvDPiAMiRQUTBnCjDLhLDqofQ+TO/lh9&#10;V3Msfw3VYeWIg278veULhXeyZD6smMN5x83AHQ5PeEgNbUmhpyipwf26JI/2OIaopaTF/Smp/7ll&#10;TlCivxoc0M/F1VVcuMRcTT6NkXHnmvW5xmybe8BrLfC1sDyR0T7oIykdNK+46vMYFVXMcIxdUh7c&#10;kbkP3V7jY8HFfJ7McMksC0vzbHl0HrsaB+5l/8qc7Qcz4EQ/wnHX3gxnZxuRBubbAFKlyT31te83&#10;Lmga//4xiS/AOZ+sTk/e7DcAAAD//wMAUEsDBBQABgAIAAAAIQAD/PwN3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVKWzcJcaoKqQeOLUhct/E2ibDXUey26d9jTnBc&#10;7dPMm2ozOSsuNIbes4b5LANB3HjTc6vh82P3nIMIEdmg9UwabhRgU9/fVVgaf+U9XQ6xFSmEQ4ka&#10;uhiHUsrQdOQwzPxAnH4nPzqM6RxbaUa8pnBn5UuWKemw59TQ4UBvHTXfh7PTsL3JaPeh2D0ZxUrF&#10;r/CONtf68WHavoKINMU/GH71kzrUyenoz2yCsBpWebFMqIblKm1KgFrPFyCOGvJiAbKu5P8F9Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcyjSfmsCAAA6BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA/z8Dd4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:oval>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D97D406" wp14:editId="04ADAE71">
-[...2 lines deleted...]
-            <wp:docPr id="48" name="Picture 48"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146909FC" wp14:editId="1CB0C1CB">
+            <wp:extent cx="5828030" cy="648335"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="1110924898" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65">
+                    <a:blip r:embed="rId73">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5836920" cy="1317604"/>
+                      <a:ext cx="5828030" cy="648335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="630167A4" w14:textId="77777777" w:rsidR="00744057" w:rsidRPr="0064444E" w:rsidRDefault="00744057" w:rsidP="00744057">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="240" w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="6E76F794" w14:textId="1C56B8B2" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00F15049">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of menu options for Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6504CF31" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All current and expired Projects delivered by your organisation will be listed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048D7055" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="440759E5" wp14:editId="6910752A">
+            <wp:extent cx="5828030" cy="1408430"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+            <wp:docPr id="968271596" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId74">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5828030" cy="1408430"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411B2513" w14:textId="5E3852A1" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00F15049">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of Projects listed for an organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496A2C95" w14:textId="3361BF4B" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If multiple Projects are displayed or there is more than one page, filter the results by column. Simply click on the filter icon in the relevant column and enter the values you wish to search. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093D3270" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376BB755" wp14:editId="3A650102">
+            <wp:extent cx="5828030" cy="1694815"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="635"/>
+            <wp:docPr id="1467277313" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId75">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5828030" cy="1694815"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC4B228" w14:textId="329D0E39" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="003B220F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of filtering results from Project list, by Project name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F3563E" w14:textId="5F9CAA29" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have a filter applied to a column, this will be indicated by a grey highlight. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F256ADD" w14:textId="64258521" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you have located </w:t>
+      </w:r>
+      <w:r w:rsidR="00934CF6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project, you can view, double-click or select the Project to highlight the line and click ‘Next’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49817807" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FE48E5B" wp14:editId="0E3610BA">
+            <wp:extent cx="5828030" cy="1605915"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="1568674985" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId76">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5828030" cy="1605915"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E672EC" w14:textId="3DDE8724" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00BE246D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of selecting a Project and location of ‘Next’ button</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D37B0F" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be taken to the landing page for the Project, which will display: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3924D88C" w14:textId="25059E60" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="000A7816">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Project ID</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7816" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5594547D" w14:textId="1230E425" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="000A7816">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants who have been added to the Project, with the ability to delete a Participant from a Project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367A3340" w14:textId="266788C1" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="000A7816">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buttons to Add a Participant to a Project and create a Participant Profile if none already exists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090CF10D" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="7"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5088282F" w14:textId="209F7788" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc230962880"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46D21" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t>Manag</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46D21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46D21" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t>Participants in a Project</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2F98FC" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To add a Participant to a selected Project, find the Project and go to the Project page (see section 14. Search and view a Project). When on the Project page, click on the ‘Add Participant’ button. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030D05CB" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B2C76FA" wp14:editId="03DD32A2">
+            <wp:extent cx="4870450" cy="1384935"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="5715"/>
+            <wp:docPr id="664140816" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId77">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4870450" cy="1384935"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A3F52B" w14:textId="26180F6B" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="009D2041">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Location of ‘Add Participant’ button on Project landing page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E279A65" w14:textId="566EC698" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Participant Search screen will display</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5246E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as follows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405ADF05" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57EC3436" wp14:editId="1B9BE0C6">
+            <wp:extent cx="5486400" cy="2326640"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1804107867" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5486400" cy="2326640"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792AA3D8" w14:textId="1B0F19F5" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="009D2041">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of Participant Search screen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DC9E49" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Search existing Participant Profiles in the Portal by entering: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B14A6E" w14:textId="6347C796" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00992795">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first name AND last name AND date of birth AND gender OR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39815E2A" w14:textId="35BC8A18" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00992795">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Participant </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12455DB9" w14:textId="5349B2CC" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Portal is unable to retrieve matching data, a message will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5246E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>display</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5246E" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stating that no Participant Profile could be found. You will need to create a new Participant Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60FE7" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5CAE">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>following the steps in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5CAE" w:rsidRPr="003D5CAE">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ection 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00316A33" w:rsidRPr="003D5CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5CAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Create a Participant Profile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A294C51" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="460AC7A6" wp14:editId="2699FC3B">
+            <wp:extent cx="5658485" cy="2734310"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="891097812" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId79">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5658485" cy="2734310"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D616530" w14:textId="5CDC4654" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00D15ECC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of ‘No participants matching the search criteria’ result</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C73D142" w14:textId="35ABE8F5" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is a match, the Participant Profile will appear as displayed below. If more than one Participant Profile is found, </w:t>
+      </w:r>
+      <w:r w:rsidR="00224563" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portal will prompt for more information about the Participant to match with other fields in the Participant Profile. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122F9D55" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C6E1D80" wp14:editId="276EAEF0">
+            <wp:extent cx="5767070" cy="3177540"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+            <wp:docPr id="191814501" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId80">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5767070" cy="3177540"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B37CE0" w14:textId="7F3C9C56" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00A60FE7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Figure 41 - Screenshot of Skills and Employment Portal - Training Account Report - Export in Excel </w:t>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Figure 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90A11">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE703C" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screenshot of successful Participant search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EA2608" w14:textId="56EB53DF" w:rsidR="00E52689" w:rsidRPr="0064444E" w:rsidRDefault="00995738" w:rsidP="0064444E">
-[...14 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="4BCA83A7" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you have located the Participant that you wish to add to the Project, select ‘Add’. You will then be returned to the Project landing page and the Participant you added will be listed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EC6719" w14:textId="2B739B74" w:rsidR="00A55981" w:rsidRPr="00003C29" w:rsidRDefault="00DA62DA" w:rsidP="00B56D6D">
+    <w:p w14:paraId="3329752F" w14:textId="76E266D2" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00957F2D" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Once a</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant has been added to a Project, Training Accounts can be created to enable the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RTO to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>attract accredited training payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58816BE8" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>If a participant has been added to a project in error and no Training Account has been created for under the Project, you may delete the participant from your Project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D426ADA" w14:textId="656AE0F1" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00957F2D" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If your organisation created the Participant Profile but a different RTO is delivering the accredited training under the project, then it is your</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibility to notify the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RTO when Participants have been added to a Project and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide the RTO with the correct </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Participant ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00761BA3" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280A1978" w14:textId="5C40DC0D" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00957F2D" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RTO must ensure that a Training Account is created prior to delivery of any </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77096" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsidised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>training. Units commenced prior to the Training Account creation date are not eligible for payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114958EB" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc135047325"/>
-      <w:r w:rsidRPr="00003C29">
+      <w:bookmarkStart w:id="146" w:name="_Toc230962881"/>
+      <w:r w:rsidRPr="00CC35BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A55981" w:rsidRPr="00003C29">
+        <w:t>16. Support and Assistance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="45E4E28C" w14:textId="77C5563B" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:r w:rsidR="00B56D6D" w:rsidRPr="00003C29">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If you experience trouble creating a Participant Profile or Training Account or require any assistance with using the Portal, please do not hesitate to contact the Contract Quality and Compliance team</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92F26" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C051A6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>by email</w:t>
+      </w:r>
+      <w:r w:rsidR="00957F2D" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C051A6" w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidR="00C051A6" w:rsidRPr="00CC35BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>SkillsContracts@sa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6643C14C" w14:textId="48FEC6B9" w:rsidR="00C6048A" w:rsidRPr="00003C29" w:rsidRDefault="00C6048A" w:rsidP="00B56D6D">
+    <w:p w14:paraId="78D3F105" w14:textId="77777777" w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidRDefault="00761BA3" w:rsidP="00761BA3">
       <w:pPr>
         <w:pStyle w:val="BodyText-Nospacing"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CC35BD">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Your feedback and comments are welcome so that we can continuously improve the Portal to meet the needs of our clients.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
     </w:p>
-    <w:sectPr w:rsidR="00C6048A" w:rsidRPr="00003C29" w:rsidSect="003B37F5">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId69"/>
+    <w:sectPr w:rsidR="00761BA3" w:rsidRPr="00CC35BD" w:rsidSect="003B37F5">
+      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="first" r:id="rId83"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1361" w:bottom="1440" w:left="1361" w:header="709" w:footer="74" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5271841E" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0" w:rsidP="001D7BAF">
+    <w:p w14:paraId="4C3B4CC1" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E" w:rsidP="001D7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E6488A" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0"/>
+    <w:p w14:paraId="19FC5CA3" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EA2C64" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0" w:rsidP="001D7BAF">
+    <w:p w14:paraId="54D33B37" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E" w:rsidP="001D7BAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB5D7F0" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0"/>
+    <w:p w14:paraId="469386F8" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D032937" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0">
+    <w:p w14:paraId="392511C0" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DINPro-Light">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
@@ -21109,52 +22438,52 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2243C37E" w14:textId="5BF229F2" w:rsidR="00C04E07" w:rsidRPr="00AA30CA" w:rsidRDefault="00C04E07" w:rsidP="00C04E07">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2243C37E" w14:textId="5C8B4CAF" w:rsidR="00C04E07" w:rsidRPr="00AA30CA" w:rsidRDefault="00C04E07" w:rsidP="00C04E07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CAF8B32" wp14:editId="157BCF83">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-707390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-316321</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7586980" cy="918383"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
@@ -21272,103 +22601,112 @@
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Participant Profile and Training Account</w:t>
     </w:r>
     <w:r w:rsidR="003D496B">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Management</w:t>
     </w:r>
     <w:r w:rsidR="00CF7E30">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, Version </w:t>
     </w:r>
-    <w:r w:rsidR="00F63DEA">
+    <w:r w:rsidR="0011755C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00CF7E30">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00F63DEA">
+    <w:r w:rsidR="0011755C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00AA7A51">
+    <w:r w:rsidR="0011755C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">June </w:t>
+      <w:t xml:space="preserve">May </w:t>
     </w:r>
     <w:r w:rsidR="00067D34">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2023</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00032C04">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="0A7A83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA30CA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00AA30CA">
       <w:rPr>
         <w:b/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00AA30CA">
       <w:rPr>
         <w:b/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -21391,161 +22729,98 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA30CA">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66C2D049" w14:textId="77777777" w:rsidR="00C04E07" w:rsidRDefault="00C04E07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CAC5228" w14:textId="77777777" w:rsidR="00304898" w:rsidRDefault="00304898" w:rsidP="00361C8F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CAC5228" w14:textId="2D0B11FC" w:rsidR="00304898" w:rsidRDefault="00BD5AD6" w:rsidP="00BD5AD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="5445"/>
         <w:tab w:val="left" w:pos="7080"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24ED9734" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0" w:rsidP="001D7BAF">
+    <w:p w14:paraId="155886FB" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E" w:rsidP="001D7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CE595E" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0"/>
+    <w:p w14:paraId="003EFE84" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23F51DAE" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0" w:rsidP="001D7BAF">
+    <w:p w14:paraId="79D770C8" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E" w:rsidP="001D7BAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D806A71" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0"/>
+    <w:p w14:paraId="590EAADF" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56E9B907" w14:textId="77777777" w:rsidR="00476BF0" w:rsidRDefault="00476BF0">
+    <w:p w14:paraId="70CE9735" w14:textId="77777777" w:rsidR="0013162E" w:rsidRDefault="0013162E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EE1416D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="490E1DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -29516,50 +30791,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C472292"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4541A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CC45B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DE46F12"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -29604,51 +30992,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D0829ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="618A78D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29717,51 +31105,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E521E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7354BA34"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -29806,51 +31194,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720A49A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E3E6350"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29919,51 +31307,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="752E3876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="813C4B90"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30032,51 +31420,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="767378F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F307198"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30145,51 +31533,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6C393E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47C9B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3337" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -30363,54 +31751,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="487402231">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1670717627">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="94"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1549029628">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="196352265">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1811511036">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="604071100">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="261885950">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="275332588">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2028096087">
     <w:abstractNumId w:val="2"/>
   </w:num>
@@ -30507,1287 +31895,1538 @@
   <w:num w:numId="37" w16cid:durableId="1560508316">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="209073881">
     <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1599021951">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="117798547">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1956863047">
     <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="169832184">
     <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1681395321">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="867571695">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1628048148">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="247232269">
     <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="275526387">
     <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1127624">
     <w:abstractNumId w:val="14"/>
   </w:num>
+  <w:num w:numId="49" w16cid:durableId="1953125831">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053311D"/>
     <w:rsid w:val="000014C4"/>
     <w:rsid w:val="00001D24"/>
     <w:rsid w:val="00003C29"/>
     <w:rsid w:val="00007BDE"/>
     <w:rsid w:val="00010041"/>
     <w:rsid w:val="00011371"/>
     <w:rsid w:val="00012A16"/>
+    <w:rsid w:val="00015C37"/>
     <w:rsid w:val="0001657D"/>
     <w:rsid w:val="00016D21"/>
+    <w:rsid w:val="00023201"/>
     <w:rsid w:val="000233CA"/>
     <w:rsid w:val="000246C1"/>
     <w:rsid w:val="00024F4C"/>
     <w:rsid w:val="00027986"/>
     <w:rsid w:val="000306BF"/>
     <w:rsid w:val="00031F0E"/>
+    <w:rsid w:val="00032C04"/>
     <w:rsid w:val="0003527A"/>
     <w:rsid w:val="00035779"/>
     <w:rsid w:val="00036AE9"/>
     <w:rsid w:val="00040CA9"/>
     <w:rsid w:val="000411A5"/>
+    <w:rsid w:val="000412D3"/>
     <w:rsid w:val="00041F37"/>
     <w:rsid w:val="00043E06"/>
     <w:rsid w:val="00045043"/>
     <w:rsid w:val="000506F8"/>
     <w:rsid w:val="00051687"/>
+    <w:rsid w:val="00051DFB"/>
     <w:rsid w:val="000520B5"/>
     <w:rsid w:val="00052B5D"/>
     <w:rsid w:val="000551C7"/>
     <w:rsid w:val="00060C1A"/>
     <w:rsid w:val="000616F8"/>
     <w:rsid w:val="00065183"/>
     <w:rsid w:val="00067D34"/>
     <w:rsid w:val="00070568"/>
     <w:rsid w:val="00070C6D"/>
     <w:rsid w:val="00073A01"/>
     <w:rsid w:val="0007447B"/>
+    <w:rsid w:val="00074CAC"/>
     <w:rsid w:val="00077012"/>
+    <w:rsid w:val="00082CFA"/>
     <w:rsid w:val="00083782"/>
     <w:rsid w:val="00084079"/>
     <w:rsid w:val="00084E1E"/>
     <w:rsid w:val="000874B2"/>
     <w:rsid w:val="000903FD"/>
     <w:rsid w:val="00090AE9"/>
     <w:rsid w:val="00090B8E"/>
     <w:rsid w:val="00096A51"/>
     <w:rsid w:val="000A1E8B"/>
     <w:rsid w:val="000A3B1D"/>
+    <w:rsid w:val="000A3F2C"/>
     <w:rsid w:val="000A5F3C"/>
+    <w:rsid w:val="000A7816"/>
     <w:rsid w:val="000A7B67"/>
     <w:rsid w:val="000B0944"/>
+    <w:rsid w:val="000B0CDC"/>
     <w:rsid w:val="000B1D86"/>
     <w:rsid w:val="000B324E"/>
+    <w:rsid w:val="000B44A2"/>
+    <w:rsid w:val="000B6D26"/>
     <w:rsid w:val="000B7EAD"/>
     <w:rsid w:val="000C13F2"/>
     <w:rsid w:val="000C31C3"/>
     <w:rsid w:val="000C3E1E"/>
     <w:rsid w:val="000C76AB"/>
     <w:rsid w:val="000C7E55"/>
     <w:rsid w:val="000C7E89"/>
+    <w:rsid w:val="000C7FF6"/>
+    <w:rsid w:val="000D09ED"/>
     <w:rsid w:val="000D6797"/>
     <w:rsid w:val="000E07EE"/>
     <w:rsid w:val="000E5019"/>
     <w:rsid w:val="000E545F"/>
     <w:rsid w:val="000E64FB"/>
     <w:rsid w:val="000E677D"/>
     <w:rsid w:val="000F4D68"/>
     <w:rsid w:val="000F67D0"/>
     <w:rsid w:val="001003EA"/>
     <w:rsid w:val="0010067D"/>
     <w:rsid w:val="001028B9"/>
     <w:rsid w:val="00103D1B"/>
     <w:rsid w:val="001050C2"/>
     <w:rsid w:val="00105E71"/>
     <w:rsid w:val="0010756F"/>
     <w:rsid w:val="00107B38"/>
     <w:rsid w:val="00107DA6"/>
     <w:rsid w:val="001110CF"/>
     <w:rsid w:val="00112EDC"/>
     <w:rsid w:val="00113AA2"/>
     <w:rsid w:val="001147B0"/>
+    <w:rsid w:val="0011755C"/>
     <w:rsid w:val="00117F2A"/>
     <w:rsid w:val="00122382"/>
     <w:rsid w:val="00123FA1"/>
     <w:rsid w:val="001264A7"/>
     <w:rsid w:val="00127D71"/>
     <w:rsid w:val="00127FD7"/>
+    <w:rsid w:val="00130844"/>
     <w:rsid w:val="00130E68"/>
+    <w:rsid w:val="0013162E"/>
+    <w:rsid w:val="001332ED"/>
     <w:rsid w:val="001350CF"/>
     <w:rsid w:val="00137E2B"/>
     <w:rsid w:val="00142FD2"/>
+    <w:rsid w:val="00143E5F"/>
+    <w:rsid w:val="00144742"/>
     <w:rsid w:val="001458B8"/>
     <w:rsid w:val="00147C65"/>
     <w:rsid w:val="001531B3"/>
     <w:rsid w:val="001577F3"/>
     <w:rsid w:val="00157B56"/>
     <w:rsid w:val="00160004"/>
     <w:rsid w:val="00160924"/>
     <w:rsid w:val="0016139C"/>
+    <w:rsid w:val="00161B56"/>
     <w:rsid w:val="00161BC5"/>
+    <w:rsid w:val="00162A5E"/>
+    <w:rsid w:val="00162DDD"/>
     <w:rsid w:val="0016309E"/>
     <w:rsid w:val="00163565"/>
     <w:rsid w:val="001635D9"/>
     <w:rsid w:val="00163D14"/>
     <w:rsid w:val="00165C9E"/>
     <w:rsid w:val="00170D4F"/>
     <w:rsid w:val="0017172A"/>
     <w:rsid w:val="00171B8E"/>
     <w:rsid w:val="001758E9"/>
     <w:rsid w:val="0017712E"/>
     <w:rsid w:val="001774D4"/>
+    <w:rsid w:val="00177CBD"/>
     <w:rsid w:val="001848CE"/>
     <w:rsid w:val="00186803"/>
     <w:rsid w:val="001902AB"/>
+    <w:rsid w:val="001919F0"/>
     <w:rsid w:val="00192B28"/>
     <w:rsid w:val="00192D5A"/>
     <w:rsid w:val="00193B83"/>
     <w:rsid w:val="001943DC"/>
+    <w:rsid w:val="001947FB"/>
     <w:rsid w:val="001A139B"/>
     <w:rsid w:val="001A4017"/>
     <w:rsid w:val="001A502C"/>
     <w:rsid w:val="001A7519"/>
     <w:rsid w:val="001B08AA"/>
     <w:rsid w:val="001B1DAA"/>
     <w:rsid w:val="001B2EC8"/>
     <w:rsid w:val="001B5291"/>
     <w:rsid w:val="001C351C"/>
     <w:rsid w:val="001C4767"/>
     <w:rsid w:val="001C5A39"/>
     <w:rsid w:val="001C6CB3"/>
     <w:rsid w:val="001C769D"/>
     <w:rsid w:val="001D0896"/>
     <w:rsid w:val="001D15BB"/>
     <w:rsid w:val="001D3454"/>
     <w:rsid w:val="001D5617"/>
     <w:rsid w:val="001D636F"/>
     <w:rsid w:val="001D7BAF"/>
     <w:rsid w:val="001E3551"/>
     <w:rsid w:val="001F26D4"/>
     <w:rsid w:val="001F4A58"/>
     <w:rsid w:val="001F4EAA"/>
+    <w:rsid w:val="001F4F10"/>
     <w:rsid w:val="001F68FC"/>
     <w:rsid w:val="00201759"/>
     <w:rsid w:val="00201FE2"/>
     <w:rsid w:val="00202A48"/>
+    <w:rsid w:val="00202BEB"/>
     <w:rsid w:val="00202EB1"/>
     <w:rsid w:val="00203729"/>
     <w:rsid w:val="00203DE4"/>
     <w:rsid w:val="002063C9"/>
+    <w:rsid w:val="00206E1E"/>
     <w:rsid w:val="00207E54"/>
     <w:rsid w:val="0021336F"/>
     <w:rsid w:val="00217F56"/>
+    <w:rsid w:val="00222444"/>
+    <w:rsid w:val="0022271B"/>
+    <w:rsid w:val="00224563"/>
+    <w:rsid w:val="00224DAB"/>
     <w:rsid w:val="00231171"/>
+    <w:rsid w:val="002337B0"/>
     <w:rsid w:val="00233979"/>
+    <w:rsid w:val="002351FE"/>
     <w:rsid w:val="00236654"/>
     <w:rsid w:val="00244AEA"/>
     <w:rsid w:val="002459C2"/>
     <w:rsid w:val="0024767C"/>
+    <w:rsid w:val="0025034D"/>
     <w:rsid w:val="00250ADB"/>
     <w:rsid w:val="00250D38"/>
     <w:rsid w:val="00251FB5"/>
+    <w:rsid w:val="00252EC6"/>
+    <w:rsid w:val="0025336E"/>
     <w:rsid w:val="002533B9"/>
     <w:rsid w:val="002544C4"/>
     <w:rsid w:val="0025457F"/>
     <w:rsid w:val="002547ED"/>
     <w:rsid w:val="00256E71"/>
     <w:rsid w:val="00257BD5"/>
     <w:rsid w:val="00257F94"/>
+    <w:rsid w:val="002600AB"/>
     <w:rsid w:val="0026092B"/>
+    <w:rsid w:val="002612E2"/>
     <w:rsid w:val="002636FB"/>
+    <w:rsid w:val="00266291"/>
     <w:rsid w:val="002701ED"/>
     <w:rsid w:val="00270E24"/>
     <w:rsid w:val="00272E35"/>
     <w:rsid w:val="00273AA3"/>
     <w:rsid w:val="00273E58"/>
     <w:rsid w:val="0027569C"/>
     <w:rsid w:val="00276AC2"/>
     <w:rsid w:val="00276F32"/>
     <w:rsid w:val="00277273"/>
     <w:rsid w:val="0028398B"/>
     <w:rsid w:val="002840D0"/>
     <w:rsid w:val="00284FD9"/>
     <w:rsid w:val="0028782D"/>
     <w:rsid w:val="00287E78"/>
     <w:rsid w:val="00290E00"/>
     <w:rsid w:val="002925F9"/>
     <w:rsid w:val="002932A5"/>
     <w:rsid w:val="002939C7"/>
     <w:rsid w:val="00293F40"/>
     <w:rsid w:val="00294D94"/>
     <w:rsid w:val="002951C8"/>
     <w:rsid w:val="00296465"/>
+    <w:rsid w:val="002A0046"/>
     <w:rsid w:val="002A21B3"/>
     <w:rsid w:val="002A3ED5"/>
     <w:rsid w:val="002A44C6"/>
     <w:rsid w:val="002A526B"/>
     <w:rsid w:val="002A7D24"/>
+    <w:rsid w:val="002B01AF"/>
     <w:rsid w:val="002B3E08"/>
     <w:rsid w:val="002B47BC"/>
     <w:rsid w:val="002B51C5"/>
     <w:rsid w:val="002B6EAB"/>
     <w:rsid w:val="002C19BF"/>
     <w:rsid w:val="002C25F8"/>
     <w:rsid w:val="002C3079"/>
     <w:rsid w:val="002C3E03"/>
     <w:rsid w:val="002C5B80"/>
     <w:rsid w:val="002D04AC"/>
     <w:rsid w:val="002D15A2"/>
+    <w:rsid w:val="002D1974"/>
     <w:rsid w:val="002D1D71"/>
     <w:rsid w:val="002D7B36"/>
+    <w:rsid w:val="002E0E75"/>
+    <w:rsid w:val="002E3428"/>
     <w:rsid w:val="002E47A0"/>
     <w:rsid w:val="002E52B2"/>
     <w:rsid w:val="002E5862"/>
     <w:rsid w:val="002F031E"/>
     <w:rsid w:val="002F1490"/>
     <w:rsid w:val="002F1AF6"/>
     <w:rsid w:val="002F221A"/>
     <w:rsid w:val="002F410D"/>
     <w:rsid w:val="002F44AA"/>
     <w:rsid w:val="00300077"/>
     <w:rsid w:val="00304898"/>
     <w:rsid w:val="003077FF"/>
     <w:rsid w:val="00310751"/>
     <w:rsid w:val="003122F4"/>
+    <w:rsid w:val="00314322"/>
+    <w:rsid w:val="00316A33"/>
     <w:rsid w:val="00316BE5"/>
     <w:rsid w:val="00321FDE"/>
+    <w:rsid w:val="003245DF"/>
     <w:rsid w:val="0033108D"/>
     <w:rsid w:val="003342BE"/>
     <w:rsid w:val="0033471A"/>
     <w:rsid w:val="00335019"/>
     <w:rsid w:val="00335C38"/>
     <w:rsid w:val="00335F9A"/>
     <w:rsid w:val="003372AA"/>
     <w:rsid w:val="003375E4"/>
     <w:rsid w:val="003457D2"/>
     <w:rsid w:val="00345BCB"/>
     <w:rsid w:val="00350C77"/>
     <w:rsid w:val="00351DBF"/>
     <w:rsid w:val="00352BB3"/>
     <w:rsid w:val="003531EC"/>
     <w:rsid w:val="00354F66"/>
     <w:rsid w:val="00356FD7"/>
     <w:rsid w:val="00361C8F"/>
     <w:rsid w:val="00362030"/>
     <w:rsid w:val="003633AD"/>
+    <w:rsid w:val="00365FCD"/>
     <w:rsid w:val="00366A9A"/>
     <w:rsid w:val="0037017B"/>
     <w:rsid w:val="00376A6C"/>
     <w:rsid w:val="0037704D"/>
     <w:rsid w:val="00377F4A"/>
     <w:rsid w:val="00380AD2"/>
     <w:rsid w:val="003853AC"/>
     <w:rsid w:val="0038581E"/>
+    <w:rsid w:val="003860FF"/>
     <w:rsid w:val="0038627D"/>
     <w:rsid w:val="00387D64"/>
     <w:rsid w:val="00390DE8"/>
     <w:rsid w:val="0039214F"/>
+    <w:rsid w:val="003A1148"/>
     <w:rsid w:val="003A2340"/>
     <w:rsid w:val="003A32EA"/>
     <w:rsid w:val="003A4288"/>
+    <w:rsid w:val="003B220F"/>
     <w:rsid w:val="003B37F5"/>
+    <w:rsid w:val="003B3B88"/>
     <w:rsid w:val="003B4C59"/>
     <w:rsid w:val="003B69A4"/>
+    <w:rsid w:val="003B7079"/>
     <w:rsid w:val="003B77A1"/>
+    <w:rsid w:val="003C054F"/>
     <w:rsid w:val="003C192B"/>
     <w:rsid w:val="003C2DF0"/>
     <w:rsid w:val="003C47FF"/>
+    <w:rsid w:val="003C5927"/>
     <w:rsid w:val="003C69D3"/>
     <w:rsid w:val="003C7D5A"/>
     <w:rsid w:val="003D12E1"/>
+    <w:rsid w:val="003D1CFF"/>
     <w:rsid w:val="003D26D7"/>
+    <w:rsid w:val="003D3DD0"/>
     <w:rsid w:val="003D406D"/>
     <w:rsid w:val="003D496B"/>
     <w:rsid w:val="003D5275"/>
+    <w:rsid w:val="003D5CAE"/>
     <w:rsid w:val="003E27B4"/>
+    <w:rsid w:val="003E28DE"/>
     <w:rsid w:val="003E3621"/>
     <w:rsid w:val="003E4504"/>
     <w:rsid w:val="003E4F47"/>
+    <w:rsid w:val="003E616F"/>
     <w:rsid w:val="003E789B"/>
     <w:rsid w:val="003F2037"/>
     <w:rsid w:val="003F4393"/>
+    <w:rsid w:val="003F462A"/>
     <w:rsid w:val="003F54CF"/>
     <w:rsid w:val="003F58D6"/>
+    <w:rsid w:val="00401AAB"/>
     <w:rsid w:val="0040328A"/>
     <w:rsid w:val="00405D26"/>
     <w:rsid w:val="00405E2E"/>
     <w:rsid w:val="00406382"/>
     <w:rsid w:val="0041423A"/>
     <w:rsid w:val="00415CBF"/>
     <w:rsid w:val="0041623A"/>
     <w:rsid w:val="00417B86"/>
     <w:rsid w:val="004202E1"/>
+    <w:rsid w:val="004212CD"/>
     <w:rsid w:val="00421486"/>
     <w:rsid w:val="00422B79"/>
     <w:rsid w:val="00425132"/>
     <w:rsid w:val="00426B76"/>
     <w:rsid w:val="004306F2"/>
     <w:rsid w:val="00430E6F"/>
     <w:rsid w:val="00432F5C"/>
     <w:rsid w:val="004374F5"/>
     <w:rsid w:val="0043791A"/>
+    <w:rsid w:val="00446115"/>
     <w:rsid w:val="0044666F"/>
+    <w:rsid w:val="00450743"/>
+    <w:rsid w:val="00453CB5"/>
     <w:rsid w:val="00453F71"/>
     <w:rsid w:val="00454B88"/>
+    <w:rsid w:val="00457611"/>
+    <w:rsid w:val="00457D36"/>
+    <w:rsid w:val="004603ED"/>
     <w:rsid w:val="004611A7"/>
     <w:rsid w:val="004625B2"/>
     <w:rsid w:val="00463F61"/>
+    <w:rsid w:val="00464D92"/>
     <w:rsid w:val="004664AE"/>
     <w:rsid w:val="00475A84"/>
     <w:rsid w:val="00475E59"/>
+    <w:rsid w:val="004761FA"/>
     <w:rsid w:val="00476A62"/>
+    <w:rsid w:val="00476AC2"/>
     <w:rsid w:val="00476BF0"/>
     <w:rsid w:val="00476F08"/>
     <w:rsid w:val="004772A8"/>
     <w:rsid w:val="004775E3"/>
     <w:rsid w:val="00477BDE"/>
     <w:rsid w:val="00477C93"/>
     <w:rsid w:val="00481229"/>
     <w:rsid w:val="00483284"/>
+    <w:rsid w:val="00483CF5"/>
     <w:rsid w:val="00483F54"/>
     <w:rsid w:val="004846D8"/>
     <w:rsid w:val="00484EC5"/>
+    <w:rsid w:val="00486723"/>
     <w:rsid w:val="00486C7E"/>
     <w:rsid w:val="00486DE4"/>
     <w:rsid w:val="00487653"/>
     <w:rsid w:val="0048775E"/>
     <w:rsid w:val="00490A8A"/>
     <w:rsid w:val="00491835"/>
     <w:rsid w:val="00491DB7"/>
     <w:rsid w:val="00492616"/>
     <w:rsid w:val="004947DC"/>
     <w:rsid w:val="00495139"/>
+    <w:rsid w:val="004A11DE"/>
+    <w:rsid w:val="004A20CC"/>
     <w:rsid w:val="004A2887"/>
     <w:rsid w:val="004A293E"/>
     <w:rsid w:val="004A316A"/>
     <w:rsid w:val="004A37A7"/>
     <w:rsid w:val="004A6F1C"/>
     <w:rsid w:val="004A7968"/>
     <w:rsid w:val="004A7A0C"/>
     <w:rsid w:val="004B046F"/>
     <w:rsid w:val="004B0629"/>
     <w:rsid w:val="004B0836"/>
+    <w:rsid w:val="004B1422"/>
     <w:rsid w:val="004B2E2C"/>
     <w:rsid w:val="004B5EB9"/>
     <w:rsid w:val="004B68E7"/>
     <w:rsid w:val="004C1B54"/>
     <w:rsid w:val="004C2134"/>
+    <w:rsid w:val="004C32ED"/>
     <w:rsid w:val="004C347B"/>
     <w:rsid w:val="004C3608"/>
+    <w:rsid w:val="004C5064"/>
     <w:rsid w:val="004C5C26"/>
     <w:rsid w:val="004C67FB"/>
+    <w:rsid w:val="004D2A03"/>
     <w:rsid w:val="004D3CC3"/>
     <w:rsid w:val="004D6B6A"/>
     <w:rsid w:val="004E0623"/>
     <w:rsid w:val="004E5EF5"/>
     <w:rsid w:val="004E675B"/>
     <w:rsid w:val="004E7132"/>
     <w:rsid w:val="004E722F"/>
     <w:rsid w:val="004F0488"/>
     <w:rsid w:val="004F0726"/>
     <w:rsid w:val="004F14E0"/>
     <w:rsid w:val="004F1660"/>
+    <w:rsid w:val="004F1E62"/>
     <w:rsid w:val="004F2C5D"/>
     <w:rsid w:val="004F2DD3"/>
     <w:rsid w:val="004F3757"/>
+    <w:rsid w:val="004F5318"/>
     <w:rsid w:val="004F5CFF"/>
     <w:rsid w:val="004F65AA"/>
     <w:rsid w:val="004F782C"/>
     <w:rsid w:val="004F7C03"/>
     <w:rsid w:val="0050104D"/>
     <w:rsid w:val="00501204"/>
     <w:rsid w:val="005019AE"/>
     <w:rsid w:val="005025AC"/>
     <w:rsid w:val="005053C0"/>
     <w:rsid w:val="00505722"/>
     <w:rsid w:val="00505C53"/>
     <w:rsid w:val="00506644"/>
+    <w:rsid w:val="00506DEE"/>
     <w:rsid w:val="00515264"/>
+    <w:rsid w:val="0051597E"/>
     <w:rsid w:val="00516914"/>
     <w:rsid w:val="00521084"/>
     <w:rsid w:val="00521E03"/>
+    <w:rsid w:val="0052233F"/>
     <w:rsid w:val="00522E2F"/>
     <w:rsid w:val="00523720"/>
     <w:rsid w:val="00523DCD"/>
+    <w:rsid w:val="0052750D"/>
     <w:rsid w:val="00530205"/>
     <w:rsid w:val="00530B05"/>
     <w:rsid w:val="00532AE0"/>
     <w:rsid w:val="0053311D"/>
     <w:rsid w:val="00533E6E"/>
     <w:rsid w:val="00536031"/>
     <w:rsid w:val="00540C98"/>
     <w:rsid w:val="005432FB"/>
     <w:rsid w:val="00544660"/>
     <w:rsid w:val="00545326"/>
     <w:rsid w:val="005453E8"/>
     <w:rsid w:val="00552175"/>
     <w:rsid w:val="0055255C"/>
     <w:rsid w:val="00552B2D"/>
     <w:rsid w:val="00552E77"/>
     <w:rsid w:val="00553640"/>
     <w:rsid w:val="00553B69"/>
     <w:rsid w:val="005541D7"/>
+    <w:rsid w:val="00554DB2"/>
+    <w:rsid w:val="00555413"/>
+    <w:rsid w:val="0055578C"/>
     <w:rsid w:val="00560743"/>
     <w:rsid w:val="00560B6D"/>
+    <w:rsid w:val="005621C5"/>
     <w:rsid w:val="005630DA"/>
     <w:rsid w:val="00563FA5"/>
     <w:rsid w:val="00564C36"/>
     <w:rsid w:val="00564D1D"/>
     <w:rsid w:val="00565118"/>
     <w:rsid w:val="005660A7"/>
     <w:rsid w:val="005666DE"/>
+    <w:rsid w:val="00566D6D"/>
     <w:rsid w:val="0056795D"/>
     <w:rsid w:val="0057351D"/>
     <w:rsid w:val="005740C8"/>
     <w:rsid w:val="005815FB"/>
     <w:rsid w:val="00584E63"/>
     <w:rsid w:val="00586029"/>
     <w:rsid w:val="00586EB9"/>
     <w:rsid w:val="00590DB9"/>
     <w:rsid w:val="0059219B"/>
     <w:rsid w:val="00593A64"/>
+    <w:rsid w:val="00594C97"/>
     <w:rsid w:val="00595B78"/>
     <w:rsid w:val="0059647D"/>
     <w:rsid w:val="005A201A"/>
     <w:rsid w:val="005A2ACD"/>
     <w:rsid w:val="005A3EA0"/>
     <w:rsid w:val="005A43EB"/>
     <w:rsid w:val="005A542B"/>
     <w:rsid w:val="005A5BC1"/>
     <w:rsid w:val="005B0587"/>
     <w:rsid w:val="005B0B25"/>
     <w:rsid w:val="005B29E3"/>
     <w:rsid w:val="005B4318"/>
     <w:rsid w:val="005B5298"/>
     <w:rsid w:val="005B575E"/>
     <w:rsid w:val="005B5AF7"/>
     <w:rsid w:val="005C22DF"/>
     <w:rsid w:val="005C255C"/>
+    <w:rsid w:val="005C411C"/>
+    <w:rsid w:val="005C4F1F"/>
     <w:rsid w:val="005C562E"/>
     <w:rsid w:val="005C5CE4"/>
     <w:rsid w:val="005C6A90"/>
     <w:rsid w:val="005C710A"/>
     <w:rsid w:val="005D0354"/>
     <w:rsid w:val="005D0AF1"/>
+    <w:rsid w:val="005D1B67"/>
+    <w:rsid w:val="005D6299"/>
     <w:rsid w:val="005D6C03"/>
     <w:rsid w:val="005D78A7"/>
     <w:rsid w:val="005E46D4"/>
     <w:rsid w:val="005E5D3A"/>
     <w:rsid w:val="005E644F"/>
     <w:rsid w:val="005E6E62"/>
+    <w:rsid w:val="00602937"/>
     <w:rsid w:val="00603FBB"/>
+    <w:rsid w:val="00604B4D"/>
     <w:rsid w:val="00604BF6"/>
     <w:rsid w:val="006073C2"/>
+    <w:rsid w:val="006101AC"/>
     <w:rsid w:val="0061365F"/>
+    <w:rsid w:val="00613FDB"/>
+    <w:rsid w:val="00614A58"/>
     <w:rsid w:val="00614F14"/>
     <w:rsid w:val="00615609"/>
     <w:rsid w:val="00615AF4"/>
     <w:rsid w:val="00616293"/>
     <w:rsid w:val="00620764"/>
+    <w:rsid w:val="0062127A"/>
+    <w:rsid w:val="0062168F"/>
     <w:rsid w:val="00621F4E"/>
     <w:rsid w:val="006228A8"/>
     <w:rsid w:val="00623181"/>
     <w:rsid w:val="00623549"/>
     <w:rsid w:val="00623B8C"/>
     <w:rsid w:val="00625AB4"/>
     <w:rsid w:val="00625B8C"/>
     <w:rsid w:val="00625C58"/>
     <w:rsid w:val="006266FB"/>
     <w:rsid w:val="00631D18"/>
     <w:rsid w:val="00634696"/>
     <w:rsid w:val="00634D54"/>
     <w:rsid w:val="00635B78"/>
     <w:rsid w:val="00637216"/>
     <w:rsid w:val="0063732F"/>
+    <w:rsid w:val="0064012D"/>
     <w:rsid w:val="00641275"/>
     <w:rsid w:val="0064320A"/>
     <w:rsid w:val="0064444E"/>
     <w:rsid w:val="006447CD"/>
     <w:rsid w:val="00647D25"/>
+    <w:rsid w:val="0065141B"/>
     <w:rsid w:val="00652DCA"/>
     <w:rsid w:val="00655E86"/>
     <w:rsid w:val="0065649B"/>
     <w:rsid w:val="006569AA"/>
     <w:rsid w:val="00656E83"/>
+    <w:rsid w:val="00657602"/>
     <w:rsid w:val="00660A41"/>
     <w:rsid w:val="006613AB"/>
     <w:rsid w:val="006617F8"/>
+    <w:rsid w:val="0066222A"/>
     <w:rsid w:val="0066451D"/>
     <w:rsid w:val="00664544"/>
     <w:rsid w:val="006645BD"/>
     <w:rsid w:val="006665A3"/>
+    <w:rsid w:val="0066752D"/>
     <w:rsid w:val="006706E8"/>
     <w:rsid w:val="006732AD"/>
     <w:rsid w:val="00677126"/>
     <w:rsid w:val="00681BC9"/>
     <w:rsid w:val="00683502"/>
     <w:rsid w:val="00685BCA"/>
     <w:rsid w:val="006900E9"/>
     <w:rsid w:val="00690C16"/>
     <w:rsid w:val="00695429"/>
     <w:rsid w:val="00696D7C"/>
+    <w:rsid w:val="0069714C"/>
     <w:rsid w:val="006A1532"/>
     <w:rsid w:val="006A37F6"/>
+    <w:rsid w:val="006A47B9"/>
+    <w:rsid w:val="006A4CA6"/>
     <w:rsid w:val="006B0FE0"/>
     <w:rsid w:val="006B1C73"/>
     <w:rsid w:val="006B26EB"/>
     <w:rsid w:val="006B2B47"/>
     <w:rsid w:val="006B6E65"/>
     <w:rsid w:val="006B7E1B"/>
     <w:rsid w:val="006C0BC7"/>
     <w:rsid w:val="006C4C46"/>
     <w:rsid w:val="006C69C2"/>
     <w:rsid w:val="006C760A"/>
     <w:rsid w:val="006D08B0"/>
     <w:rsid w:val="006D19E0"/>
     <w:rsid w:val="006D1CC3"/>
     <w:rsid w:val="006D270E"/>
     <w:rsid w:val="006D7AF1"/>
     <w:rsid w:val="006E0692"/>
     <w:rsid w:val="006E1DA6"/>
     <w:rsid w:val="006E3AC9"/>
     <w:rsid w:val="006F14F6"/>
     <w:rsid w:val="006F4BB7"/>
     <w:rsid w:val="006F4D07"/>
     <w:rsid w:val="006F501B"/>
     <w:rsid w:val="006F670D"/>
+    <w:rsid w:val="006F6EE0"/>
     <w:rsid w:val="006F7231"/>
     <w:rsid w:val="0070456F"/>
     <w:rsid w:val="00704A57"/>
     <w:rsid w:val="00705CF5"/>
+    <w:rsid w:val="00710E19"/>
     <w:rsid w:val="0071192E"/>
     <w:rsid w:val="00716EAC"/>
     <w:rsid w:val="0072097F"/>
     <w:rsid w:val="00720CD9"/>
     <w:rsid w:val="007217DE"/>
     <w:rsid w:val="00722F16"/>
+    <w:rsid w:val="007275F9"/>
     <w:rsid w:val="0073075D"/>
     <w:rsid w:val="00732CF0"/>
+    <w:rsid w:val="00732FC8"/>
     <w:rsid w:val="0074128A"/>
     <w:rsid w:val="00743C0D"/>
     <w:rsid w:val="00744057"/>
     <w:rsid w:val="00746EE3"/>
     <w:rsid w:val="007547D8"/>
+    <w:rsid w:val="00757690"/>
+    <w:rsid w:val="00761BA3"/>
     <w:rsid w:val="00761D63"/>
     <w:rsid w:val="00766C94"/>
+    <w:rsid w:val="00766F09"/>
     <w:rsid w:val="00767CFF"/>
     <w:rsid w:val="0077180F"/>
     <w:rsid w:val="00771D45"/>
     <w:rsid w:val="00772A25"/>
     <w:rsid w:val="00774CDC"/>
     <w:rsid w:val="00775423"/>
     <w:rsid w:val="00781228"/>
     <w:rsid w:val="0078140A"/>
     <w:rsid w:val="00781541"/>
     <w:rsid w:val="00783C20"/>
     <w:rsid w:val="00785475"/>
     <w:rsid w:val="00787539"/>
+    <w:rsid w:val="00791649"/>
     <w:rsid w:val="00793CFD"/>
+    <w:rsid w:val="0079413C"/>
     <w:rsid w:val="007952BC"/>
     <w:rsid w:val="0079629B"/>
+    <w:rsid w:val="00797CBB"/>
     <w:rsid w:val="007A2135"/>
     <w:rsid w:val="007A2DC7"/>
     <w:rsid w:val="007A61ED"/>
     <w:rsid w:val="007B04BF"/>
     <w:rsid w:val="007B2AFF"/>
     <w:rsid w:val="007B3729"/>
     <w:rsid w:val="007B5429"/>
     <w:rsid w:val="007B5D83"/>
+    <w:rsid w:val="007C06F8"/>
     <w:rsid w:val="007C1D15"/>
     <w:rsid w:val="007C28C5"/>
     <w:rsid w:val="007C5A5D"/>
     <w:rsid w:val="007D073F"/>
     <w:rsid w:val="007D4BAA"/>
+    <w:rsid w:val="007D6E61"/>
     <w:rsid w:val="007D7CDB"/>
     <w:rsid w:val="007E2D72"/>
     <w:rsid w:val="007E2D97"/>
     <w:rsid w:val="007E42FE"/>
     <w:rsid w:val="007E4A2A"/>
     <w:rsid w:val="007E6654"/>
+    <w:rsid w:val="007E736B"/>
     <w:rsid w:val="007F0EB5"/>
     <w:rsid w:val="007F1665"/>
     <w:rsid w:val="007F374B"/>
     <w:rsid w:val="007F37FE"/>
     <w:rsid w:val="007F4279"/>
     <w:rsid w:val="007F45E3"/>
+    <w:rsid w:val="007F4D66"/>
     <w:rsid w:val="007F72B4"/>
     <w:rsid w:val="008059C6"/>
     <w:rsid w:val="00811421"/>
     <w:rsid w:val="00811825"/>
     <w:rsid w:val="00811BC1"/>
     <w:rsid w:val="00811FC2"/>
     <w:rsid w:val="00814F98"/>
     <w:rsid w:val="0081636F"/>
     <w:rsid w:val="008165E5"/>
     <w:rsid w:val="00817077"/>
     <w:rsid w:val="00824839"/>
     <w:rsid w:val="008264A8"/>
     <w:rsid w:val="008273F2"/>
     <w:rsid w:val="008277CF"/>
     <w:rsid w:val="008337BE"/>
     <w:rsid w:val="00833E64"/>
     <w:rsid w:val="0083404B"/>
     <w:rsid w:val="0083786D"/>
+    <w:rsid w:val="00841B15"/>
     <w:rsid w:val="00847721"/>
     <w:rsid w:val="00851471"/>
+    <w:rsid w:val="00851533"/>
     <w:rsid w:val="00852D8E"/>
     <w:rsid w:val="00852E20"/>
     <w:rsid w:val="00853634"/>
     <w:rsid w:val="00853E30"/>
     <w:rsid w:val="008626C3"/>
     <w:rsid w:val="00863EA0"/>
     <w:rsid w:val="00872E96"/>
     <w:rsid w:val="00873638"/>
     <w:rsid w:val="0087421B"/>
     <w:rsid w:val="00876205"/>
     <w:rsid w:val="00877BAB"/>
     <w:rsid w:val="008837DE"/>
     <w:rsid w:val="0088384B"/>
     <w:rsid w:val="0088755B"/>
+    <w:rsid w:val="00890D1C"/>
     <w:rsid w:val="00893120"/>
     <w:rsid w:val="00896260"/>
     <w:rsid w:val="008A0B79"/>
+    <w:rsid w:val="008A13F4"/>
     <w:rsid w:val="008A2175"/>
     <w:rsid w:val="008A3B38"/>
     <w:rsid w:val="008A59CB"/>
     <w:rsid w:val="008A6AF5"/>
     <w:rsid w:val="008A6B63"/>
     <w:rsid w:val="008A721D"/>
+    <w:rsid w:val="008B0A2B"/>
     <w:rsid w:val="008B0A42"/>
     <w:rsid w:val="008B29B0"/>
     <w:rsid w:val="008B37BC"/>
     <w:rsid w:val="008B4BDD"/>
     <w:rsid w:val="008B530C"/>
     <w:rsid w:val="008B5915"/>
     <w:rsid w:val="008B6930"/>
     <w:rsid w:val="008C00C0"/>
     <w:rsid w:val="008C065F"/>
     <w:rsid w:val="008C13EA"/>
+    <w:rsid w:val="008C3656"/>
     <w:rsid w:val="008C434C"/>
     <w:rsid w:val="008C5574"/>
     <w:rsid w:val="008C70CD"/>
     <w:rsid w:val="008D0420"/>
     <w:rsid w:val="008D1EED"/>
+    <w:rsid w:val="008D4ACA"/>
     <w:rsid w:val="008D6911"/>
     <w:rsid w:val="008D6CAF"/>
     <w:rsid w:val="008D759C"/>
     <w:rsid w:val="008D7B02"/>
+    <w:rsid w:val="008E1794"/>
     <w:rsid w:val="008E42DE"/>
     <w:rsid w:val="008E471C"/>
     <w:rsid w:val="008E590B"/>
+    <w:rsid w:val="008E5B86"/>
     <w:rsid w:val="008E6BB8"/>
     <w:rsid w:val="008F083B"/>
+    <w:rsid w:val="008F262C"/>
     <w:rsid w:val="008F42DC"/>
     <w:rsid w:val="009018E1"/>
+    <w:rsid w:val="009054EA"/>
+    <w:rsid w:val="00910475"/>
     <w:rsid w:val="00912EA9"/>
     <w:rsid w:val="00913CE4"/>
     <w:rsid w:val="009164CF"/>
+    <w:rsid w:val="00916C5B"/>
     <w:rsid w:val="009172BA"/>
     <w:rsid w:val="00922EAD"/>
     <w:rsid w:val="00925FDC"/>
     <w:rsid w:val="00927787"/>
     <w:rsid w:val="009313C3"/>
     <w:rsid w:val="009339E5"/>
+    <w:rsid w:val="00934CF6"/>
     <w:rsid w:val="00937C9D"/>
     <w:rsid w:val="00940F7E"/>
     <w:rsid w:val="00941A38"/>
     <w:rsid w:val="00947099"/>
     <w:rsid w:val="0095029F"/>
     <w:rsid w:val="0095078A"/>
     <w:rsid w:val="0095427A"/>
     <w:rsid w:val="009549DF"/>
     <w:rsid w:val="009562E0"/>
     <w:rsid w:val="009567DA"/>
     <w:rsid w:val="00956D8E"/>
+    <w:rsid w:val="009570E9"/>
+    <w:rsid w:val="00957F2D"/>
     <w:rsid w:val="00961EDD"/>
     <w:rsid w:val="00962C6C"/>
     <w:rsid w:val="009631FF"/>
     <w:rsid w:val="009645EC"/>
     <w:rsid w:val="00964A40"/>
     <w:rsid w:val="009662AA"/>
     <w:rsid w:val="00970A9A"/>
     <w:rsid w:val="00970BDB"/>
     <w:rsid w:val="009731B5"/>
     <w:rsid w:val="00975806"/>
+    <w:rsid w:val="009771E0"/>
+    <w:rsid w:val="00977E42"/>
     <w:rsid w:val="009815E1"/>
     <w:rsid w:val="00985D15"/>
     <w:rsid w:val="009871C8"/>
     <w:rsid w:val="00987DCA"/>
     <w:rsid w:val="009920CC"/>
+    <w:rsid w:val="00992795"/>
     <w:rsid w:val="00992BD0"/>
     <w:rsid w:val="009948B8"/>
+    <w:rsid w:val="009948CB"/>
     <w:rsid w:val="00994FE4"/>
     <w:rsid w:val="0099511B"/>
     <w:rsid w:val="00995738"/>
+    <w:rsid w:val="00995F9E"/>
     <w:rsid w:val="00996A11"/>
+    <w:rsid w:val="009A24BC"/>
     <w:rsid w:val="009A5C06"/>
     <w:rsid w:val="009A6937"/>
+    <w:rsid w:val="009A70BE"/>
     <w:rsid w:val="009B2DA9"/>
     <w:rsid w:val="009B3D59"/>
     <w:rsid w:val="009B40D7"/>
     <w:rsid w:val="009B6111"/>
     <w:rsid w:val="009B678A"/>
     <w:rsid w:val="009B7115"/>
+    <w:rsid w:val="009C073A"/>
     <w:rsid w:val="009C5CFE"/>
     <w:rsid w:val="009C5E60"/>
+    <w:rsid w:val="009C74E1"/>
     <w:rsid w:val="009D0523"/>
     <w:rsid w:val="009D0A4F"/>
     <w:rsid w:val="009D17E8"/>
+    <w:rsid w:val="009D1B4C"/>
     <w:rsid w:val="009D1C36"/>
+    <w:rsid w:val="009D2041"/>
     <w:rsid w:val="009D564D"/>
     <w:rsid w:val="009D5A4F"/>
     <w:rsid w:val="009D68DC"/>
     <w:rsid w:val="009D733F"/>
     <w:rsid w:val="009E07DA"/>
     <w:rsid w:val="009E08F2"/>
     <w:rsid w:val="009E0D0C"/>
     <w:rsid w:val="009E40B2"/>
+    <w:rsid w:val="009E51FC"/>
     <w:rsid w:val="009E622E"/>
     <w:rsid w:val="009F069D"/>
     <w:rsid w:val="009F30C9"/>
+    <w:rsid w:val="009F50FD"/>
     <w:rsid w:val="009F694A"/>
     <w:rsid w:val="009F6C5F"/>
     <w:rsid w:val="00A0039E"/>
     <w:rsid w:val="00A05C1B"/>
     <w:rsid w:val="00A067EC"/>
     <w:rsid w:val="00A1064A"/>
     <w:rsid w:val="00A11479"/>
     <w:rsid w:val="00A16A2D"/>
     <w:rsid w:val="00A1729E"/>
     <w:rsid w:val="00A21017"/>
     <w:rsid w:val="00A25E61"/>
     <w:rsid w:val="00A26241"/>
     <w:rsid w:val="00A26F68"/>
     <w:rsid w:val="00A27328"/>
     <w:rsid w:val="00A44508"/>
     <w:rsid w:val="00A4591E"/>
     <w:rsid w:val="00A478D0"/>
+    <w:rsid w:val="00A5246A"/>
+    <w:rsid w:val="00A5246E"/>
     <w:rsid w:val="00A54C41"/>
     <w:rsid w:val="00A54F2E"/>
+    <w:rsid w:val="00A55600"/>
     <w:rsid w:val="00A55981"/>
     <w:rsid w:val="00A56E98"/>
     <w:rsid w:val="00A5715B"/>
     <w:rsid w:val="00A600BE"/>
     <w:rsid w:val="00A6032D"/>
     <w:rsid w:val="00A60E46"/>
+    <w:rsid w:val="00A60FE7"/>
     <w:rsid w:val="00A623C1"/>
     <w:rsid w:val="00A6413D"/>
     <w:rsid w:val="00A64E6E"/>
+    <w:rsid w:val="00A6516A"/>
     <w:rsid w:val="00A66FD0"/>
     <w:rsid w:val="00A70D27"/>
+    <w:rsid w:val="00A71888"/>
+    <w:rsid w:val="00A73B3C"/>
     <w:rsid w:val="00A7454B"/>
     <w:rsid w:val="00A7487A"/>
     <w:rsid w:val="00A76CFD"/>
+    <w:rsid w:val="00A77096"/>
     <w:rsid w:val="00A7711B"/>
     <w:rsid w:val="00A80A07"/>
     <w:rsid w:val="00A81291"/>
     <w:rsid w:val="00A86F9C"/>
     <w:rsid w:val="00A921FB"/>
+    <w:rsid w:val="00A92F26"/>
+    <w:rsid w:val="00A94810"/>
     <w:rsid w:val="00A94DF0"/>
     <w:rsid w:val="00A97491"/>
     <w:rsid w:val="00A97719"/>
     <w:rsid w:val="00AA0D5E"/>
     <w:rsid w:val="00AA5F29"/>
     <w:rsid w:val="00AA7600"/>
     <w:rsid w:val="00AA7A51"/>
     <w:rsid w:val="00AB078C"/>
     <w:rsid w:val="00AB3147"/>
     <w:rsid w:val="00AB36D5"/>
+    <w:rsid w:val="00AB45C9"/>
     <w:rsid w:val="00AB6410"/>
     <w:rsid w:val="00AB66E8"/>
     <w:rsid w:val="00AB6EF5"/>
     <w:rsid w:val="00AB76D3"/>
     <w:rsid w:val="00AC09CB"/>
     <w:rsid w:val="00AC41C0"/>
     <w:rsid w:val="00AC4B35"/>
     <w:rsid w:val="00AC7D99"/>
     <w:rsid w:val="00AD1ED6"/>
+    <w:rsid w:val="00AD25BE"/>
     <w:rsid w:val="00AD48FD"/>
     <w:rsid w:val="00AD62F6"/>
     <w:rsid w:val="00AE04F8"/>
     <w:rsid w:val="00AE13D8"/>
     <w:rsid w:val="00AE24D3"/>
     <w:rsid w:val="00AE633C"/>
+    <w:rsid w:val="00AF087F"/>
     <w:rsid w:val="00AF1207"/>
+    <w:rsid w:val="00AF77C8"/>
     <w:rsid w:val="00B027D9"/>
     <w:rsid w:val="00B0459C"/>
     <w:rsid w:val="00B04B62"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B0686F"/>
+    <w:rsid w:val="00B0723A"/>
     <w:rsid w:val="00B07CF7"/>
     <w:rsid w:val="00B10079"/>
     <w:rsid w:val="00B10C06"/>
     <w:rsid w:val="00B11AB1"/>
     <w:rsid w:val="00B11B4F"/>
     <w:rsid w:val="00B1234C"/>
     <w:rsid w:val="00B139DB"/>
     <w:rsid w:val="00B14730"/>
     <w:rsid w:val="00B14885"/>
+    <w:rsid w:val="00B16B0F"/>
+    <w:rsid w:val="00B17B65"/>
     <w:rsid w:val="00B203AB"/>
     <w:rsid w:val="00B22674"/>
     <w:rsid w:val="00B22DA1"/>
     <w:rsid w:val="00B24B96"/>
     <w:rsid w:val="00B24FEB"/>
     <w:rsid w:val="00B260AA"/>
     <w:rsid w:val="00B274FA"/>
     <w:rsid w:val="00B31314"/>
     <w:rsid w:val="00B3487A"/>
     <w:rsid w:val="00B351F9"/>
     <w:rsid w:val="00B36458"/>
     <w:rsid w:val="00B364ED"/>
     <w:rsid w:val="00B41F2A"/>
     <w:rsid w:val="00B46605"/>
     <w:rsid w:val="00B56D6D"/>
+    <w:rsid w:val="00B56ED8"/>
     <w:rsid w:val="00B6288C"/>
     <w:rsid w:val="00B62DA3"/>
     <w:rsid w:val="00B63711"/>
     <w:rsid w:val="00B63A57"/>
     <w:rsid w:val="00B63A6E"/>
     <w:rsid w:val="00B63EC4"/>
     <w:rsid w:val="00B65659"/>
     <w:rsid w:val="00B749F0"/>
+    <w:rsid w:val="00B76D51"/>
     <w:rsid w:val="00B8090D"/>
     <w:rsid w:val="00B8190D"/>
+    <w:rsid w:val="00B82018"/>
     <w:rsid w:val="00B8426A"/>
     <w:rsid w:val="00B8590E"/>
     <w:rsid w:val="00B85B88"/>
     <w:rsid w:val="00B864A0"/>
+    <w:rsid w:val="00B86978"/>
+    <w:rsid w:val="00B86979"/>
     <w:rsid w:val="00B86CA8"/>
     <w:rsid w:val="00B8732A"/>
     <w:rsid w:val="00B8785E"/>
     <w:rsid w:val="00B927E1"/>
     <w:rsid w:val="00B931CB"/>
     <w:rsid w:val="00B97DD1"/>
     <w:rsid w:val="00BA1970"/>
     <w:rsid w:val="00BA2C6C"/>
     <w:rsid w:val="00BA56C6"/>
+    <w:rsid w:val="00BA736D"/>
+    <w:rsid w:val="00BA75AD"/>
     <w:rsid w:val="00BB1008"/>
     <w:rsid w:val="00BB2284"/>
     <w:rsid w:val="00BB4075"/>
     <w:rsid w:val="00BB62A8"/>
     <w:rsid w:val="00BB7BC5"/>
     <w:rsid w:val="00BC047A"/>
     <w:rsid w:val="00BC0E2E"/>
     <w:rsid w:val="00BC4D60"/>
+    <w:rsid w:val="00BC7916"/>
+    <w:rsid w:val="00BD1215"/>
     <w:rsid w:val="00BD1E25"/>
     <w:rsid w:val="00BD1FE1"/>
     <w:rsid w:val="00BD36DE"/>
+    <w:rsid w:val="00BD5AD6"/>
     <w:rsid w:val="00BD5CF2"/>
     <w:rsid w:val="00BD7502"/>
     <w:rsid w:val="00BE1D16"/>
+    <w:rsid w:val="00BE246D"/>
     <w:rsid w:val="00BE2F64"/>
     <w:rsid w:val="00BE42B3"/>
+    <w:rsid w:val="00BE703C"/>
+    <w:rsid w:val="00BE731E"/>
     <w:rsid w:val="00BF050E"/>
+    <w:rsid w:val="00BF106F"/>
     <w:rsid w:val="00BF1514"/>
     <w:rsid w:val="00BF3047"/>
     <w:rsid w:val="00C02555"/>
     <w:rsid w:val="00C0380A"/>
     <w:rsid w:val="00C0497D"/>
     <w:rsid w:val="00C04E07"/>
     <w:rsid w:val="00C05131"/>
+    <w:rsid w:val="00C051A6"/>
+    <w:rsid w:val="00C0585A"/>
+    <w:rsid w:val="00C069FE"/>
     <w:rsid w:val="00C07C04"/>
     <w:rsid w:val="00C10949"/>
     <w:rsid w:val="00C10A2F"/>
     <w:rsid w:val="00C12848"/>
+    <w:rsid w:val="00C17ABC"/>
     <w:rsid w:val="00C17B3A"/>
+    <w:rsid w:val="00C219DC"/>
     <w:rsid w:val="00C23346"/>
     <w:rsid w:val="00C24947"/>
     <w:rsid w:val="00C26B70"/>
     <w:rsid w:val="00C304D9"/>
     <w:rsid w:val="00C35620"/>
     <w:rsid w:val="00C36937"/>
     <w:rsid w:val="00C36CC5"/>
     <w:rsid w:val="00C37BD9"/>
     <w:rsid w:val="00C41463"/>
     <w:rsid w:val="00C42063"/>
     <w:rsid w:val="00C43008"/>
     <w:rsid w:val="00C43C9C"/>
     <w:rsid w:val="00C5251D"/>
     <w:rsid w:val="00C5299A"/>
     <w:rsid w:val="00C542C4"/>
     <w:rsid w:val="00C54428"/>
     <w:rsid w:val="00C57ECD"/>
     <w:rsid w:val="00C60334"/>
     <w:rsid w:val="00C6048A"/>
     <w:rsid w:val="00C671BD"/>
+    <w:rsid w:val="00C73827"/>
     <w:rsid w:val="00C745A7"/>
     <w:rsid w:val="00C800E9"/>
     <w:rsid w:val="00C80F30"/>
+    <w:rsid w:val="00C8231C"/>
     <w:rsid w:val="00C845C9"/>
     <w:rsid w:val="00C84666"/>
     <w:rsid w:val="00C85904"/>
     <w:rsid w:val="00C866F7"/>
     <w:rsid w:val="00C86C11"/>
     <w:rsid w:val="00C87F9D"/>
+    <w:rsid w:val="00C90A11"/>
     <w:rsid w:val="00C91A1A"/>
+    <w:rsid w:val="00C91B1B"/>
     <w:rsid w:val="00C9253A"/>
     <w:rsid w:val="00C92A59"/>
     <w:rsid w:val="00C931A3"/>
+    <w:rsid w:val="00C94099"/>
     <w:rsid w:val="00C97675"/>
     <w:rsid w:val="00CA0B55"/>
     <w:rsid w:val="00CA35C9"/>
+    <w:rsid w:val="00CA563A"/>
     <w:rsid w:val="00CA5F2B"/>
     <w:rsid w:val="00CB2888"/>
     <w:rsid w:val="00CB3681"/>
     <w:rsid w:val="00CB643D"/>
     <w:rsid w:val="00CB7FFD"/>
+    <w:rsid w:val="00CC0125"/>
     <w:rsid w:val="00CC1C24"/>
+    <w:rsid w:val="00CC35BD"/>
     <w:rsid w:val="00CC3B69"/>
     <w:rsid w:val="00CC3B87"/>
     <w:rsid w:val="00CC4967"/>
+    <w:rsid w:val="00CC4A50"/>
     <w:rsid w:val="00CC611C"/>
     <w:rsid w:val="00CD0219"/>
     <w:rsid w:val="00CD2526"/>
     <w:rsid w:val="00CD45E2"/>
     <w:rsid w:val="00CD5851"/>
     <w:rsid w:val="00CE0515"/>
+    <w:rsid w:val="00CE1904"/>
     <w:rsid w:val="00CE3F36"/>
+    <w:rsid w:val="00CE4065"/>
     <w:rsid w:val="00CE50D5"/>
     <w:rsid w:val="00CE54D3"/>
     <w:rsid w:val="00CF073C"/>
     <w:rsid w:val="00CF0A0A"/>
     <w:rsid w:val="00CF1684"/>
     <w:rsid w:val="00CF4E72"/>
     <w:rsid w:val="00CF62FC"/>
     <w:rsid w:val="00CF668C"/>
     <w:rsid w:val="00CF7553"/>
     <w:rsid w:val="00CF7E30"/>
     <w:rsid w:val="00D009A0"/>
     <w:rsid w:val="00D01206"/>
+    <w:rsid w:val="00D01A04"/>
     <w:rsid w:val="00D02323"/>
     <w:rsid w:val="00D042BA"/>
     <w:rsid w:val="00D04958"/>
+    <w:rsid w:val="00D04EFC"/>
     <w:rsid w:val="00D06522"/>
+    <w:rsid w:val="00D12539"/>
     <w:rsid w:val="00D12FBD"/>
     <w:rsid w:val="00D13406"/>
     <w:rsid w:val="00D14C37"/>
+    <w:rsid w:val="00D15ECC"/>
     <w:rsid w:val="00D20B3C"/>
     <w:rsid w:val="00D21D69"/>
     <w:rsid w:val="00D235AE"/>
     <w:rsid w:val="00D23BDB"/>
     <w:rsid w:val="00D30519"/>
+    <w:rsid w:val="00D31587"/>
     <w:rsid w:val="00D31C07"/>
     <w:rsid w:val="00D3261C"/>
     <w:rsid w:val="00D330F8"/>
     <w:rsid w:val="00D331CE"/>
     <w:rsid w:val="00D33A3A"/>
     <w:rsid w:val="00D35EDE"/>
     <w:rsid w:val="00D3702C"/>
     <w:rsid w:val="00D37A30"/>
     <w:rsid w:val="00D44162"/>
     <w:rsid w:val="00D4468C"/>
+    <w:rsid w:val="00D46D21"/>
+    <w:rsid w:val="00D476F5"/>
     <w:rsid w:val="00D51A19"/>
     <w:rsid w:val="00D5238B"/>
     <w:rsid w:val="00D53D29"/>
     <w:rsid w:val="00D60764"/>
     <w:rsid w:val="00D60AA8"/>
+    <w:rsid w:val="00D622A5"/>
     <w:rsid w:val="00D62ECB"/>
     <w:rsid w:val="00D70B36"/>
     <w:rsid w:val="00D71AAD"/>
     <w:rsid w:val="00D74AB8"/>
     <w:rsid w:val="00D74E04"/>
+    <w:rsid w:val="00D753EB"/>
     <w:rsid w:val="00D77283"/>
     <w:rsid w:val="00D77FC2"/>
     <w:rsid w:val="00D845F7"/>
+    <w:rsid w:val="00D907B1"/>
+    <w:rsid w:val="00D935AC"/>
     <w:rsid w:val="00D937CB"/>
     <w:rsid w:val="00D95941"/>
     <w:rsid w:val="00D96DB5"/>
     <w:rsid w:val="00DA0241"/>
     <w:rsid w:val="00DA0FA5"/>
     <w:rsid w:val="00DA27D1"/>
     <w:rsid w:val="00DA3155"/>
+    <w:rsid w:val="00DA3864"/>
     <w:rsid w:val="00DA5F71"/>
     <w:rsid w:val="00DA62DA"/>
     <w:rsid w:val="00DB04E5"/>
     <w:rsid w:val="00DB12FF"/>
     <w:rsid w:val="00DB24C1"/>
     <w:rsid w:val="00DB2B4D"/>
     <w:rsid w:val="00DB3F4A"/>
     <w:rsid w:val="00DB45CB"/>
     <w:rsid w:val="00DB50A0"/>
+    <w:rsid w:val="00DB5522"/>
     <w:rsid w:val="00DB666E"/>
     <w:rsid w:val="00DC0EF8"/>
+    <w:rsid w:val="00DC76D6"/>
     <w:rsid w:val="00DD1D95"/>
     <w:rsid w:val="00DD232B"/>
     <w:rsid w:val="00DD36A4"/>
     <w:rsid w:val="00DD7B27"/>
     <w:rsid w:val="00DD7DB5"/>
     <w:rsid w:val="00DD7DBB"/>
     <w:rsid w:val="00DE0465"/>
     <w:rsid w:val="00DE0E59"/>
     <w:rsid w:val="00DE1D25"/>
     <w:rsid w:val="00DE2E1A"/>
+    <w:rsid w:val="00DF097B"/>
     <w:rsid w:val="00DF0A16"/>
     <w:rsid w:val="00DF0F85"/>
+    <w:rsid w:val="00DF1955"/>
+    <w:rsid w:val="00DF1B8B"/>
     <w:rsid w:val="00DF1FDD"/>
     <w:rsid w:val="00DF2E59"/>
     <w:rsid w:val="00DF799A"/>
+    <w:rsid w:val="00E017F7"/>
     <w:rsid w:val="00E03543"/>
     <w:rsid w:val="00E04360"/>
+    <w:rsid w:val="00E05050"/>
     <w:rsid w:val="00E050C9"/>
     <w:rsid w:val="00E10D1B"/>
+    <w:rsid w:val="00E115CC"/>
     <w:rsid w:val="00E1183F"/>
     <w:rsid w:val="00E1203E"/>
     <w:rsid w:val="00E1266E"/>
     <w:rsid w:val="00E12DF8"/>
     <w:rsid w:val="00E13C8A"/>
     <w:rsid w:val="00E15B1F"/>
     <w:rsid w:val="00E171CA"/>
     <w:rsid w:val="00E22EC9"/>
     <w:rsid w:val="00E23798"/>
     <w:rsid w:val="00E24732"/>
     <w:rsid w:val="00E247C0"/>
     <w:rsid w:val="00E258ED"/>
     <w:rsid w:val="00E339E0"/>
     <w:rsid w:val="00E33FE2"/>
     <w:rsid w:val="00E340BC"/>
     <w:rsid w:val="00E34B5D"/>
     <w:rsid w:val="00E365A3"/>
     <w:rsid w:val="00E36874"/>
     <w:rsid w:val="00E36A49"/>
     <w:rsid w:val="00E40151"/>
     <w:rsid w:val="00E40444"/>
     <w:rsid w:val="00E4286C"/>
     <w:rsid w:val="00E436DA"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E46444"/>
     <w:rsid w:val="00E479EC"/>
+    <w:rsid w:val="00E50338"/>
+    <w:rsid w:val="00E50843"/>
     <w:rsid w:val="00E50F9B"/>
     <w:rsid w:val="00E52689"/>
     <w:rsid w:val="00E52CC2"/>
     <w:rsid w:val="00E52F15"/>
     <w:rsid w:val="00E52F20"/>
     <w:rsid w:val="00E5329C"/>
+    <w:rsid w:val="00E578EB"/>
     <w:rsid w:val="00E61757"/>
     <w:rsid w:val="00E623F8"/>
     <w:rsid w:val="00E63825"/>
     <w:rsid w:val="00E63D19"/>
     <w:rsid w:val="00E6556B"/>
     <w:rsid w:val="00E65E45"/>
     <w:rsid w:val="00E65EE8"/>
     <w:rsid w:val="00E6680D"/>
     <w:rsid w:val="00E66917"/>
     <w:rsid w:val="00E67AE7"/>
     <w:rsid w:val="00E710A3"/>
     <w:rsid w:val="00E741B6"/>
     <w:rsid w:val="00E74812"/>
     <w:rsid w:val="00E75026"/>
     <w:rsid w:val="00E75722"/>
     <w:rsid w:val="00E7618A"/>
     <w:rsid w:val="00E77177"/>
     <w:rsid w:val="00E77F63"/>
     <w:rsid w:val="00E822FB"/>
     <w:rsid w:val="00E879B9"/>
     <w:rsid w:val="00E911B2"/>
+    <w:rsid w:val="00E929A6"/>
     <w:rsid w:val="00E94605"/>
     <w:rsid w:val="00E96255"/>
+    <w:rsid w:val="00EA0789"/>
     <w:rsid w:val="00EA51D9"/>
     <w:rsid w:val="00EB15AA"/>
     <w:rsid w:val="00EB17E8"/>
     <w:rsid w:val="00EB20B2"/>
     <w:rsid w:val="00EB2462"/>
     <w:rsid w:val="00EB2E1A"/>
+    <w:rsid w:val="00EB3667"/>
     <w:rsid w:val="00EB3840"/>
     <w:rsid w:val="00EB5BB9"/>
     <w:rsid w:val="00EB639A"/>
     <w:rsid w:val="00EB65EF"/>
     <w:rsid w:val="00EC00FA"/>
+    <w:rsid w:val="00EC2072"/>
     <w:rsid w:val="00EC251B"/>
     <w:rsid w:val="00ED1443"/>
     <w:rsid w:val="00ED1881"/>
     <w:rsid w:val="00ED254E"/>
+    <w:rsid w:val="00ED2E5B"/>
     <w:rsid w:val="00ED4372"/>
     <w:rsid w:val="00ED78F7"/>
     <w:rsid w:val="00EE0100"/>
     <w:rsid w:val="00EE4430"/>
     <w:rsid w:val="00EE4974"/>
     <w:rsid w:val="00EE6594"/>
     <w:rsid w:val="00EF5B17"/>
     <w:rsid w:val="00EF6511"/>
+    <w:rsid w:val="00EF7A65"/>
     <w:rsid w:val="00F01BB0"/>
     <w:rsid w:val="00F02404"/>
     <w:rsid w:val="00F02870"/>
     <w:rsid w:val="00F0382D"/>
     <w:rsid w:val="00F03B14"/>
     <w:rsid w:val="00F0434E"/>
     <w:rsid w:val="00F0485F"/>
     <w:rsid w:val="00F04C81"/>
     <w:rsid w:val="00F06AB4"/>
     <w:rsid w:val="00F07A8C"/>
     <w:rsid w:val="00F130B4"/>
     <w:rsid w:val="00F13206"/>
     <w:rsid w:val="00F14506"/>
+    <w:rsid w:val="00F146E8"/>
+    <w:rsid w:val="00F15049"/>
     <w:rsid w:val="00F16CB4"/>
     <w:rsid w:val="00F2268D"/>
     <w:rsid w:val="00F258A6"/>
     <w:rsid w:val="00F26409"/>
     <w:rsid w:val="00F32F8F"/>
     <w:rsid w:val="00F33777"/>
+    <w:rsid w:val="00F3415D"/>
+    <w:rsid w:val="00F34480"/>
     <w:rsid w:val="00F34526"/>
+    <w:rsid w:val="00F359F9"/>
     <w:rsid w:val="00F37C7B"/>
+    <w:rsid w:val="00F4033A"/>
     <w:rsid w:val="00F41585"/>
     <w:rsid w:val="00F41C53"/>
     <w:rsid w:val="00F451A4"/>
     <w:rsid w:val="00F4663C"/>
+    <w:rsid w:val="00F4693E"/>
     <w:rsid w:val="00F50EB8"/>
     <w:rsid w:val="00F512FA"/>
     <w:rsid w:val="00F528E3"/>
     <w:rsid w:val="00F53FAF"/>
     <w:rsid w:val="00F54D59"/>
     <w:rsid w:val="00F57BB5"/>
     <w:rsid w:val="00F57D90"/>
     <w:rsid w:val="00F6078B"/>
     <w:rsid w:val="00F6117E"/>
+    <w:rsid w:val="00F61D78"/>
     <w:rsid w:val="00F6307F"/>
     <w:rsid w:val="00F63106"/>
     <w:rsid w:val="00F63DEA"/>
     <w:rsid w:val="00F6571B"/>
     <w:rsid w:val="00F67F5C"/>
     <w:rsid w:val="00F70419"/>
     <w:rsid w:val="00F712C4"/>
     <w:rsid w:val="00F72C3D"/>
     <w:rsid w:val="00F72C53"/>
     <w:rsid w:val="00F7595F"/>
     <w:rsid w:val="00F761E2"/>
     <w:rsid w:val="00F76A94"/>
+    <w:rsid w:val="00F84D42"/>
     <w:rsid w:val="00F87A9E"/>
+    <w:rsid w:val="00F9069E"/>
     <w:rsid w:val="00F91575"/>
     <w:rsid w:val="00F91A87"/>
     <w:rsid w:val="00F92996"/>
     <w:rsid w:val="00F93050"/>
     <w:rsid w:val="00F93C7D"/>
     <w:rsid w:val="00F944F8"/>
     <w:rsid w:val="00F94BCE"/>
     <w:rsid w:val="00F9544E"/>
     <w:rsid w:val="00F954AF"/>
+    <w:rsid w:val="00F96883"/>
     <w:rsid w:val="00F969D3"/>
     <w:rsid w:val="00FA32B9"/>
     <w:rsid w:val="00FA44C2"/>
     <w:rsid w:val="00FA4D62"/>
     <w:rsid w:val="00FA7E20"/>
     <w:rsid w:val="00FB1701"/>
     <w:rsid w:val="00FB191A"/>
     <w:rsid w:val="00FB23E5"/>
     <w:rsid w:val="00FB2748"/>
     <w:rsid w:val="00FB3D93"/>
     <w:rsid w:val="00FB4803"/>
     <w:rsid w:val="00FB5166"/>
     <w:rsid w:val="00FC0567"/>
     <w:rsid w:val="00FC137F"/>
     <w:rsid w:val="00FC3931"/>
     <w:rsid w:val="00FC44B1"/>
+    <w:rsid w:val="00FC7C73"/>
     <w:rsid w:val="00FD0DF7"/>
+    <w:rsid w:val="00FD1774"/>
     <w:rsid w:val="00FD46D2"/>
     <w:rsid w:val="00FD53F8"/>
+    <w:rsid w:val="00FE29A7"/>
     <w:rsid w:val="00FE399D"/>
     <w:rsid w:val="00FF1D98"/>
     <w:rsid w:val="00FF2190"/>
     <w:rsid w:val="00FF3C32"/>
     <w:rsid w:val="00FF69FE"/>
+    <w:rsid w:val="2087E86A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="753900DB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{8B1378E1-C0A4-4B4F-849D-4E2F5C6C8A1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="DINPro-Light"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -34604,51 +36243,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2ndlevellist">
     <w:name w:val="2nd level list"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="2ndlevellistChar"/>
     <w:rsid w:val="00A55981"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="DINPro-Light"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="95910961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="189033930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34748,59 +36387,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1617635746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@address.com.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.skills.frame.hosting/assets/uploads/toolkit/supportingSkilledCareers/UAN-Guidelines-Incorporating-VETRO-for-School-Students.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D54DCB.73C09B40" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D54D32.309C4970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Portal.statedevelopment.sa.gov.au/workready" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncver.edu.au/__data/assets/file/0019/10585/CS_3_Fact_Sheet_Reporting_client_names.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/application-for-funded-training-exemption-special-circumstances" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/training-fee-framework" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/Deliver/Training-Fee-Framework" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/skills-and-employment-portal-access-request-form" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@address.com.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/training-fee-framework" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/application-for-funded-training-exemption-special-circumstances" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/subsidised-training-list" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.emf"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/file/tools/indicative-copy-of-the-funded-activities-agreement-faa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncver.edu.au/__data/assets/file/0019/10585/CS_3_Fact_Sheet_Reporting_client_names.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/file/tools/application-for-exemption-as-a-person-under-the-guardianship-of-the-minister" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/upfront-assessment-of-need" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.emf"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/tools/skills-and-employment-portal-access-request-form" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/file/tools/indicative-copy-of-the-funded-activities-agreement-faa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D54DCB.73C09B40" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.emf"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/file/tools/indicative-copy-of-the-funded-activities-annexure-stl-qualifications-v3-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D54D32.309C4970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skills.sa.gov.au/assets/uploads/downloads/supportingSkilledCareers/Training-Fee-Framework-v4.6.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.emf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.emf"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SkillsContracts@sa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Portal.statedevelopment.sa.gov.au/workready" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.skills.sa.gov.au/Deliver/Training-Fee-Framework" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35041,54 +36676,148 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A5945987</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">education-policy-template (A5687446)_jan 2020</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2020-01-22T23:22:27Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2020-01-23T01:34:10Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2020-01-23T01:34:10Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Christina Loprete</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Objective Global Folder:Department for Education:STRATEGIC MANAGEMENT:Policy:Customer Services and Business Support - Policy Development:Customer Services and Business Support - Policy Approval Documents:Education Policy Approvals - Minor Edits - 2020:Departmental operational policy framework</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Departmental operational policy framework</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA6900804</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">1.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">1</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA406737</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Standard Electronic Document Type Catalogue" type="type" ori="id:cA8">
+      <field name="Objective-Business Unit">
+        <value order="0">kA424</value>
+      </field>
+      <field name="Objective-Document Type">
+        <value order="0">eobjA44</value>
+      </field>
+      <field name="Objective-Loose Document in Transit to">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Description - Abstract">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date Modified - Legacy">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Physical Copy on File">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Education Sites and Services">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080D8894A10880246A7BA441A92EBBA2F" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4a0d9ee6fbf06c01dc40423618391248">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="33e6be9f-0323-45a5-a16a-c66679062e4b" xmlns:ns3="b87ef2f1-3c61-467b-82f9-99aed6aebf19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="853fed1a0ba5fd5d7169a769a3c87475" ns2:_="" ns3:_="">
     <xsd:import namespace="33e6be9f-0323-45a5-a16a-c66679062e4b"/>
     <xsd:import namespace="b87ef2f1-3c61-467b-82f9-99aed6aebf19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -35261,279 +36990,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5" version="1.0.0">
-[...87 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b87ef2f1-3c61-467b-82f9-99aed6aebf19" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="33e6be9f-0323-45a5-a16a-c66679062e4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{719129F1-10FF-410B-9E53-59DAA5311EAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C83F967-720D-4040-ACCE-D1DF3B549DE6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF32868C-A5B1-487D-926C-57AF2D37AE54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="33e6be9f-0323-45a5-a16a-c66679062e4b"/>
     <ds:schemaRef ds:uri="b87ef2f1-3c61-467b-82f9-99aed6aebf19"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C83F967-720D-4040-ACCE-D1DF3B549DE6}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8A502A-2357-4B26-8797-F21C53A9DB6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b87ef2f1-3c61-467b-82f9-99aed6aebf19"/>
+    <ds:schemaRef ds:uri="33e6be9f-0323-45a5-a16a-c66679062e4b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8A502A-2357-4B26-8797-F21C53A9DB6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{719129F1-10FF-410B-9E53-59DAA5311EAC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>28365</Characters>
+  <Pages>28</Pages>
+  <Words>5292</Words>
+  <Characters>30167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>236</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>251</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Skills SA corporate report template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Skills SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33005</CharactersWithSpaces>
+  <CharactersWithSpaces>35389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thompson, Sasha (DIIS)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">