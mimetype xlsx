--- v0 (2025-10-06)
+++ v1 (2026-06-18)
@@ -1,2702 +1,2715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sagov.sharepoint.com/teams/STELAHelpDesk/Shared Documents/VET in Schools (SACE) Collection/Schools List/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="13_ncr:1_{4656834A-1DD4-452A-B380-E0D4F37C62CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{33E0BD1F-7FD2-4E97-AEBD-9979D6FA6BB0}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{28D89855-11BA-472B-976C-517D448A51A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2BB2D4AC-959B-41B5-AB3E-CA77FAA7E386}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DIS" sheetId="2" r:id="rId1"/>
+    <sheet name="SchoolsListSTELA" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DIS!$A$1:$G$308</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">DIS!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SchoolsListSTELA!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">SchoolsListSTELA!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Elaine Miranda</author>
   </authors>
   <commentList>
     <comment ref="C1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Elaine Miranda:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Where C = Catholic, I = Independent, G = Government and E = Ethnic/Language schools</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1604" uniqueCount="884">
+  <si>
+    <t>STELA Location ID</t>
+  </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Sector</t>
+  </si>
+  <si>
     <t>Suburb</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>PostCode</t>
   </si>
   <si>
+    <t>Former Name/Comments</t>
+  </si>
+  <si>
+    <t>0001</t>
+  </si>
+  <si>
+    <t>Blackfriars Priory School</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>PROSPECT</t>
+  </si>
+  <si>
     <t>SA</t>
   </si>
   <si>
-    <t>Blackfriars Priory School</t>
-[...5 lines deleted...]
-    <t>PROSPECT</t>
+    <t>0002</t>
+  </si>
+  <si>
+    <t>Cabra Dominican College</t>
   </si>
   <si>
     <t>CUMBERLAND PARK</t>
   </si>
   <si>
+    <t>0003</t>
+  </si>
+  <si>
     <t>Cardijn College</t>
   </si>
   <si>
+    <t>NOARLUNGA DOWNS</t>
+  </si>
+  <si>
+    <t>0004</t>
+  </si>
+  <si>
     <t>Caritas College</t>
   </si>
   <si>
     <t>PORT AUGUSTA</t>
   </si>
   <si>
+    <t>0005</t>
+  </si>
+  <si>
     <t>Christian Brothers' College</t>
   </si>
   <si>
     <t>ADELAIDE</t>
   </si>
   <si>
+    <t>0006</t>
+  </si>
+  <si>
     <t>Gleeson College</t>
   </si>
   <si>
     <t>GOLDEN GROVE</t>
   </si>
   <si>
+    <t>0007</t>
+  </si>
+  <si>
     <t>Kildare College</t>
   </si>
   <si>
     <t>HOLDEN HILL</t>
   </si>
   <si>
+    <t>0008</t>
+  </si>
+  <si>
     <t>Loreto College</t>
   </si>
   <si>
     <t>MARRYATVILLE</t>
   </si>
   <si>
+    <t>0009</t>
+  </si>
+  <si>
     <t>Marcellin Technical College</t>
   </si>
   <si>
+    <t xml:space="preserve">CHRISTIES BEACH </t>
+  </si>
+  <si>
+    <t>0010</t>
+  </si>
+  <si>
     <t>Mary MacKillop College</t>
   </si>
   <si>
+    <t>KENSINGTON</t>
+  </si>
+  <si>
+    <t>0011</t>
+  </si>
+  <si>
     <t>Mercedes College</t>
   </si>
   <si>
     <t>SPRINGFIELD</t>
   </si>
   <si>
+    <t>0012</t>
+  </si>
+  <si>
     <t>Mount Carmel College</t>
   </si>
   <si>
+    <t>ROSEWATER</t>
+  </si>
+  <si>
+    <t>0013</t>
+  </si>
+  <si>
+    <t>Nazareth Catholic College Secondary Campus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLINDERS PARK </t>
+  </si>
+  <si>
+    <t>0014</t>
+  </si>
+  <si>
+    <t>Our Lady of La Vang</t>
+  </si>
+  <si>
+    <t>0015</t>
+  </si>
+  <si>
+    <t>Our Lady Of The Sacred Heart College (SA)</t>
+  </si>
+  <si>
+    <t>ENFIELD</t>
+  </si>
+  <si>
+    <t>0016</t>
+  </si>
+  <si>
+    <t>Rostrevor College</t>
+  </si>
+  <si>
+    <t>WOODFORDE</t>
+  </si>
+  <si>
+    <t>0017</t>
+  </si>
+  <si>
+    <t>Sacred Heart College</t>
+  </si>
+  <si>
+    <t>SOMERTON PARK</t>
+  </si>
+  <si>
+    <t>0018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saint Ignatius' College (Adelaide) Limited </t>
+  </si>
+  <si>
+    <t>ATHELSTONE</t>
+  </si>
+  <si>
+    <t>Saint Ignatius' College</t>
+  </si>
+  <si>
+    <t>0019</t>
+  </si>
+  <si>
+    <t>Samaritan College</t>
+  </si>
+  <si>
+    <t>WHYALLA PLAYFORD</t>
+  </si>
+  <si>
+    <t>0020</t>
+  </si>
+  <si>
+    <t>St Aloysius College</t>
+  </si>
+  <si>
+    <t>0021</t>
+  </si>
+  <si>
+    <t>St Columba College</t>
+  </si>
+  <si>
+    <t>ANDREWS FARM</t>
+  </si>
+  <si>
+    <t>0022</t>
+  </si>
+  <si>
+    <t>St Dominic's Priory College</t>
+  </si>
+  <si>
+    <t>NORTH ADELAIDE</t>
+  </si>
+  <si>
+    <t>0023</t>
+  </si>
+  <si>
+    <t>St Francis De Sales College</t>
+  </si>
+  <si>
+    <t>MOUNT BARKER</t>
+  </si>
+  <si>
+    <t>0025</t>
+  </si>
+  <si>
+    <t>St Joseph's School</t>
+  </si>
+  <si>
+    <t>PORT LINCOLN</t>
+  </si>
+  <si>
+    <t>0026</t>
+  </si>
+  <si>
+    <t>St Mark's College - Port Pirie</t>
+  </si>
+  <si>
+    <t>PORT PIRIE</t>
+  </si>
+  <si>
+    <t>0027</t>
+  </si>
+  <si>
+    <t>St Mary's College</t>
+  </si>
+  <si>
+    <t>0028</t>
+  </si>
+  <si>
+    <t>St Michael's College</t>
+  </si>
+  <si>
+    <t>BEVERLEY</t>
+  </si>
+  <si>
+    <t>0029</t>
+  </si>
+  <si>
+    <t>St Patrick's Special School</t>
+  </si>
+  <si>
+    <t>DULWICH</t>
+  </si>
+  <si>
+    <t>0030</t>
+  </si>
+  <si>
+    <t>St Patrick's Technical College Northern Adelaide</t>
+  </si>
+  <si>
+    <t>EDINBURGH NORTH</t>
+  </si>
+  <si>
+    <t>0031</t>
+  </si>
+  <si>
+    <t>St Paul's College</t>
+  </si>
+  <si>
+    <t>GILLES PLAINS</t>
+  </si>
+  <si>
+    <t>0032</t>
+  </si>
+  <si>
+    <t>Tenison  Woods College</t>
+  </si>
+  <si>
+    <t>MOUNT GAMBIER</t>
+  </si>
+  <si>
+    <t>0033</t>
+  </si>
+  <si>
+    <t>Thomas More College</t>
+  </si>
+  <si>
+    <t>SALISBURY DOWNS</t>
+  </si>
+  <si>
+    <t>0034</t>
+  </si>
+  <si>
+    <t>Xavier College</t>
+  </si>
+  <si>
+    <t>GAWLER</t>
+  </si>
+  <si>
+    <t>0035</t>
+  </si>
+  <si>
+    <t>A.Pushkin Russian School</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>MILE END</t>
+  </si>
+  <si>
+    <t>0037</t>
+  </si>
+  <si>
+    <t>Adelaide Tamil Language School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BURNSIDE </t>
+  </si>
+  <si>
+    <t>0038</t>
+  </si>
+  <si>
+    <t>Alliance Francaise</t>
+  </si>
+  <si>
+    <t>WAYVILLE</t>
+  </si>
+  <si>
+    <t>0039</t>
+  </si>
+  <si>
+    <t>Arabic Language School</t>
+  </si>
+  <si>
+    <t>PARADISE</t>
+  </si>
+  <si>
+    <t>0040</t>
+  </si>
+  <si>
+    <t>Australian Druze Arabic School</t>
+  </si>
+  <si>
+    <t>Glynde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SA </t>
+  </si>
+  <si>
+    <t>0041</t>
+  </si>
+  <si>
+    <t>Dac-Lo Vietnamese Ethnic School</t>
+  </si>
+  <si>
+    <t>WOODVILLE</t>
+  </si>
+  <si>
+    <t>0042</t>
+  </si>
+  <si>
+    <t>Ethnic School Of Arabic Language</t>
+  </si>
+  <si>
+    <t>PENNINGTON</t>
+  </si>
+  <si>
+    <t>0043</t>
+  </si>
+  <si>
+    <t>Greek Orthodox Community of SA, Adelaide</t>
+  </si>
+  <si>
+    <t>0044</t>
+  </si>
+  <si>
+    <t>Hindi School of Adelaide</t>
+  </si>
+  <si>
+    <t>FLAGSTAFF HILL</t>
+  </si>
+  <si>
+    <t>0045</t>
+  </si>
+  <si>
+    <t>Hungarian Community School, Adelaide Inc</t>
+  </si>
+  <si>
+    <t>NORWOOD</t>
+  </si>
+  <si>
+    <t>0047</t>
+  </si>
+  <si>
+    <t>New Era Persian Language and Culture School</t>
+  </si>
+  <si>
+    <t>BURNSIDE</t>
+  </si>
+  <si>
+    <t>0048</t>
+  </si>
+  <si>
+    <t>Polish Educational Society of S.A. Inc.</t>
+  </si>
+  <si>
+    <t>0050</t>
+  </si>
+  <si>
+    <t>Port Adelaide Greek School</t>
+  </si>
+  <si>
     <t>PORT ADELAIDE</t>
   </si>
   <si>
-    <t>Nazareth Catholic College Secondary Campus</t>
+    <t>0052</t>
+  </si>
+  <si>
+    <t>School For The German Language Inc</t>
+  </si>
+  <si>
+    <t>0053</t>
+  </si>
+  <si>
+    <t>School Of Russian Language</t>
+  </si>
+  <si>
+    <t>QUEENSTOWN</t>
+  </si>
+  <si>
+    <t>0054</t>
+  </si>
+  <si>
+    <t>Sinhala Buddhist School</t>
+  </si>
+  <si>
+    <t>0055</t>
+  </si>
+  <si>
+    <t>Somali Ethnic School of SA Inc</t>
+  </si>
+  <si>
+    <t>MANSFIELD PARK</t>
+  </si>
+  <si>
+    <t>0056</t>
+  </si>
+  <si>
+    <t>St George Community School</t>
+  </si>
+  <si>
+    <t>0057</t>
+  </si>
+  <si>
+    <t>St Mary's Vietnamese School</t>
+  </si>
+  <si>
+    <t>PLYMPTON</t>
+  </si>
+  <si>
+    <t>0058</t>
+  </si>
+  <si>
+    <t>St Nicholas Russian School</t>
+  </si>
+  <si>
+    <t>0060</t>
+  </si>
+  <si>
+    <t>Ukrainian Community School</t>
+  </si>
+  <si>
+    <t>HINDMARSH</t>
+  </si>
+  <si>
+    <t>0063</t>
+  </si>
+  <si>
+    <t>Pinnacle College</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>ELIZABETH EAST</t>
+  </si>
+  <si>
+    <t>Burc College</t>
+  </si>
+  <si>
+    <t>0065</t>
+  </si>
+  <si>
+    <t>Cedar College</t>
+  </si>
+  <si>
+    <t>NORTHGATE</t>
+  </si>
+  <si>
+    <t>0066</t>
+  </si>
+  <si>
+    <t>Concordia College</t>
+  </si>
+  <si>
+    <t>HIGHGATE</t>
+  </si>
+  <si>
+    <t>0067</t>
+  </si>
+  <si>
+    <t>Cornerstone College</t>
+  </si>
+  <si>
+    <t>0069</t>
+  </si>
+  <si>
+    <t>Crossways Lutheran School</t>
+  </si>
+  <si>
+    <t>CEDUNA</t>
+  </si>
+  <si>
+    <t>0070</t>
+  </si>
+  <si>
+    <t>Emmaus Christian College</t>
+  </si>
+  <si>
+    <t>SOUTH PLYMPTON</t>
+  </si>
+  <si>
+    <t>0071</t>
+  </si>
+  <si>
+    <t>Encounter Lutheran College</t>
+  </si>
+  <si>
+    <t>VICTOR HARBOR</t>
+  </si>
+  <si>
+    <t>0072</t>
+  </si>
+  <si>
+    <t>Endeavour College</t>
+  </si>
+  <si>
+    <t>Mawson Lakes</t>
+  </si>
+  <si>
+    <t>0074</t>
+  </si>
+  <si>
+    <t>Faith Lutheran College</t>
+  </si>
+  <si>
+    <t>TANUNDA</t>
+  </si>
+  <si>
+    <t>0077</t>
+  </si>
+  <si>
+    <t>Harvest Christian College</t>
+  </si>
+  <si>
+    <t>KADINA</t>
+  </si>
+  <si>
+    <t>Harvest Christian School</t>
+  </si>
+  <si>
+    <t>0078</t>
+  </si>
+  <si>
+    <t>Heritage College</t>
+  </si>
+  <si>
+    <t>OAKDEN</t>
+  </si>
+  <si>
+    <t>0079</t>
+  </si>
+  <si>
+    <t>Horizon Christian School</t>
+  </si>
+  <si>
+    <t>BALAKLAVA</t>
+  </si>
+  <si>
+    <t>0080</t>
+  </si>
+  <si>
+    <t>Immanuel College</t>
+  </si>
+  <si>
+    <t>NOVAR GARDENS</t>
+  </si>
+  <si>
+    <t>0081</t>
+  </si>
+  <si>
+    <t>Investigator College</t>
+  </si>
+  <si>
+    <t>Victor Harbor</t>
+  </si>
+  <si>
+    <t>0082</t>
+  </si>
+  <si>
+    <t>Australian Islamic College Adelaide</t>
+  </si>
+  <si>
+    <t>WEST CROYDON</t>
+  </si>
+  <si>
+    <t>Islamic College of South Australia</t>
+  </si>
+  <si>
+    <t>0083</t>
+  </si>
+  <si>
+    <t>King's Baptist Grammar School</t>
+  </si>
+  <si>
+    <t>WYNN VALE</t>
+  </si>
+  <si>
+    <t>0084</t>
+  </si>
+  <si>
+    <t>One School Global SA</t>
+  </si>
+  <si>
+    <t>ABERFOYLE PARK</t>
+  </si>
+  <si>
+    <t>Meridian School</t>
+  </si>
+  <si>
+    <t>0086</t>
+  </si>
+  <si>
+    <t>Mid North Christian College</t>
+  </si>
+  <si>
+    <t>0087</t>
+  </si>
+  <si>
+    <t>Muirden Senior College</t>
+  </si>
+  <si>
+    <t>0088</t>
+  </si>
+  <si>
+    <t>Tyndale Christian School Strathalbyn</t>
+  </si>
+  <si>
+    <t>STRATHALBYN</t>
+  </si>
+  <si>
+    <t>Murraylands Christian College</t>
+  </si>
+  <si>
+    <t>0089</t>
+  </si>
+  <si>
+    <t>Navigator College</t>
+  </si>
+  <si>
+    <t>0090</t>
+  </si>
+  <si>
+    <t>Pedare Christian College</t>
+  </si>
+  <si>
+    <t>0091</t>
+  </si>
+  <si>
+    <t>Pembroke School</t>
+  </si>
+  <si>
+    <t>KENSINGTON PARK</t>
+  </si>
+  <si>
+    <t>0092</t>
+  </si>
+  <si>
+    <t>Portside Christian College</t>
+  </si>
+  <si>
+    <t>ETHELTON</t>
+  </si>
+  <si>
+    <t>0094</t>
+  </si>
+  <si>
+    <t>Prescott College</t>
+  </si>
+  <si>
+    <t>0095</t>
+  </si>
+  <si>
+    <t>Prescott College Southern</t>
+  </si>
+  <si>
+    <t>MORPHETT VALE</t>
+  </si>
+  <si>
+    <t>0096</t>
+  </si>
+  <si>
+    <t>Prince Alfred College</t>
+  </si>
+  <si>
+    <t>KENT TOWN</t>
+  </si>
+  <si>
+    <t>0097</t>
+  </si>
+  <si>
+    <t>Pulteney Grammar School</t>
+  </si>
+  <si>
+    <t>0098</t>
+  </si>
+  <si>
+    <t>Scotch College</t>
+  </si>
+  <si>
+    <t>TORRENS PARK</t>
+  </si>
+  <si>
+    <t>0099</t>
+  </si>
+  <si>
+    <t>Seymour College</t>
+  </si>
+  <si>
+    <t>GLEN OSMOND</t>
+  </si>
+  <si>
+    <t>0100</t>
+  </si>
+  <si>
+    <t>Southern Vales Christian College</t>
+  </si>
+  <si>
+    <t>0101</t>
+  </si>
+  <si>
+    <t>St George College</t>
+  </si>
+  <si>
+    <t>0102</t>
+  </si>
+  <si>
+    <t>St John's Grammar School</t>
+  </si>
+  <si>
+    <t>BELAIR</t>
+  </si>
+  <si>
+    <t>0103</t>
+  </si>
+  <si>
+    <t>St Martins Lutheran College</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>St Peter's College</t>
+  </si>
+  <si>
+    <t>ST PETERS</t>
+  </si>
+  <si>
+    <t>0105</t>
+  </si>
+  <si>
+    <t>St Peter's Collegiate Girls' School</t>
+  </si>
+  <si>
+    <t>STONEYFELL</t>
+  </si>
+  <si>
+    <t>0106</t>
+  </si>
+  <si>
+    <t>Tatachilla Lutheran College</t>
+  </si>
+  <si>
+    <t>MCLAREN VALE</t>
+  </si>
+  <si>
+    <t>0107</t>
+  </si>
+  <si>
+    <t>Temple Christian College</t>
+  </si>
+  <si>
+    <t>0108</t>
+  </si>
+  <si>
+    <t>Temple Christian College - Paralowie Campus</t>
+  </si>
+  <si>
+    <t>PARALOWIE</t>
+  </si>
+  <si>
+    <t>Temple Christian College - Bethany</t>
+  </si>
+  <si>
+    <t>0114</t>
+  </si>
+  <si>
+    <t>Torrens Valley Christian School</t>
+  </si>
+  <si>
+    <t>HOPE VALLEY</t>
+  </si>
+  <si>
+    <t>0115</t>
+  </si>
+  <si>
+    <t>Trinity College</t>
+  </si>
+  <si>
+    <t>EVANSTON SOUTH</t>
+  </si>
+  <si>
+    <t>0117</t>
+  </si>
+  <si>
+    <t>Tyndale Christian School</t>
+  </si>
+  <si>
+    <t>SALISBURY EAST</t>
+  </si>
+  <si>
+    <t>0118</t>
+  </si>
+  <si>
+    <t>Unity College</t>
+  </si>
+  <si>
+    <t>MURRAY BRIDGE</t>
+  </si>
+  <si>
+    <t>0119</t>
+  </si>
+  <si>
+    <t>University Senior College</t>
+  </si>
+  <si>
+    <t>0120</t>
+  </si>
+  <si>
+    <t>Walford Anglican School For Girls</t>
+  </si>
+  <si>
+    <t>HYDE PARK</t>
+  </si>
+  <si>
+    <t>0121</t>
+  </si>
+  <si>
+    <t>Westminster School</t>
+  </si>
+  <si>
+    <t>MARION</t>
+  </si>
+  <si>
+    <t>0122</t>
+  </si>
+  <si>
+    <t>Wilderness School</t>
+  </si>
+  <si>
+    <t>MEDINDIE</t>
+  </si>
+  <si>
+    <t>0123</t>
+  </si>
+  <si>
+    <t>Woodcroft College</t>
+  </si>
+  <si>
+    <t>0124</t>
+  </si>
+  <si>
+    <t>Aberfoyle Park High School</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>0125</t>
+  </si>
+  <si>
+    <t>Adelaide High School</t>
+  </si>
+  <si>
+    <t>0126</t>
+  </si>
+  <si>
+    <t>Adelaide Secondary School of English</t>
+  </si>
+  <si>
+    <t>0127</t>
+  </si>
+  <si>
+    <t>Adelaide West Special Education  Centre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAPEROO </t>
+  </si>
+  <si>
+    <t>0128</t>
+  </si>
+  <si>
+    <t>Allendale East Area School</t>
+  </si>
+  <si>
+    <t>ALLENDALE EAST</t>
+  </si>
+  <si>
+    <t>0129</t>
+  </si>
+  <si>
+    <t>Amata Anangu School</t>
+  </si>
+  <si>
+    <t>ALICE SPRINGS</t>
+  </si>
+  <si>
+    <t>NT</t>
+  </si>
+  <si>
+    <t>0130</t>
+  </si>
+  <si>
+    <t>Ardrossan Area School</t>
+  </si>
+  <si>
+    <t>ARDROSSAN</t>
+  </si>
+  <si>
+    <t>0131</t>
+  </si>
+  <si>
+    <t>Australian Science and Mathematics School</t>
+  </si>
+  <si>
+    <t>BEDFORD PARK</t>
+  </si>
+  <si>
+    <t>0132</t>
+  </si>
+  <si>
+    <t>Balaklava High School</t>
+  </si>
+  <si>
+    <t>0133</t>
+  </si>
+  <si>
+    <t>Banksia Park International High School</t>
+  </si>
+  <si>
+    <t>BANKSIA PARK</t>
+  </si>
+  <si>
+    <t>0135</t>
+  </si>
+  <si>
+    <t>Birdwood High School</t>
+  </si>
+  <si>
+    <t>BIRDWOOD</t>
+  </si>
+  <si>
+    <t>0136</t>
+  </si>
+  <si>
+    <t>Blackwood High School</t>
+  </si>
+  <si>
+    <t>EDEN HILLS</t>
+  </si>
+  <si>
+    <t>0137</t>
+  </si>
+  <si>
+    <t>Booleroo Centre District School</t>
+  </si>
+  <si>
+    <t>BOOLEROO CENTRE</t>
+  </si>
+  <si>
+    <t>0138</t>
+  </si>
+  <si>
+    <t>Bordertown High School</t>
+  </si>
+  <si>
+    <t>BORDERTOWN</t>
+  </si>
+  <si>
+    <t>0139</t>
+  </si>
+  <si>
+    <t>Bowden-Brompton Community School</t>
+  </si>
+  <si>
+    <t>BROMPTON</t>
+  </si>
+  <si>
+    <t>0140</t>
+  </si>
+  <si>
+    <t>Brighton Secondary School</t>
+  </si>
+  <si>
+    <t>NORTH BRIGHTON</t>
+  </si>
+  <si>
+    <t>0141</t>
+  </si>
+  <si>
+    <t>Burra Community School</t>
+  </si>
+  <si>
+    <t>BURRA</t>
+  </si>
+  <si>
+    <t>0143</t>
+  </si>
+  <si>
+    <t>Ceduna Area School</t>
+  </si>
+  <si>
+    <t>0144</t>
+  </si>
+  <si>
+    <t>Charles Campbell College</t>
+  </si>
+  <si>
+    <t>0145</t>
+  </si>
+  <si>
+    <t>Christies Beach High &amp; Southern Voc. College</t>
+  </si>
+  <si>
+    <t>CHRISTIE DOWNS</t>
+  </si>
+  <si>
+    <t>0146</t>
+  </si>
+  <si>
+    <t>Clare High School</t>
+  </si>
+  <si>
+    <t>CLARE</t>
+  </si>
+  <si>
+    <t>0147</t>
+  </si>
+  <si>
+    <t>Cleve Area School</t>
+  </si>
+  <si>
+    <t>CLEVE</t>
+  </si>
+  <si>
+    <t>0148</t>
+  </si>
+  <si>
+    <t>Coober Pedy Area School</t>
+  </si>
+  <si>
+    <t>COOBER PEDY</t>
+  </si>
+  <si>
+    <t>0149</t>
+  </si>
+  <si>
+    <t>Coomandook Area School</t>
+  </si>
+  <si>
+    <t>COOMANDOOK</t>
+  </si>
+  <si>
+    <t>0150</t>
+  </si>
+  <si>
+    <t>Cowell Area School</t>
+  </si>
+  <si>
+    <t>COWELL</t>
+  </si>
+  <si>
+    <t>0151</t>
+  </si>
+  <si>
+    <t>Craigmore High School Campus</t>
+  </si>
+  <si>
+    <t>BLAKEVIEW</t>
+  </si>
+  <si>
+    <t>0152</t>
+  </si>
+  <si>
+    <t>Cummins Area School</t>
+  </si>
+  <si>
+    <t>CUMMINS</t>
+  </si>
+  <si>
+    <t>0155</t>
+  </si>
+  <si>
+    <t>Eastern Fleurieu School</t>
+  </si>
+  <si>
+    <t>0157</t>
+  </si>
+  <si>
+    <t>Adelaide North Special School</t>
+  </si>
+  <si>
+    <t>ELIZABETH</t>
+  </si>
+  <si>
+    <t>Elizabeth Special School</t>
+  </si>
+  <si>
+    <t>0158</t>
+  </si>
+  <si>
+    <t>Elliston Area School</t>
+  </si>
+  <si>
+    <t>ELLISTON</t>
+  </si>
+  <si>
+    <t>0159</t>
+  </si>
+  <si>
+    <t>Ernabella Anangu School</t>
+  </si>
+  <si>
+    <t>0160</t>
+  </si>
+  <si>
+    <t>Errington Special Education Centre</t>
+  </si>
+  <si>
+    <t>ASHFORD</t>
+  </si>
+  <si>
+    <t>0161</t>
+  </si>
+  <si>
+    <t>Eudunda Area School</t>
+  </si>
+  <si>
+    <t>EUDUNDA</t>
+  </si>
+  <si>
+    <t>0162</t>
+  </si>
+  <si>
+    <t>Findon High School</t>
   </si>
   <si>
     <t>FINDON</t>
   </si>
   <si>
-    <t>Our Lady of La Vang</t>
-[...65 lines deleted...]
-    <t>St Michael's College</t>
+    <t>0163</t>
+  </si>
+  <si>
+    <t>Fregon Anangu School</t>
+  </si>
+  <si>
+    <t>0164</t>
+  </si>
+  <si>
+    <t>Playford International College</t>
+  </si>
+  <si>
+    <t>Fremont-Elizabeth City High School</t>
+  </si>
+  <si>
+    <t>0165</t>
+  </si>
+  <si>
+    <t>Gawler and District B-12 College</t>
+  </si>
+  <si>
+    <t>EVANSTON</t>
+  </si>
+  <si>
+    <t>0166</t>
+  </si>
+  <si>
+    <t>Gladstone High School</t>
+  </si>
+  <si>
+    <t>GLADSTONE</t>
+  </si>
+  <si>
+    <t>0167</t>
+  </si>
+  <si>
+    <t>Glenunga International High School</t>
+  </si>
+  <si>
+    <t>GLENUNGA</t>
+  </si>
+  <si>
+    <t>0168</t>
+  </si>
+  <si>
+    <t>Berri Regional Secondary College</t>
+  </si>
+  <si>
+    <t>BERRI</t>
+  </si>
+  <si>
+    <t>Glossop High School</t>
+  </si>
+  <si>
+    <t>0169</t>
+  </si>
+  <si>
+    <t>Golden Grove High School</t>
+  </si>
+  <si>
+    <t>0170</t>
+  </si>
+  <si>
+    <t>Gordon Education Centre</t>
+  </si>
+  <si>
+    <t>0171</t>
+  </si>
+  <si>
+    <t>Grant High School</t>
+  </si>
+  <si>
+    <t>MOUNT GAMBIER EAST</t>
+  </si>
+  <si>
+    <t>0172</t>
+  </si>
+  <si>
+    <t>Hallett Cove School</t>
+  </si>
+  <si>
+    <t>HALLETT COVE</t>
+  </si>
+  <si>
+    <t>0173</t>
+  </si>
+  <si>
+    <t>Hamilton Secondary College</t>
+  </si>
+  <si>
+    <t>MITCHELL PARK</t>
+  </si>
+  <si>
+    <t>0174</t>
+  </si>
+  <si>
+    <t>Hawker Area School</t>
+  </si>
+  <si>
+    <t>HAWKER</t>
+  </si>
+  <si>
+    <t>0175</t>
+  </si>
+  <si>
+    <t>Heathfield High School</t>
+  </si>
+  <si>
+    <t>HEATHFIELD</t>
+  </si>
+  <si>
+    <t>0176</t>
+  </si>
+  <si>
+    <t>Henley High School</t>
   </si>
   <si>
     <t>HENLEY BEACH</t>
   </si>
   <si>
-    <t>St Patrick's Special School</t>
-[...170 lines deleted...]
-    <t>Banksia Park International High School</t>
+    <t>0177</t>
+  </si>
+  <si>
+    <t>Hospital School SA</t>
+  </si>
+  <si>
+    <t>Hospital Education Service</t>
+  </si>
+  <si>
+    <t>0179</t>
+  </si>
+  <si>
+    <t>Indulkana Anangu School</t>
+  </si>
+  <si>
+    <t>0180</t>
+  </si>
+  <si>
+    <t>Jamestown Community School</t>
+  </si>
+  <si>
+    <t>JAMESTOWN</t>
+  </si>
+  <si>
+    <t>0181</t>
+  </si>
+  <si>
+    <t>John Pirie Secondary School</t>
+  </si>
+  <si>
+    <t>0182</t>
+  </si>
+  <si>
+    <t>K.I. Community Education - Kingscote Campus</t>
+  </si>
+  <si>
+    <t>KINGSCOTE</t>
+  </si>
+  <si>
+    <t>0183</t>
+  </si>
+  <si>
+    <t>K.I. Community Education - Parndana Campus</t>
+  </si>
+  <si>
+    <t>PARNDANA</t>
+  </si>
+  <si>
+    <t>0184</t>
+  </si>
+  <si>
+    <t>Kadina Memorial School</t>
+  </si>
+  <si>
+    <t>0185</t>
+  </si>
+  <si>
+    <t>Kangaroo Inn Area School</t>
+  </si>
+  <si>
+    <t>MILLICENT</t>
+  </si>
+  <si>
+    <t>0186</t>
+  </si>
+  <si>
+    <t>Kapunda High School</t>
+  </si>
+  <si>
+    <t>KAPUNDA</t>
+  </si>
+  <si>
+    <t>0187</t>
+  </si>
+  <si>
+    <t>Karcultaby Area School</t>
+  </si>
+  <si>
+    <t>MINNIPA</t>
+  </si>
+  <si>
+    <t>0188</t>
+  </si>
+  <si>
+    <t>Karoonda Area School</t>
+  </si>
+  <si>
+    <t>KAROONDA</t>
+  </si>
+  <si>
+    <t>0189</t>
+  </si>
+  <si>
+    <t>Kaurna Plains School</t>
+  </si>
+  <si>
+    <t>0190</t>
+  </si>
+  <si>
+    <t>Keith Area School</t>
+  </si>
+  <si>
+    <t>KEITH</t>
+  </si>
+  <si>
+    <t>0193</t>
+  </si>
+  <si>
+    <t>Kilparrin Teaching &amp; Assessment School &amp; Services</t>
+  </si>
+  <si>
+    <t>PARK HOLME</t>
+  </si>
+  <si>
+    <t>0194</t>
+  </si>
+  <si>
+    <t>Kimba Area School</t>
+  </si>
+  <si>
+    <t>KIMBA</t>
+  </si>
+  <si>
+    <t>0195</t>
+  </si>
+  <si>
+    <t>Kingston Community School</t>
+  </si>
+  <si>
+    <t>KINGSTON SE</t>
+  </si>
+  <si>
+    <t>0196</t>
+  </si>
+  <si>
+    <t>Lameroo Regional Community School</t>
+  </si>
+  <si>
+    <t>LAMEROO</t>
+  </si>
+  <si>
+    <t>0197</t>
+  </si>
+  <si>
+    <t>Le Fevre High School</t>
+  </si>
+  <si>
+    <t>SEMAPHORE SOUTH</t>
+  </si>
+  <si>
+    <t>0198</t>
+  </si>
+  <si>
+    <t>Leigh Creek Area School</t>
+  </si>
+  <si>
+    <t>LEIGH CREEK</t>
+  </si>
+  <si>
+    <t>0199</t>
+  </si>
+  <si>
+    <t>Lock Area School</t>
+  </si>
+  <si>
+    <t>LOCK</t>
+  </si>
+  <si>
+    <t>0200</t>
+  </si>
+  <si>
+    <t>Loxton High School</t>
+  </si>
+  <si>
+    <t>LOXTON</t>
+  </si>
+  <si>
+    <t>0201</t>
+  </si>
+  <si>
+    <t>Lucindale Area School</t>
+  </si>
+  <si>
+    <t>LUCINDALE</t>
+  </si>
+  <si>
+    <t>0202</t>
+  </si>
+  <si>
+    <t>Central Yorke School</t>
+  </si>
+  <si>
+    <t>MAITLAND</t>
+  </si>
+  <si>
+    <t>Maitland Area School</t>
+  </si>
+  <si>
+    <t>0203</t>
+  </si>
+  <si>
+    <t>Mannum Community College</t>
+  </si>
+  <si>
+    <t>MANNUM</t>
+  </si>
+  <si>
+    <t>0204</t>
+  </si>
+  <si>
+    <t>Marden Senior College</t>
+  </si>
+  <si>
+    <t>MARDEN</t>
+  </si>
+  <si>
+    <t>0205</t>
+  </si>
+  <si>
+    <t>Mark Oliphant College</t>
+  </si>
+  <si>
+    <t>MUNNO PARA</t>
+  </si>
+  <si>
+    <t>0206</t>
+  </si>
+  <si>
+    <t>Marree Aboriginal School</t>
+  </si>
+  <si>
+    <t>MARREE</t>
+  </si>
+  <si>
+    <t>0207</t>
+  </si>
+  <si>
+    <t>Marryatville High School</t>
+  </si>
+  <si>
+    <t>0208</t>
+  </si>
+  <si>
+    <t>Meningie Area School</t>
+  </si>
+  <si>
+    <t>MENINGIE</t>
+  </si>
+  <si>
+    <t>0209</t>
+  </si>
+  <si>
+    <t>Mid North Education Centre</t>
+  </si>
+  <si>
+    <t>0210</t>
+  </si>
+  <si>
+    <t>Millicent High School</t>
+  </si>
+  <si>
+    <t>0211</t>
+  </si>
+  <si>
+    <t>Miltaburra Area School</t>
+  </si>
+  <si>
+    <t>STREAKY BAY</t>
+  </si>
+  <si>
+    <t>0212</t>
+  </si>
+  <si>
+    <t>Mimili Anangu School</t>
+  </si>
+  <si>
+    <t>0213</t>
+  </si>
+  <si>
+    <t>Minlaton District School</t>
+  </si>
+  <si>
+    <t>MINLATON</t>
+  </si>
+  <si>
+    <t>0214</t>
+  </si>
+  <si>
+    <t>Mintabie Area School</t>
+  </si>
+  <si>
+    <t>MINTABIE</t>
+  </si>
+  <si>
+    <t>0215</t>
+  </si>
+  <si>
+    <t>Mitcham Girls High School</t>
+  </si>
+  <si>
+    <t>KINGSWOOD</t>
+  </si>
+  <si>
+    <t>0216</t>
+  </si>
+  <si>
+    <t>Modbury High School</t>
+  </si>
+  <si>
+    <t>MODBURY</t>
+  </si>
+  <si>
+    <t>0217</t>
+  </si>
+  <si>
+    <t>Modbury Special School</t>
+  </si>
+  <si>
+    <t>0218</t>
+  </si>
+  <si>
+    <t>Moonta Area School</t>
+  </si>
+  <si>
+    <t>MOONTA</t>
+  </si>
+  <si>
+    <t>0219</t>
+  </si>
+  <si>
+    <t>Mount Barker High School</t>
+  </si>
+  <si>
+    <t>0220</t>
+  </si>
+  <si>
+    <t>Mount Compass Area School</t>
+  </si>
+  <si>
+    <t>MOUNT COMPASS</t>
+  </si>
+  <si>
+    <t>0221</t>
+  </si>
+  <si>
+    <t>Mount Gambier High School</t>
+  </si>
+  <si>
+    <t>0222</t>
+  </si>
+  <si>
+    <t>Murputja Anangu School</t>
+  </si>
+  <si>
+    <t>0223</t>
+  </si>
+  <si>
+    <t>Murray Bridge High School</t>
+  </si>
+  <si>
+    <t>0224</t>
+  </si>
+  <si>
+    <t>Naracoorte High School</t>
+  </si>
+  <si>
+    <t>NARACOORTE</t>
+  </si>
+  <si>
+    <t>0225</t>
+  </si>
+  <si>
+    <t>Norwood International High School</t>
+  </si>
+  <si>
+    <t>MAGILL</t>
+  </si>
+  <si>
+    <t>Norwood Morialta High School</t>
+  </si>
+  <si>
+    <t>0226</t>
+  </si>
+  <si>
+    <t>Nuriootpa High School</t>
+  </si>
+  <si>
+    <t>NURIOOTPA</t>
+  </si>
+  <si>
+    <t>0227</t>
+  </si>
+  <si>
+    <t>Oak Valley Aboriginal School</t>
+  </si>
+  <si>
+    <t>0228</t>
+  </si>
+  <si>
+    <t>Oakbank School</t>
+  </si>
+  <si>
+    <t>OAKBANK</t>
+  </si>
+  <si>
+    <t>Oakbank Area School</t>
+  </si>
+  <si>
+    <t>0229</t>
+  </si>
+  <si>
+    <t>Ocean View College</t>
+  </si>
+  <si>
+    <t>TAPEROO</t>
+  </si>
+  <si>
+    <t>0230</t>
+  </si>
+  <si>
+    <t>Oodnadatta Aboriginal School</t>
+  </si>
+  <si>
+    <t>OODNADATTA</t>
+  </si>
+  <si>
+    <t>0231</t>
+  </si>
+  <si>
+    <t>Open Access College</t>
+  </si>
+  <si>
+    <t>0232</t>
+  </si>
+  <si>
+    <t>Orroroo Area School</t>
+  </si>
+  <si>
+    <t>ORROROO</t>
+  </si>
+  <si>
+    <t>0233</t>
+  </si>
+  <si>
+    <t>Para Hills High School</t>
   </si>
   <si>
     <t>PARA HILLS</t>
   </si>
   <si>
-    <t>Birdwood High School</t>
-[...98 lines deleted...]
-    <t>STRATHALBYN</t>
+    <t>0234</t>
+  </si>
+  <si>
+    <t>Northern Adelaide Senior College</t>
+  </si>
+  <si>
+    <t>Davoren Park</t>
+  </si>
+  <si>
+    <t>Para West Adult Campus</t>
+  </si>
+  <si>
+    <t>0235</t>
+  </si>
+  <si>
+    <t>Parafield Gardens High School</t>
+  </si>
+  <si>
+    <t>PARAFIELD GARDENS</t>
+  </si>
+  <si>
+    <t>0236</t>
+  </si>
+  <si>
+    <t>Paralowie School (R-12)</t>
+  </si>
+  <si>
+    <t>0237</t>
+  </si>
+  <si>
+    <t>Springbank Secondary College</t>
+  </si>
+  <si>
+    <t>PASADENA</t>
+  </si>
+  <si>
+    <t>Pasadena High School</t>
+  </si>
+  <si>
+    <t>0238</t>
+  </si>
+  <si>
+    <t>Penola High School</t>
+  </si>
+  <si>
+    <t>PENOLA</t>
+  </si>
+  <si>
+    <t>0239</t>
+  </si>
+  <si>
+    <t>Peterborough High School</t>
+  </si>
+  <si>
+    <t>PETERBOROUGH</t>
+  </si>
+  <si>
+    <t>0240</t>
+  </si>
+  <si>
+    <t>Pipalyatjara Anangu School</t>
+  </si>
+  <si>
+    <t>0241</t>
+  </si>
+  <si>
+    <t>Port Augusta Secondary School</t>
+  </si>
+  <si>
+    <t>0242</t>
+  </si>
+  <si>
+    <t>Port Augusta Special School</t>
+  </si>
+  <si>
+    <t>0243</t>
+  </si>
+  <si>
+    <t>Port Broughton Area School</t>
+  </si>
+  <si>
+    <t>PORT BROUGHTON</t>
+  </si>
+  <si>
+    <t>0244</t>
+  </si>
+  <si>
+    <t>Port Lincoln High School</t>
+  </si>
+  <si>
+    <t>0245</t>
+  </si>
+  <si>
+    <t>Port Lincoln Special School</t>
+  </si>
+  <si>
+    <t>0246</t>
+  </si>
+  <si>
+    <t>Prospect Centre</t>
+  </si>
+  <si>
+    <t>0247</t>
+  </si>
+  <si>
+    <t>Quorn Area School</t>
+  </si>
+  <si>
+    <t>QUORN</t>
+  </si>
+  <si>
+    <t>0248</t>
+  </si>
+  <si>
+    <t>Renmark High School</t>
+  </si>
+  <si>
+    <t>RENMARK</t>
+  </si>
+  <si>
+    <t>0249</t>
+  </si>
+  <si>
+    <t>Reynella East College</t>
+  </si>
+  <si>
+    <t>REYNELLA</t>
+  </si>
+  <si>
+    <t>0250</t>
+  </si>
+  <si>
+    <t>Riverland Special School</t>
+  </si>
+  <si>
+    <t>0251</t>
+  </si>
+  <si>
+    <t>Riverton And District High School</t>
+  </si>
+  <si>
+    <t>RIVERTON</t>
+  </si>
+  <si>
+    <t>0252</t>
+  </si>
+  <si>
+    <t>Roma Mitchell Secondary College</t>
+  </si>
+  <si>
+    <t>GEPPS CROSS</t>
+  </si>
+  <si>
+    <t>0253</t>
+  </si>
+  <si>
+    <t>Roxby Downs Area School</t>
+  </si>
+  <si>
+    <t>ROXBY DOWNS</t>
+  </si>
+  <si>
+    <t>0254</t>
+  </si>
+  <si>
+    <t>Salisbury East High School</t>
+  </si>
+  <si>
+    <t>0255</t>
+  </si>
+  <si>
+    <t>Salisbury High School</t>
+  </si>
+  <si>
+    <t>SALISBURY NORTH</t>
+  </si>
+  <si>
+    <t>0256</t>
+  </si>
+  <si>
+    <t>School of Languages</t>
+  </si>
+  <si>
+    <t>0257</t>
+  </si>
+  <si>
+    <t>Seaford Secondary School</t>
+  </si>
+  <si>
+    <t>SEAFORD</t>
+  </si>
+  <si>
+    <t>Seaford 6-12 School</t>
+  </si>
+  <si>
+    <t>0258</t>
+  </si>
+  <si>
+    <t>Seaton High School</t>
+  </si>
+  <si>
+    <t>SEATON</t>
+  </si>
+  <si>
+    <t>0259</t>
+  </si>
+  <si>
+    <t>Seaview High School</t>
+  </si>
+  <si>
+    <t>SEACOMBE HEIGHTS</t>
+  </si>
+  <si>
+    <t>0260</t>
+  </si>
+  <si>
+    <t>Streaky Bay Area School</t>
+  </si>
+  <si>
+    <t>0262</t>
+  </si>
+  <si>
+    <t>Swan Reach Area School</t>
+  </si>
+  <si>
+    <t>SWAN REACH</t>
+  </si>
+  <si>
+    <t>0263</t>
+  </si>
+  <si>
+    <t>The Grove Education Centre</t>
+  </si>
+  <si>
+    <t>0264</t>
+  </si>
+  <si>
+    <t>The Heights School</t>
+  </si>
+  <si>
+    <t>MODBURY HEIGHTS</t>
+  </si>
+  <si>
+    <t>0265</t>
+  </si>
+  <si>
+    <t>Thebarton Senior College</t>
+  </si>
+  <si>
+    <t>TORRENSVILLE</t>
+  </si>
+  <si>
+    <t>0266</t>
+  </si>
+  <si>
+    <t>Tintinara Area School</t>
+  </si>
+  <si>
+    <t>TINTINARA</t>
+  </si>
+  <si>
+    <t>0267</t>
+  </si>
+  <si>
+    <t>Tumby Bay Area School</t>
+  </si>
+  <si>
+    <t>TUMBY BAY</t>
+  </si>
+  <si>
+    <t>0268</t>
+  </si>
+  <si>
+    <t>Underdale High School</t>
+  </si>
+  <si>
+    <t>UNDERDALE</t>
+  </si>
+  <si>
+    <t>0269</t>
+  </si>
+  <si>
+    <t>Unley High School</t>
+  </si>
+  <si>
+    <t>NETHERBY</t>
+  </si>
+  <si>
+    <t>0270</t>
+  </si>
+  <si>
+    <t>Urrbrae Agricultural High School</t>
+  </si>
+  <si>
+    <t>0271</t>
+  </si>
+  <si>
+    <t>Valley View Secondary School</t>
+  </si>
+  <si>
+    <t>PARA VISTA</t>
+  </si>
+  <si>
+    <t>0272</t>
+  </si>
+  <si>
+    <t>Victor Harbor High School</t>
+  </si>
+  <si>
+    <t>0273</t>
+  </si>
+  <si>
+    <t>Waikerie High School</t>
+  </si>
+  <si>
+    <t>WAIKERIE</t>
+  </si>
+  <si>
+    <t>0274</t>
+  </si>
+  <si>
+    <t>Warriappendi School</t>
+  </si>
+  <si>
+    <t>MARLESTON</t>
+  </si>
+  <si>
+    <t>0276</t>
+  </si>
+  <si>
+    <t>Whyalla Special Education Centre</t>
+  </si>
+  <si>
+    <t>Whyalla Special School</t>
+  </si>
+  <si>
+    <t>0277</t>
+  </si>
+  <si>
+    <t>Plympton International College</t>
+  </si>
+  <si>
+    <t>William Light R-12 School</t>
+  </si>
+  <si>
+    <t>0278</t>
+  </si>
+  <si>
+    <t>Willunga High School</t>
+  </si>
+  <si>
+    <t>WILLUNGA</t>
+  </si>
+  <si>
+    <t>0279</t>
+  </si>
+  <si>
+    <t>Avenues College</t>
+  </si>
+  <si>
+    <t>WINDSOR GARDENS</t>
+  </si>
+  <si>
+    <t>Windsor Gardens Vocational College</t>
+  </si>
+  <si>
+    <t>0280</t>
+  </si>
+  <si>
+    <t>Wirreanda Secondary School</t>
+  </si>
+  <si>
+    <t>Wirreanda High School</t>
+  </si>
+  <si>
+    <t>0281</t>
+  </si>
+  <si>
+    <t>Woodville High School</t>
+  </si>
+  <si>
+    <t>0282</t>
+  </si>
+  <si>
+    <t>Woomera Area School</t>
+  </si>
+  <si>
+    <t>WOOMERA</t>
+  </si>
+  <si>
+    <t>0283</t>
+  </si>
+  <si>
+    <t>Wudinna Area School</t>
+  </si>
+  <si>
+    <t>WUDINNA</t>
+  </si>
+  <si>
+    <t>0284</t>
+  </si>
+  <si>
+    <t>Yalata Anangu School</t>
+  </si>
+  <si>
+    <t>YALATA</t>
+  </si>
+  <si>
+    <t>0285</t>
+  </si>
+  <si>
+    <t>Yankalilla Area School</t>
+  </si>
+  <si>
+    <t>YANKALILLA</t>
+  </si>
+  <si>
+    <t>0286</t>
+  </si>
+  <si>
+    <t>Yorketown Area School</t>
+  </si>
+  <si>
+    <t>YORKETOWN</t>
+  </si>
+  <si>
+    <t>0287</t>
+  </si>
+  <si>
+    <t>Youth Education Centre</t>
+  </si>
+  <si>
+    <t>CAVAN</t>
+  </si>
+  <si>
+    <t>0288</t>
+  </si>
+  <si>
+    <t>Fame FLC</t>
+  </si>
+  <si>
+    <t>Flexible Accredited Meaningful Engagement - FAME</t>
+  </si>
+  <si>
+    <t>0289</t>
+  </si>
+  <si>
+    <t>The Hills Christian Community School</t>
+  </si>
+  <si>
+    <t>VERDUN</t>
+  </si>
+  <si>
+    <t>0290</t>
+  </si>
+  <si>
+    <t>Specialised Assistance School for Youth (SASY)</t>
+  </si>
+  <si>
+    <t>0291</t>
+  </si>
+  <si>
+    <t>Adelaide East Education Centre</t>
+  </si>
+  <si>
+    <t>Kensington Centre</t>
+  </si>
+  <si>
+    <t>0292</t>
+  </si>
+  <si>
+    <t>Hope Christian College</t>
+  </si>
+  <si>
+    <t>CRAIGMORE</t>
+  </si>
+  <si>
+    <t>Craigmore Christian College</t>
+  </si>
+  <si>
+    <t>0294</t>
+  </si>
+  <si>
+    <t>Home Schooled</t>
+  </si>
+  <si>
+    <t>0295</t>
+  </si>
+  <si>
+    <t>Tyndale Christian School Murray Bridge</t>
+  </si>
+  <si>
+    <t>0296</t>
+  </si>
+  <si>
+    <t>Adelaide International School</t>
+  </si>
+  <si>
+    <t>0297</t>
+  </si>
+  <si>
+    <t>Youth Inc. Enterprise Academy</t>
+  </si>
+  <si>
+    <t>0298</t>
+  </si>
+  <si>
+    <t>Sports College SA</t>
+  </si>
+  <si>
+    <t>SEDA College SA</t>
+  </si>
+  <si>
+    <t>0299</t>
+  </si>
+  <si>
+    <t>Adelaide Japanese Community School Inc. (AJCS)</t>
+  </si>
+  <si>
+    <t>NORWOOD SOUTH</t>
+  </si>
+  <si>
+    <t>0300</t>
+  </si>
+  <si>
+    <t>Al Salam Arabic School</t>
+  </si>
+  <si>
+    <t>0302</t>
+  </si>
+  <si>
+    <t>Bantu Ethnic School of SA</t>
+  </si>
+  <si>
+    <t>0303</t>
+  </si>
+  <si>
+    <t>Brazilian Ethnic School of SA</t>
+  </si>
+  <si>
+    <t>KLEMZIG</t>
+  </si>
+  <si>
+    <t>0304</t>
+  </si>
+  <si>
+    <t>Burundi Intamba Gasimbo Language School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVOREN PARK </t>
+  </si>
+  <si>
+    <t>0305</t>
+  </si>
+  <si>
+    <t>Dinka Bor Ethnic School</t>
+  </si>
+  <si>
+    <t>0306</t>
+  </si>
+  <si>
+    <t>Mount Torrens Christian School</t>
+  </si>
+  <si>
+    <t>MOUNT TORRENS</t>
+  </si>
+  <si>
+    <t>Domino Servite College</t>
+  </si>
+  <si>
+    <t>0308</t>
+  </si>
+  <si>
+    <t>Garden College</t>
+  </si>
+  <si>
+    <t>DAVOREN PARK</t>
+  </si>
+  <si>
+    <t>0310</t>
+  </si>
+  <si>
+    <t>Greek Orthodox Community and Parish of Norwood and Eastern Suburbs Schools</t>
+  </si>
+  <si>
+    <t>GLENSIDE</t>
+  </si>
+  <si>
+    <t>0311</t>
+  </si>
+  <si>
+    <t>IQRA College (IQRA Islamic College of SA)</t>
+  </si>
+  <si>
+    <t>O'HALLORAN HILL</t>
+  </si>
+  <si>
+    <t>0314</t>
+  </si>
+  <si>
+    <t>SA Tamil School</t>
+  </si>
+  <si>
+    <t>0315</t>
+  </si>
+  <si>
+    <t>Slavic Baptist School of Russian Language</t>
+  </si>
+  <si>
+    <t>0316</t>
+  </si>
+  <si>
+    <t>South Australian International School</t>
+  </si>
+  <si>
+    <t>0318</t>
+  </si>
+  <si>
+    <t>The Jivan Shilp School of Indian Subcontinental Languages Incorporated</t>
+  </si>
+  <si>
+    <t>0319</t>
+  </si>
+  <si>
+    <t>Turkish Ethnic School</t>
+  </si>
+  <si>
+    <t>MAWSON LAKES</t>
+  </si>
+  <si>
+    <t>0320</t>
+  </si>
+  <si>
+    <t>Adelaide Botanic High School</t>
+  </si>
+  <si>
+    <t>0321</t>
+  </si>
+  <si>
+    <t>Al-Salam Academy of Adelaide</t>
+  </si>
+  <si>
+    <t>ALLENBY GARDENS</t>
+  </si>
+  <si>
+    <t>0322</t>
+  </si>
+  <si>
+    <t>Blakes Crossing Christian College</t>
+  </si>
+  <si>
+    <t>0323</t>
+  </si>
+  <si>
+    <t>Rivergum Christian College</t>
+  </si>
+  <si>
+    <t>GLOSSOP</t>
+  </si>
+  <si>
+    <t>0324</t>
+  </si>
+  <si>
+    <t>Indie School Elizabeth</t>
+  </si>
+  <si>
+    <t>0325</t>
+  </si>
+  <si>
+    <t>Playford College</t>
+  </si>
+  <si>
+    <t>0327</t>
+  </si>
+  <si>
+    <t>Timbuktu Arabic School</t>
+  </si>
+  <si>
+    <t>0328</t>
+  </si>
+  <si>
+    <t>Maitland Lutheran School</t>
+  </si>
+  <si>
+    <t>0329</t>
+  </si>
+  <si>
+    <t>Edmund Rice Flexi School</t>
+  </si>
+  <si>
+    <t>0330</t>
+  </si>
+  <si>
+    <t>Bo De Vietnamese School</t>
+  </si>
+  <si>
+    <t>FERRYDEN PARK</t>
+  </si>
+  <si>
+    <t>0331</t>
+  </si>
+  <si>
+    <t>Compass Catholic Community</t>
+  </si>
+  <si>
+    <t>0332</t>
+  </si>
+  <si>
+    <t>Dara School</t>
+  </si>
+  <si>
+    <t>0333</t>
+  </si>
+  <si>
+    <t>Goolwa Secondary College</t>
+  </si>
+  <si>
+    <t>GOOLWA</t>
+  </si>
+  <si>
+    <t>0334</t>
+  </si>
+  <si>
+    <t>Imam Ali School</t>
+  </si>
+  <si>
+    <t>0335</t>
+  </si>
+  <si>
+    <t>Muthamil Palli - South Australia Ethnic School</t>
+  </si>
+  <si>
+    <t>ENFIELD PLAZA</t>
+  </si>
+  <si>
+    <t>0336</t>
+  </si>
+  <si>
+    <t>Russian School of Adelaide</t>
+  </si>
+  <si>
+    <t>HENDON</t>
+  </si>
+  <si>
+    <t>0337</t>
+  </si>
+  <si>
+    <t>Saraswati Community School</t>
+  </si>
+  <si>
+    <t>GOODWOOD</t>
+  </si>
+  <si>
+    <t>0338</t>
+  </si>
+  <si>
+    <t>Seaview Christian College</t>
+  </si>
+  <si>
+    <t>0339</t>
+  </si>
+  <si>
+    <t>Sudanese Community Ethnic School</t>
+  </si>
+  <si>
+    <t>0340</t>
+  </si>
+  <si>
+    <t>The Latvian School of Adelaide Inc.</t>
+  </si>
+  <si>
+    <t>LINDEN PARK</t>
+  </si>
+  <si>
+    <t>0341</t>
+  </si>
+  <si>
+    <t>UMNOOR Arabic School</t>
+  </si>
+  <si>
+    <t>HILLCREST</t>
+  </si>
+  <si>
+    <t>0342</t>
+  </si>
+  <si>
+    <t>Whyalla Secondary College</t>
   </si>
   <si>
     <t>WHYALLA NORRIE</t>
   </si>
   <si>
-    <t>Elizabeth Special School</t>
-[...2114 lines deleted...]
-    <t>Norwood International High School</t>
+    <t>0343</t>
   </si>
   <si>
     <t>Aldinga Payinthi College</t>
   </si>
   <si>
     <t>ALDINGA SOUTH</t>
   </si>
   <si>
+    <t>0344</t>
+  </si>
+  <si>
     <t>St Francis of Assisi College</t>
   </si>
   <si>
+    <t>0345</t>
+  </si>
+  <si>
     <t>Uyghur Language School of South Australia</t>
   </si>
   <si>
     <t>VALLEY VIEW</t>
   </si>
   <si>
-    <t>0343</t>
-[...7 lines deleted...]
-  <si>
     <t>0346</t>
   </si>
   <si>
     <t>Riverbanks College B-12</t>
   </si>
   <si>
     <t>ANGLE VALE</t>
   </si>
   <si>
     <t>0347</t>
   </si>
   <si>
     <t>Horizon Christian School- Clare Campus</t>
   </si>
   <si>
     <t>0348</t>
   </si>
   <si>
     <t>St Philip's College</t>
   </si>
   <si>
     <t>0349</t>
   </si>
   <si>
     <t>NT Christian College</t>
@@ -2707,227 +2720,282 @@
   <si>
     <t>0350</t>
   </si>
   <si>
     <t>Centralian Senior College</t>
   </si>
   <si>
     <t>0351</t>
   </si>
   <si>
     <t>Taminmin College</t>
   </si>
   <si>
     <t>HUMPTY DOO</t>
   </si>
   <si>
     <t>0352</t>
   </si>
   <si>
     <t>SEDA College NT</t>
   </si>
   <si>
     <t>DARWIN</t>
   </si>
   <si>
-    <t>Oakbank School</t>
-[...2 lines deleted...]
-    <t>Sports College SA</t>
+    <t>0353</t>
+  </si>
+  <si>
+    <t>Morialta Secondary College</t>
+  </si>
+  <si>
+    <t>ROSTREVOR</t>
+  </si>
+  <si>
+    <t>new for 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...3 lines deleted...]
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF1F497D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...10 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3194,6768 +3262,6803 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G314"/>
+  <dimension ref="A1:J315"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B56" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="A233" sqref="A233"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="33" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="33" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="9" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="9" customWidth="1"/>
-    <col min="7" max="7" width="51.5703125" style="7" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="7"/>
+    <col min="7" max="7" width="51.5703125" customWidth="1"/>
+    <col min="8" max="8" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
-        <v>458</v>
+        <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
-        <v>430</v>
+        <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E1" s="12" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1" s="12" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G1" s="11" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
-        <v>497</v>
+        <v>106</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>373</v>
+        <v>109</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F2" s="2">
         <v>5031</v>
       </c>
       <c r="G2" s="1"/>
-    </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I2" s="15"/>
+      <c r="J2" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>566</v>
+        <v>303</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>94</v>
+        <v>304</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>96</v>
+        <v>218</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F3" s="2">
         <v>5159</v>
       </c>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>799</v>
-[...13 lines deleted...]
-      <c r="F4" s="16">
+        <v>800</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="5">
         <v>5000</v>
       </c>
-      <c r="G4" s="15"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
-        <v>722</v>
+        <v>743</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>463</v>
+        <v>744</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F5" s="2">
         <v>5000</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
-        <v>567</v>
+        <v>306</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>97</v>
+        <v>307</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F6" s="2">
         <v>5000</v>
       </c>
       <c r="G6" s="1"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F7" s="2">
         <v>5000</v>
       </c>
       <c r="G7" s="1"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F8" s="5">
         <v>5067</v>
       </c>
       <c r="G8" s="1"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
-        <v>594</v>
+        <v>382</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>749</v>
+        <v>383</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>147</v>
+        <v>384</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F9" s="2">
         <v>5112</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
-        <v>568</v>
+        <v>308</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>98</v>
+        <v>309</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F10" s="2">
         <v>5008</v>
       </c>
       <c r="G10" s="1"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
-        <v>498</v>
+        <v>110</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F11" s="2">
         <v>5066</v>
       </c>
       <c r="G11" s="1"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
-        <v>569</v>
+        <v>310</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>100</v>
+        <v>311</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>101</v>
+        <v>312</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F12" s="2">
         <v>5017</v>
       </c>
       <c r="G12" s="1"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F13" s="5">
         <v>5086</v>
       </c>
       <c r="G13" s="1"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F14" s="23">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>855</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>856</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="13">
         <v>5173</v>
       </c>
-      <c r="G14" s="22"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G14" s="14"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>570</v>
+        <v>313</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>102</v>
+        <v>314</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>445</v>
+        <v>315</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F15" s="2">
         <v>5291</v>
       </c>
       <c r="G15" s="1"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>499</v>
+        <v>113</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F16" s="2">
         <v>5034</v>
       </c>
       <c r="G16" s="1"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>802</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>803</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F17" s="5">
         <v>5009</v>
       </c>
-      <c r="G17" s="15"/>
+      <c r="G17" s="1"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>571</v>
+        <v>316</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>423</v>
+        <v>317</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>431</v>
+        <v>318</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F18" s="14">
+        <v>319</v>
+      </c>
+      <c r="F18" s="2">
         <v>872</v>
       </c>
       <c r="G18" s="1"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>500</v>
+        <v>116</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F19" s="2">
         <v>5075</v>
       </c>
       <c r="G19" s="1"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>572</v>
+        <v>320</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>103</v>
+        <v>321</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>104</v>
+        <v>322</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F20" s="2">
         <v>5571</v>
       </c>
       <c r="G20" s="1"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
-        <v>501</v>
+        <v>119</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>454</v>
+        <v>121</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F21" s="2">
         <v>5070</v>
       </c>
       <c r="G21" s="1"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
-        <v>532</v>
+        <v>209</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>751</v>
+        <v>210</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F22" s="5">
         <v>5008</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>380</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>573</v>
+        <v>323</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>105</v>
+        <v>324</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>106</v>
+        <v>325</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F23" s="2">
         <v>5042</v>
       </c>
       <c r="G23" s="1"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F24" s="5">
         <v>5087</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>341</v>
+        <v>711</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>574</v>
+        <v>326</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>107</v>
+        <v>327</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>108</v>
+        <v>202</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F25" s="2">
         <v>5461</v>
       </c>
       <c r="G25" s="1"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>575</v>
+        <v>328</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>109</v>
+        <v>329</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>441</v>
+        <v>330</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F26" s="2">
         <v>5091</v>
       </c>
       <c r="G26" s="1"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>270</v>
+        <v>596</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F27" s="5">
         <v>5107</v>
       </c>
       <c r="G27" s="1"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>414</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>415</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>163</v>
+        <v>416</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F28" s="2">
         <v>5343</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>162</v>
+        <v>417</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>576</v>
+        <v>331</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>111</v>
+        <v>332</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F29" s="2">
         <v>5234</v>
       </c>
       <c r="G29" s="1"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
-        <v>464</v>
+        <v>7</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F30" s="2">
         <v>5082</v>
       </c>
       <c r="G30" s="1"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
-        <v>577</v>
+        <v>334</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>113</v>
+        <v>335</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>447</v>
+        <v>336</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F31" s="2">
         <v>5050</v>
       </c>
       <c r="G31" s="1"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>805</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F32" s="16">
+        <v>376</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="5">
         <v>5114</v>
       </c>
-      <c r="G32" s="15"/>
+      <c r="G32" s="1"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A33" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="22" t="s">
+      <c r="A33" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>821</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D33" s="14" t="s">
         <v>822</v>
       </c>
-      <c r="C33" s="22" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="24">
+      <c r="E33" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="13">
         <v>5010</v>
       </c>
-      <c r="G33" s="22"/>
+      <c r="G33" s="14"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
-        <v>578</v>
+        <v>337</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>114</v>
+        <v>338</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>115</v>
+        <v>339</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F34" s="2">
         <v>5482</v>
       </c>
       <c r="G34" s="1"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>579</v>
+        <v>340</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>116</v>
+        <v>341</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>117</v>
+        <v>342</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F35" s="2">
         <v>5268</v>
       </c>
       <c r="G35" s="1"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>580</v>
+        <v>343</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>118</v>
+        <v>344</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>99</v>
+        <v>345</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F36" s="2">
         <v>5007</v>
       </c>
       <c r="G36" s="1"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F37" s="5">
         <v>5087</v>
       </c>
       <c r="G37" s="1"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>581</v>
+        <v>346</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>119</v>
+        <v>347</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>120</v>
+        <v>348</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F38" s="2">
         <v>5048</v>
       </c>
       <c r="G38" s="1"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
-        <v>582</v>
+        <v>349</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>121</v>
+        <v>350</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>122</v>
+        <v>351</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F39" s="2">
         <v>5417</v>
       </c>
       <c r="G39" s="1"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F40" s="5">
         <v>5113</v>
       </c>
       <c r="G40" s="1"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>465</v>
+        <v>12</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>757</v>
+        <v>13</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F41" s="5">
         <v>5041</v>
       </c>
       <c r="G41" s="1"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
-        <v>466</v>
+        <v>15</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="1" t="s">
-        <v>443</v>
+        <v>17</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F42" s="2">
         <v>5168</v>
       </c>
       <c r="G42" s="1"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>467</v>
+        <v>18</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F43" s="2">
         <v>5700</v>
       </c>
       <c r="G43" s="1"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>519</v>
+        <v>170</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>360</v>
+        <v>171</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>442</v>
+        <v>172</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F44" s="2">
         <v>5085</v>
       </c>
       <c r="G44" s="1"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
-        <v>583</v>
+        <v>352</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>123</v>
+        <v>353</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F45" s="2">
         <v>5690</v>
       </c>
       <c r="G45" s="1"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
-        <v>636</v>
+        <v>502</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>735</v>
+        <v>503</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>217</v>
+        <v>504</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F46" s="2">
         <v>5573</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>216</v>
+        <v>505</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="6" t="s">
+      <c r="A47" s="18" t="s">
+        <v>872</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="F47" s="20">
         <v>870</v>
       </c>
-      <c r="B47" s="20" t="s">
-[...14 lines deleted...]
-      <c r="G47" s="20"/>
+      <c r="G47" s="14"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
-        <v>584</v>
+        <v>354</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>125</v>
+        <v>355</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F48" s="2">
         <v>5075</v>
       </c>
       <c r="G48" s="1"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
-        <v>468</v>
+        <v>21</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F49" s="2">
         <v>5000</v>
       </c>
       <c r="G49" s="1"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
-        <v>585</v>
+        <v>356</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>126</v>
+        <v>357</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>127</v>
+        <v>358</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F50" s="2">
         <v>5164</v>
       </c>
       <c r="G50" s="1"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
-        <v>586</v>
+        <v>359</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>128</v>
+        <v>360</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>129</v>
+        <v>361</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F51" s="2">
         <v>5453</v>
       </c>
       <c r="G51" s="1"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
-        <v>587</v>
+        <v>362</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>130</v>
+        <v>363</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>131</v>
+        <v>364</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F52" s="2">
         <v>5640</v>
       </c>
       <c r="G52" s="1"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="22" t="s">
+      <c r="A53" s="6" t="s">
         <v>823</v>
       </c>
-      <c r="C53" s="22" t="s">
-[...8 lines deleted...]
-      <c r="F53" s="24">
+      <c r="B53" s="14" t="s">
+        <v>824</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>782</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="13">
         <v>5113</v>
       </c>
-      <c r="G53" s="22"/>
+      <c r="G53" s="14"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
-        <v>520</v>
+        <v>173</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>361</v>
+        <v>174</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>362</v>
+        <v>175</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F54" s="2">
         <v>5063</v>
       </c>
       <c r="G54" s="1"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
-        <v>588</v>
+        <v>365</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>132</v>
+        <v>366</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>133</v>
+        <v>367</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F55" s="2">
         <v>5723</v>
       </c>
       <c r="G55" s="1"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
-        <v>589</v>
+        <v>368</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>134</v>
+        <v>369</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>135</v>
+        <v>370</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F56" s="2">
         <v>5261</v>
       </c>
       <c r="G56" s="1"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
-        <v>521</v>
+        <v>176</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>363</v>
+        <v>177</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F57" s="2">
         <v>5251</v>
       </c>
       <c r="G57" s="1"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
-        <v>590</v>
+        <v>371</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>136</v>
+        <v>372</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>137</v>
+        <v>373</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F58" s="2">
         <v>5602</v>
       </c>
       <c r="G58" s="1"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
-        <v>591</v>
+        <v>374</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>138</v>
+        <v>375</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>139</v>
+        <v>376</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F59" s="2">
         <v>5114</v>
       </c>
       <c r="G59" s="1"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
-        <v>522</v>
+        <v>178</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>365</v>
+        <v>179</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F60" s="2">
         <v>5690</v>
       </c>
       <c r="G60" s="1"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
-        <v>592</v>
+        <v>377</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>140</v>
+        <v>378</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>141</v>
+        <v>379</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F61" s="2">
         <v>5631</v>
       </c>
       <c r="G61" s="1"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
-        <v>502</v>
+        <v>123</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>314</v>
+        <v>125</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F62" s="2">
         <v>5011</v>
       </c>
       <c r="G62" s="1"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A63" s="21" t="s">
-[...14 lines deleted...]
-      <c r="F63" s="24">
+      <c r="A63" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>826</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D63" s="14" t="s">
+        <v>477</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="13">
         <v>5043</v>
       </c>
-      <c r="G63" s="22"/>
+      <c r="G63" s="14"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F64" s="5">
         <v>5087</v>
       </c>
       <c r="G64" s="1"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
-        <v>593</v>
+        <v>380</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>143</v>
+        <v>381</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>144</v>
+        <v>226</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F65" s="2">
         <v>5255</v>
       </c>
       <c r="G65" s="1"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="6" t="s">
-        <v>814</v>
-[...13 lines deleted...]
-      <c r="F66" s="19">
+        <v>818</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="13">
         <v>5112</v>
       </c>
-      <c r="G66" s="20"/>
+      <c r="G66" s="14"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
-        <v>595</v>
+        <v>386</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>148</v>
+        <v>387</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>149</v>
+        <v>388</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F67" s="2">
         <v>5670</v>
       </c>
       <c r="G67" s="1"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
-        <v>523</v>
+        <v>181</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>366</v>
+        <v>182</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>367</v>
+        <v>183</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F68" s="2">
         <v>5038</v>
       </c>
       <c r="G68" s="1"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
-        <v>524</v>
+        <v>184</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>368</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>331</v>
+        <v>186</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F69" s="2">
         <v>5211</v>
       </c>
       <c r="G69" s="1"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
-        <v>525</v>
+        <v>187</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>369</v>
+        <v>188</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>432</v>
+        <v>189</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F70" s="2">
         <v>5095</v>
       </c>
       <c r="G70" s="1"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
-        <v>596</v>
+        <v>389</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>424</v>
+        <v>390</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>431</v>
+        <v>318</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F71" s="14">
+        <v>319</v>
+      </c>
+      <c r="F71" s="2">
         <v>872</v>
       </c>
       <c r="G71" s="1"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
-        <v>597</v>
+        <v>391</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>150</v>
+        <v>392</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>151</v>
+        <v>393</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F72" s="2">
         <v>5035</v>
       </c>
       <c r="G72" s="1"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
-        <v>503</v>
+        <v>126</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>455</v>
+        <v>128</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F73" s="2">
         <v>5013</v>
       </c>
       <c r="G73" s="1"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
-        <v>598</v>
+        <v>394</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>152</v>
+        <v>395</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>153</v>
+        <v>396</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F74" s="2">
         <v>5374</v>
       </c>
       <c r="G74" s="1"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
-        <v>526</v>
+        <v>190</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>370</v>
+        <v>191</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>371</v>
+        <v>192</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F75" s="2">
         <v>5352</v>
       </c>
       <c r="G75" s="1"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>443</v>
+        <v>17</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F76" s="2">
         <v>5168</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>460</v>
+        <v>737</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
-        <v>599</v>
+        <v>397</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>154</v>
+        <v>398</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F77" s="2">
         <v>5023</v>
       </c>
       <c r="G77" s="1"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="6" t="s">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>431</v>
+        <v>318</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F78" s="14">
+        <v>319</v>
+      </c>
+      <c r="F78" s="2">
         <v>872</v>
       </c>
       <c r="G78" s="1"/>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F79" s="5">
         <v>5113</v>
       </c>
       <c r="G79" s="1"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="6" t="s">
-        <v>602</v>
+        <v>405</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>156</v>
+        <v>406</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>157</v>
+        <v>407</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F80" s="2">
         <v>5116</v>
       </c>
       <c r="G80" s="1"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
-        <v>603</v>
+        <v>408</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>158</v>
+        <v>409</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>159</v>
+        <v>410</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F81" s="2">
         <v>5473</v>
       </c>
       <c r="G81" s="1"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
-        <v>469</v>
+        <v>24</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F82" s="2">
         <v>5125</v>
       </c>
       <c r="G82" s="1"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
-        <v>604</v>
+        <v>411</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>160</v>
+        <v>412</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>161</v>
+        <v>413</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F83" s="2">
         <v>5064</v>
       </c>
       <c r="G83" s="1"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
-        <v>606</v>
+        <v>418</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>164</v>
+        <v>419</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F84" s="2">
         <v>5125</v>
       </c>
       <c r="G84" s="1"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="21" t="s">
-[...14 lines deleted...]
-      <c r="F85" s="24">
+      <c r="A85" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>828</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="13">
         <v>5214</v>
       </c>
-      <c r="G85" s="22"/>
+      <c r="G85" s="14"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
-        <v>607</v>
+        <v>420</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>165</v>
+        <v>421</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F86" s="2">
         <v>5290</v>
       </c>
       <c r="G86" s="1"/>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
-        <v>608</v>
+        <v>422</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>166</v>
+        <v>423</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>167</v>
+        <v>424</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F87" s="2">
         <v>5291</v>
       </c>
       <c r="G87" s="1"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F88" s="5">
         <v>5065</v>
       </c>
       <c r="G88" s="1"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
-        <v>504</v>
+        <v>129</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>75</v>
+        <v>130</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F89" s="2">
         <v>5000</v>
       </c>
       <c r="G89" s="1"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
-        <v>609</v>
+        <v>425</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>168</v>
+        <v>426</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>169</v>
+        <v>427</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F90" s="2">
         <v>5158</v>
       </c>
       <c r="G90" s="1"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
-        <v>610</v>
+        <v>428</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>170</v>
+        <v>429</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>171</v>
+        <v>430</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F91" s="2">
         <v>5043</v>
       </c>
       <c r="G91" s="1"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
-        <v>527</v>
+        <v>193</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>728</v>
+        <v>194</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F92" s="2">
         <v>5554</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>374</v>
+        <v>196</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
-        <v>611</v>
+        <v>431</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>172</v>
+        <v>432</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>173</v>
+        <v>433</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F93" s="2">
         <v>5434</v>
       </c>
       <c r="G93" s="1"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
-        <v>612</v>
+        <v>434</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>174</v>
+        <v>435</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F94" s="2">
         <v>5153</v>
       </c>
       <c r="G94" s="1"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="6" t="s">
-        <v>613</v>
+        <v>437</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>175</v>
+        <v>438</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>51</v>
+        <v>439</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F95" s="2">
         <v>5022</v>
       </c>
       <c r="G95" s="1"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
-        <v>528</v>
+        <v>197</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>375</v>
+        <v>198</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>444</v>
+        <v>199</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F96" s="2">
         <v>5086</v>
       </c>
       <c r="G96" s="1"/>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
-        <v>505</v>
+        <v>131</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F97" s="2">
         <v>5159</v>
       </c>
       <c r="G97" s="1"/>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F98" s="2">
         <v>5000</v>
       </c>
       <c r="G98" s="1"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>724</v>
+        <v>747</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>364</v>
+        <v>748</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F99" s="2">
         <v>5114</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>805</v>
+        <v>749</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
-        <v>529</v>
+        <v>200</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>376</v>
+        <v>201</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>108</v>
+        <v>202</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F100" s="2">
         <v>5461</v>
       </c>
       <c r="G100" s="1"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A101" s="6" t="s">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="A101" s="18" t="s">
+        <v>865</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="C101" s="19" t="s">
+        <v>167</v>
       </c>
       <c r="D101" s="19" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>361</v>
+      </c>
+      <c r="E101" s="20" t="s">
+        <v>11</v>
       </c>
       <c r="F101" s="20">
         <v>5453</v>
       </c>
-      <c r="G101" s="20"/>
+      <c r="G101" s="14"/>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
-        <v>614</v>
+        <v>440</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>765</v>
+        <v>441</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F102" s="5">
         <v>5006</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>176</v>
+        <v>442</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
-        <v>506</v>
+        <v>134</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>446</v>
+        <v>136</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F103" s="2">
         <v>5067</v>
       </c>
       <c r="G103" s="1"/>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A104" s="21" t="s">
-[...14 lines deleted...]
-      <c r="F104" s="24">
+      <c r="A104" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="B104" s="14" t="s">
+        <v>831</v>
+      </c>
+      <c r="C104" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D104" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="E104" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="13">
         <v>5006</v>
       </c>
-      <c r="G104" s="22"/>
+      <c r="G104" s="14"/>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
-        <v>530</v>
+        <v>203</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>377</v>
+        <v>204</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>378</v>
+        <v>205</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F105" s="2">
         <v>5040</v>
       </c>
       <c r="G105" s="1"/>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>147</v>
+        <v>384</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F106" s="17">
+        <v>11</v>
+      </c>
+      <c r="F106" s="2">
         <v>5112</v>
       </c>
       <c r="G106" s="4"/>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
-        <v>615</v>
+        <v>443</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>431</v>
+        <v>318</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F107" s="14">
+        <v>319</v>
+      </c>
+      <c r="F107" s="2">
         <v>872</v>
       </c>
       <c r="G107" s="1"/>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
-        <v>531</v>
+        <v>206</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>379</v>
+        <v>207</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>436</v>
+        <v>208</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F108" s="2">
         <v>5211</v>
       </c>
       <c r="G108" s="1"/>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F109" s="5">
         <v>5158</v>
       </c>
       <c r="G109" s="1"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
-        <v>616</v>
+        <v>445</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>177</v>
+        <v>446</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>178</v>
+        <v>447</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F110" s="2">
         <v>5491</v>
       </c>
       <c r="G110" s="1"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
-        <v>617</v>
+        <v>448</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>179</v>
+        <v>449</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F111" s="2">
         <v>5540</v>
       </c>
       <c r="G111" s="1"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
-        <v>618</v>
+        <v>450</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>180</v>
+        <v>451</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>181</v>
+        <v>452</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F112" s="2">
         <v>5223</v>
       </c>
       <c r="G112" s="1"/>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
-        <v>619</v>
+        <v>453</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>182</v>
+        <v>454</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>183</v>
+        <v>455</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F113" s="2">
         <v>5220</v>
       </c>
       <c r="G113" s="1"/>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
-        <v>620</v>
+        <v>456</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>184</v>
+        <v>457</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F114" s="2">
         <v>5554</v>
       </c>
       <c r="G114" s="1"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
-        <v>621</v>
+        <v>458</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>186</v>
+        <v>459</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>187</v>
+        <v>460</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F115" s="2">
         <v>5280</v>
       </c>
       <c r="G115" s="1"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
-        <v>622</v>
+        <v>461</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>188</v>
+        <v>462</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>189</v>
+        <v>463</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F116" s="2">
         <v>5373</v>
       </c>
       <c r="G116" s="1"/>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
-        <v>623</v>
+        <v>464</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>190</v>
+        <v>465</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>191</v>
+        <v>466</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F117" s="2">
         <v>5654</v>
       </c>
       <c r="G117" s="1"/>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
-        <v>624</v>
+        <v>467</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>192</v>
+        <v>468</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>142</v>
+        <v>469</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F118" s="2">
         <v>5307</v>
       </c>
       <c r="G118" s="1"/>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
-        <v>625</v>
+        <v>470</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>193</v>
+        <v>471</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>147</v>
+        <v>384</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F119" s="2">
         <v>5112</v>
       </c>
       <c r="G119" s="1"/>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
-        <v>626</v>
+        <v>472</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>194</v>
+        <v>473</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>195</v>
+        <v>474</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F120" s="2">
         <v>5267</v>
       </c>
       <c r="G120" s="1"/>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
-        <v>470</v>
+        <v>27</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F121" s="2">
         <v>5088</v>
       </c>
       <c r="G121" s="1"/>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
-        <v>627</v>
+        <v>475</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>198</v>
+        <v>476</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>199</v>
+        <v>477</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F122" s="2">
         <v>5043</v>
       </c>
       <c r="G122" s="1"/>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
-        <v>628</v>
+        <v>478</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>200</v>
+        <v>479</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>201</v>
+        <v>480</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F123" s="2">
         <v>5641</v>
       </c>
       <c r="G123" s="1"/>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
-        <v>533</v>
+        <v>213</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>381</v>
+        <v>214</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>372</v>
+        <v>215</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F124" s="2">
         <v>5127</v>
       </c>
       <c r="G124" s="1"/>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
-        <v>629</v>
+        <v>481</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>202</v>
+        <v>482</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>203</v>
+        <v>483</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F125" s="2">
         <v>5275</v>
       </c>
       <c r="G125" s="1"/>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
-        <v>630</v>
+        <v>484</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>204</v>
+        <v>485</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>205</v>
+        <v>486</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F126" s="2">
         <v>5302</v>
       </c>
       <c r="G126" s="1"/>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
-        <v>631</v>
+        <v>487</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>206</v>
+        <v>488</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>207</v>
+        <v>489</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F127" s="2">
         <v>5019</v>
       </c>
       <c r="G127" s="1"/>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
-        <v>632</v>
+        <v>490</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>208</v>
+        <v>491</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>209</v>
+        <v>492</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F128" s="2">
         <v>5731</v>
       </c>
       <c r="G128" s="1"/>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
-        <v>633</v>
+        <v>493</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>210</v>
+        <v>494</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>211</v>
+        <v>495</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F129" s="2">
         <v>5633</v>
       </c>
       <c r="G129" s="1"/>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="6" t="s">
-        <v>471</v>
+        <v>30</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F130" s="2">
         <v>5068</v>
       </c>
       <c r="G130" s="1"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
-        <v>634</v>
+        <v>496</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>212</v>
+        <v>497</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>213</v>
+        <v>498</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F131" s="2">
         <v>5333</v>
       </c>
       <c r="G131" s="1"/>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
-        <v>635</v>
+        <v>499</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>214</v>
+        <v>500</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>215</v>
+        <v>501</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F132" s="2">
         <v>5272</v>
       </c>
       <c r="G132" s="1"/>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>812</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>817</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>504</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F133" s="5">
         <v>5573</v>
       </c>
       <c r="G133" s="4"/>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
-        <v>637</v>
+        <v>506</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>218</v>
+        <v>507</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>219</v>
+        <v>508</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F134" s="2">
         <v>5238</v>
       </c>
       <c r="G134" s="1"/>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
-        <v>472</v>
+        <v>33</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>453</v>
+        <v>35</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F135" s="2">
         <v>5165</v>
       </c>
       <c r="G135" s="1"/>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
-        <v>638</v>
+        <v>509</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>220</v>
+        <v>510</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>221</v>
+        <v>511</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F136" s="2">
         <v>5070</v>
       </c>
       <c r="G136" s="1"/>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
-        <v>639</v>
+        <v>512</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>222</v>
+        <v>513</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>223</v>
+        <v>514</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F137" s="2">
         <v>5115</v>
       </c>
       <c r="G137" s="1"/>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
-        <v>640</v>
+        <v>515</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>224</v>
+        <v>516</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>225</v>
+        <v>517</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F138" s="2">
         <v>5733</v>
       </c>
       <c r="G138" s="1"/>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
-        <v>641</v>
+        <v>518</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>226</v>
+        <v>519</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F139" s="2">
         <v>5068</v>
       </c>
       <c r="G139" s="1"/>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="6" t="s">
-        <v>473</v>
+        <v>36</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>197</v>
+        <v>38</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F140" s="2">
         <v>5068</v>
       </c>
       <c r="G140" s="1"/>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
-        <v>642</v>
+        <v>520</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>227</v>
+        <v>521</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>228</v>
+        <v>522</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F141" s="2">
         <v>5264</v>
       </c>
       <c r="G141" s="1"/>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
-        <v>474</v>
+        <v>39</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F142" s="2">
         <v>5062</v>
       </c>
       <c r="G142" s="1"/>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>220</v>
+      </c>
+      <c r="B143" s="22" t="s">
+        <v>221</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F143" s="2">
         <v>5540</v>
       </c>
       <c r="G143" s="1"/>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
-        <v>643</v>
+        <v>523</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>229</v>
+        <v>524</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F144" s="2">
         <v>5540</v>
       </c>
       <c r="G144" s="1"/>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
-        <v>644</v>
+        <v>525</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>230</v>
+        <v>526</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>187</v>
+        <v>460</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F145" s="2">
         <v>5280</v>
       </c>
       <c r="G145" s="1"/>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
-        <v>645</v>
+        <v>527</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>231</v>
+        <v>528</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>232</v>
+        <v>529</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F146" s="2">
         <v>5680</v>
       </c>
       <c r="G146" s="1"/>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
-        <v>646</v>
+        <v>530</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>427</v>
+        <v>531</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>431</v>
+        <v>318</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F147" s="14">
+        <v>319</v>
+      </c>
+      <c r="F147" s="2">
         <v>872</v>
       </c>
       <c r="G147" s="1"/>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
-        <v>647</v>
+        <v>532</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>233</v>
+        <v>533</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>234</v>
+        <v>534</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F148" s="2">
         <v>5575</v>
       </c>
       <c r="G148" s="1"/>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
-        <v>648</v>
+        <v>535</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>235</v>
+        <v>536</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>236</v>
+        <v>537</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F149" s="2">
         <v>5724</v>
       </c>
       <c r="G149" s="1"/>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
-        <v>739</v>
+        <v>538</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>237</v>
+        <v>539</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>238</v>
+        <v>540</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F150" s="2">
         <v>5062</v>
       </c>
       <c r="G150" s="1"/>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
-        <v>649</v>
+        <v>541</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>239</v>
+        <v>542</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>240</v>
+        <v>543</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F151" s="2">
         <v>5092</v>
       </c>
       <c r="G151" s="1"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
-        <v>650</v>
+        <v>544</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>241</v>
+        <v>545</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>242</v>
+        <v>280</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F152" s="2">
         <v>5090</v>
       </c>
       <c r="G152" s="1"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
-        <v>651</v>
+        <v>546</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>243</v>
+        <v>547</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>244</v>
+        <v>548</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F153" s="2">
         <v>5558</v>
       </c>
       <c r="G153" s="1"/>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A154" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G154" s="1"/>
+      <c r="A154" s="28" t="s">
+        <v>880</v>
+      </c>
+      <c r="B154" s="29" t="s">
+        <v>881</v>
+      </c>
+      <c r="C154" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="D154" s="29" t="s">
+        <v>882</v>
+      </c>
+      <c r="E154" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F154" s="30">
+        <v>5073</v>
+      </c>
+      <c r="G154" s="14"/>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
-        <v>475</v>
+        <v>549</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>24</v>
+        <v>550</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>434</v>
+        <v>76</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F155" s="2">
-        <v>5013</v>
+        <v>5251</v>
       </c>
       <c r="G155" s="1"/>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
-        <v>653</v>
+        <v>42</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>246</v>
+        <v>43</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>247</v>
+        <v>44</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F156" s="2">
-        <v>5210</v>
+        <v>5013</v>
       </c>
       <c r="G156" s="1"/>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
-        <v>654</v>
+        <v>551</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>248</v>
+        <v>552</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>59</v>
+        <v>553</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F157" s="2">
-        <v>5290</v>
+        <v>5210</v>
       </c>
       <c r="G157" s="1"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>554</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>555</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>760</v>
-[...9 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F158" s="2">
+        <v>5290</v>
+      </c>
+      <c r="G158" s="1"/>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>776</v>
+      </c>
+      <c r="B159" s="14" t="s">
+        <v>777</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="G159" s="1"/>
+        <v>778</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F159" s="5">
+        <v>5244</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>779</v>
+      </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A160" s="6" t="s">
-        <v>655</v>
+        <v>222</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>428</v>
+        <v>223</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>431</v>
+        <v>23</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>11</v>
+      </c>
+      <c r="F160" s="2">
+        <v>5000</v>
       </c>
       <c r="G160" s="1"/>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
-        <v>656</v>
+        <v>556</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>249</v>
+        <v>557</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>250</v>
+        <v>318</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>4</v>
+        <v>319</v>
       </c>
       <c r="F161" s="2">
+        <v>872</v>
+      </c>
+      <c r="G161" s="1"/>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F162" s="2">
         <v>5253</v>
       </c>
-      <c r="G161" s="1"/>
-[...20 lines deleted...]
-      <c r="G162" s="22"/>
+      <c r="G162" s="1"/>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
-        <v>657</v>
-[...16 lines deleted...]
-      <c r="G163" s="1"/>
+        <v>832</v>
+      </c>
+      <c r="B163" s="14" t="s">
+        <v>833</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>834</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F163" s="13">
+        <v>5107</v>
+      </c>
+      <c r="G163" s="14"/>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>386</v>
+        <v>561</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>46</v>
+        <v>562</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F164" s="2">
-        <v>5606</v>
+        <v>5271</v>
       </c>
       <c r="G164" s="1"/>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A165" s="6" t="s">
-        <v>476</v>
+        <v>228</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>26</v>
+        <v>229</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>6</v>
+        <v>167</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F165" s="2">
-        <v>5025</v>
+        <v>5606</v>
       </c>
       <c r="G165" s="1"/>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" s="6" t="s">
-        <v>507</v>
+        <v>45</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F166" s="2">
-        <v>5066</v>
+        <v>5025</v>
       </c>
       <c r="G166" s="1"/>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" s="6" t="s">
-        <v>667</v>
+        <v>137</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>725</v>
+        <v>138</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>433</v>
+        <v>139</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F167" s="2">
-        <v>5113</v>
-[...3 lines deleted...]
-      </c>
+        <v>5066</v>
+      </c>
+      <c r="G167" s="1"/>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A168" s="6" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>590</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>591</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>254</v>
+        <v>592</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F168" s="2">
-        <v>5072</v>
+        <v>5113</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>253</v>
+        <v>593</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169" s="6" t="s">
-        <v>867</v>
-[...7 lines deleted...]
-      <c r="D169" s="20" t="s">
+        <v>563</v>
+      </c>
+      <c r="B169" s="14" t="s">
+        <v>564</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F169" s="2">
+        <v>5072</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="18" t="s">
         <v>869</v>
       </c>
-      <c r="E169" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F169" s="19">
+      <c r="B170" s="19" t="s">
+        <v>870</v>
+      </c>
+      <c r="C170" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="D170" s="19" t="s">
+        <v>871</v>
+      </c>
+      <c r="E170" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="F170" s="20">
         <v>813</v>
       </c>
-      <c r="G169" s="20"/>
-[...20 lines deleted...]
-      <c r="G170" s="1"/>
+      <c r="G170" s="14"/>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
-        <v>660</v>
+        <v>567</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>257</v>
+        <v>568</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>124</v>
+        <v>569</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F171" s="2">
-        <v>5690</v>
+        <v>5355</v>
       </c>
       <c r="G171" s="1"/>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
-        <v>661</v>
+        <v>570</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>878</v>
+        <v>571</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>259</v>
+        <v>180</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F172" s="2">
-        <v>5243</v>
-[...3 lines deleted...]
-      </c>
+        <v>5690</v>
+      </c>
+      <c r="G172" s="1"/>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
-        <v>662</v>
+        <v>572</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>260</v>
+        <v>573</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>261</v>
+        <v>574</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F173" s="2">
-        <v>5017</v>
-[...1 lines deleted...]
-      <c r="G173" s="1"/>
+        <v>5243</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
-        <v>534</v>
+        <v>576</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>797</v>
+        <v>577</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>96</v>
+        <v>578</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F174" s="2">
-        <v>5159</v>
-[...3 lines deleted...]
-      </c>
+        <v>5017</v>
+      </c>
+      <c r="G174" s="1"/>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
-        <v>663</v>
+        <v>216</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>262</v>
+        <v>217</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>263</v>
+        <v>218</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F175" s="2">
-        <v>5734</v>
-[...1 lines deleted...]
-      <c r="G175" s="1"/>
+        <v>5159</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
-        <v>664</v>
+        <v>579</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>264</v>
+        <v>580</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>221</v>
+        <v>581</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F176" s="2">
-        <v>5070</v>
+        <v>5734</v>
       </c>
       <c r="G176" s="1"/>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
-        <v>665</v>
+        <v>582</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>265</v>
+        <v>583</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>266</v>
+        <v>511</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F177" s="2">
-        <v>5431</v>
+        <v>5070</v>
       </c>
       <c r="G177" s="1"/>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
-        <v>477</v>
+        <v>584</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>28</v>
+        <v>585</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>29</v>
+        <v>586</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F178" s="2">
-        <v>5025</v>
+        <v>5431</v>
       </c>
       <c r="G178" s="1"/>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
-        <v>478</v>
+        <v>48</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F179" s="2">
-        <v>5085</v>
+        <v>5025</v>
       </c>
       <c r="G179" s="1"/>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
-        <v>666</v>
+        <v>50</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>267</v>
+        <v>51</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F180" s="2">
-        <v>5096</v>
+        <v>5085</v>
       </c>
       <c r="G180" s="1"/>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A181" s="6" t="s">
-        <v>668</v>
+        <v>587</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>269</v>
+        <v>588</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>270</v>
+        <v>589</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F181" s="2">
-        <v>5107</v>
+        <v>5096</v>
       </c>
       <c r="G181" s="1"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
-        <v>669</v>
+        <v>594</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>271</v>
+        <v>595</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>272</v>
+        <v>596</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F182" s="2">
-        <v>5108</v>
+        <v>5107</v>
       </c>
       <c r="G182" s="1"/>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" s="6" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>387</v>
+        <v>598</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>15</v>
+        <v>276</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F183" s="2">
-        <v>5125</v>
+        <v>5108</v>
       </c>
       <c r="G183" s="1"/>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A184" s="6" t="s">
-        <v>540</v>
+        <v>230</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>388</v>
+        <v>231</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>389</v>
+        <v>26</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F184" s="2">
-        <v>5068</v>
+        <v>5125</v>
       </c>
       <c r="G184" s="1"/>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
-        <v>671</v>
+        <v>232</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>275</v>
+        <v>233</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F185" s="2">
-        <v>5277</v>
+        <v>5068</v>
       </c>
       <c r="G185" s="1"/>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A186" s="6" t="s">
-        <v>672</v>
+        <v>603</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>277</v>
+        <v>604</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>278</v>
+        <v>605</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F186" s="2">
-        <v>5422</v>
+        <v>5277</v>
       </c>
       <c r="G186" s="1"/>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A187" s="6" t="s">
-        <v>518</v>
+        <v>606</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>727</v>
+        <v>607</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>359</v>
+        <v>608</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F187" s="2">
-        <v>5112</v>
-[...3 lines deleted...]
-      </c>
+        <v>5422</v>
+      </c>
+      <c r="G187" s="1"/>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
-        <v>673</v>
+        <v>165</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>429</v>
+        <v>166</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>431</v>
+        <v>168</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>422</v>
-[...4 lines deleted...]
-      <c r="G188" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="F188" s="2">
+        <v>5112</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
-        <v>810</v>
-[...16 lines deleted...]
-      <c r="G189" s="4"/>
+        <v>609</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F189" s="2">
+        <v>872</v>
+      </c>
+      <c r="G189" s="1"/>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A190" s="6" t="s">
-        <v>601</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>812</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="F190" s="2">
         <v>5112</v>
       </c>
-      <c r="G190" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G190" s="4"/>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A191" s="6" t="s">
-        <v>708</v>
+        <v>402</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>738</v>
+        <v>403</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>91</v>
+        <v>384</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F191" s="2">
-        <v>5038</v>
+        <v>5112</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>338</v>
+        <v>404</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A192" s="6" t="s">
-        <v>508</v>
+        <v>702</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>81</v>
+        <v>703</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F192" s="2">
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="G192" s="1"/>
+        <v>5038</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A193" s="6" t="s">
-        <v>509</v>
+        <v>140</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F193" s="2">
-        <v>5015</v>
+        <v>5000</v>
       </c>
       <c r="G193" s="1"/>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A194" s="6" t="s">
-        <v>674</v>
+        <v>142</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>279</v>
+        <v>143</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F194" s="2">
-        <v>5700</v>
+        <v>5015</v>
       </c>
       <c r="G194" s="1"/>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
-        <v>675</v>
+        <v>611</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>280</v>
+        <v>612</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F195" s="2">
         <v>5700</v>
       </c>
       <c r="G195" s="1"/>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
-        <v>676</v>
+        <v>613</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>281</v>
+        <v>614</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>282</v>
+        <v>20</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F196" s="2">
-        <v>5522</v>
+        <v>5700</v>
       </c>
       <c r="G196" s="1"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A197" s="6" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>615</v>
+      </c>
+      <c r="B197" s="22" t="s">
+        <v>616</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>46</v>
+        <v>617</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F197" s="2">
-        <v>5606</v>
+        <v>5522</v>
       </c>
       <c r="G197" s="1"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>284</v>
+        <v>619</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F198" s="2">
         <v>5606</v>
       </c>
       <c r="G198" s="1"/>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
-        <v>541</v>
+        <v>620</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>390</v>
+        <v>621</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>450</v>
+        <v>79</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F199" s="2">
-        <v>5015</v>
+        <v>5606</v>
       </c>
       <c r="G199" s="1"/>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A200" s="6" t="s">
-        <v>542</v>
+        <v>235</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>391</v>
+        <v>236</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>7</v>
+        <v>237</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F200" s="2">
-        <v>5082</v>
+        <v>5015</v>
       </c>
       <c r="G200" s="1"/>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A201" s="6" t="s">
-        <v>543</v>
+        <v>238</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>392</v>
+        <v>239</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>344</v>
+        <v>10</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F201" s="2">
-        <v>5162</v>
+        <v>5082</v>
       </c>
       <c r="G201" s="1"/>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A202" s="6" t="s">
-        <v>544</v>
+        <v>240</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>393</v>
+        <v>241</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>394</v>
+        <v>242</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F202" s="2">
-        <v>5067</v>
+        <v>5162</v>
       </c>
       <c r="G202" s="1"/>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
-        <v>679</v>
+        <v>243</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>285</v>
+        <v>244</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F203" s="2">
-        <v>5082</v>
+        <v>5067</v>
       </c>
       <c r="G203" s="1"/>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
-        <v>545</v>
+        <v>622</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>395</v>
+        <v>623</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F204" s="2">
-        <v>5000</v>
+        <v>5082</v>
       </c>
       <c r="G204" s="1"/>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
-        <v>680</v>
+        <v>246</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>286</v>
+        <v>247</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>287</v>
+        <v>23</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F205" s="2">
-        <v>5433</v>
-[...1 lines deleted...]
-      <c r="G205" s="13"/>
+        <v>5000</v>
+      </c>
+      <c r="G205" s="1"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A206" s="6" t="s">
-        <v>681</v>
+        <v>624</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>288</v>
+        <v>625</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>289</v>
+        <v>626</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F206" s="2">
-        <v>5341</v>
+        <v>5433</v>
       </c>
       <c r="G206" s="1"/>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A207" s="6" t="s">
-        <v>682</v>
+        <v>627</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>290</v>
+        <v>628</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>291</v>
+        <v>629</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F207" s="2">
-        <v>5161</v>
+        <v>5341</v>
       </c>
       <c r="G207" s="1"/>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A208" s="6" t="s">
-        <v>860</v>
-[...16 lines deleted...]
-      <c r="G208" s="20"/>
+        <v>630</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F208" s="2">
+        <v>5161</v>
+      </c>
+      <c r="G208" s="1"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
-        <v>802</v>
-[...16 lines deleted...]
-      <c r="G209" s="15"/>
+        <v>862</v>
+      </c>
+      <c r="B209" s="24" t="s">
+        <v>863</v>
+      </c>
+      <c r="C209" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="D209" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="E209" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F209" s="24">
+        <v>5117</v>
+      </c>
+      <c r="G209" s="14"/>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A210" s="6" t="s">
-        <v>683</v>
+        <v>807</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>292</v>
+        <v>808</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>5343</v>
+        <v>809</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F210" s="5">
+        <v>5344</v>
       </c>
       <c r="G210" s="1"/>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A211" s="6" t="s">
-        <v>684</v>
+        <v>633</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>293</v>
+        <v>634</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>294</v>
+        <v>416</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F211" s="2">
-        <v>5412</v>
+        <v>5343</v>
       </c>
       <c r="G211" s="1"/>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
-        <v>685</v>
+        <v>635</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>295</v>
+        <v>636</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>296</v>
+        <v>637</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F212" s="2">
-        <v>5094</v>
+        <v>5412</v>
       </c>
       <c r="G212" s="1"/>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A213" s="6" t="s">
-        <v>479</v>
+        <v>638</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>32</v>
+        <v>639</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>33</v>
+        <v>640</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F213" s="2">
-        <v>5072</v>
+        <v>5094</v>
       </c>
       <c r="G213" s="1"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
-        <v>686</v>
+        <v>53</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>297</v>
+        <v>54</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>298</v>
+        <v>55</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F214" s="2">
+        <v>5072</v>
+      </c>
+      <c r="G214" s="1"/>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215" s="2">
         <v>5725</v>
       </c>
-      <c r="G214" s="1"/>
-[...20 lines deleted...]
-      <c r="G215" s="22"/>
+      <c r="G215" s="1"/>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A216" s="6" t="s">
-        <v>788</v>
-[...16 lines deleted...]
-      <c r="G216" s="1"/>
+        <v>835</v>
+      </c>
+      <c r="B216" s="14" t="s">
+        <v>836</v>
+      </c>
+      <c r="C216" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D216" s="14" t="s">
+        <v>837</v>
+      </c>
+      <c r="E216" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F216" s="13">
+        <v>5014</v>
+      </c>
+      <c r="G216" s="14"/>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A217" s="6" t="s">
-        <v>480</v>
+        <v>789</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>34</v>
+        <v>790</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>6</v>
+        <v>167</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>5044</v>
+        <v>673</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F217" s="5">
+        <v>5031</v>
       </c>
       <c r="G217" s="1"/>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A218" s="6" t="s">
-        <v>481</v>
+        <v>56</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>777</v>
+        <v>57</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>37</v>
-[...9 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F218" s="2">
+        <v>5044</v>
+      </c>
+      <c r="G218" s="1"/>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A219" s="6" t="s">
-        <v>687</v>
+        <v>59</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>299</v>
+        <v>60</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>415</v>
-[...7 lines deleted...]
-      <c r="G219" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F219" s="5">
+        <v>5076</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A220" s="6" t="s">
-        <v>688</v>
+        <v>644</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>300</v>
+        <v>645</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F220" s="2">
-        <v>5108</v>
+        <v>5109</v>
       </c>
       <c r="G220" s="1"/>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A221" s="6" t="s">
-        <v>482</v>
+        <v>646</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>38</v>
+        <v>647</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>337</v>
+        <v>648</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F221" s="2">
+        <v>5108</v>
+      </c>
+      <c r="G221" s="1"/>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F222" s="2">
         <v>5600</v>
       </c>
-      <c r="G221" s="1"/>
-[...20 lines deleted...]
-      <c r="G222" s="22"/>
+      <c r="G222" s="1"/>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223" s="6" t="s">
-        <v>510</v>
-[...16 lines deleted...]
-      <c r="G223" s="1"/>
+        <v>838</v>
+      </c>
+      <c r="B223" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D223" s="14" t="s">
+        <v>840</v>
+      </c>
+      <c r="E223" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F223" s="13">
+        <v>5034</v>
+      </c>
+      <c r="G223" s="14"/>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A224" s="6" t="s">
-        <v>689</v>
+        <v>145</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>302</v>
+        <v>146</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>303</v>
+        <v>23</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F224" s="2">
-        <v>5008</v>
+        <v>5000</v>
       </c>
       <c r="G224" s="1"/>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A225" s="6" t="s">
-        <v>511</v>
+        <v>649</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>84</v>
+        <v>650</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>64</v>
+        <v>305</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>85</v>
+        <v>211</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F225" s="2">
-        <v>5014</v>
+        <v>5008</v>
       </c>
       <c r="G225" s="1"/>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A226" s="6" t="s">
-        <v>546</v>
+        <v>147</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>396</v>
+        <v>148</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>356</v>
+        <v>108</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>397</v>
+        <v>149</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F226" s="2">
-        <v>5062</v>
+        <v>5014</v>
       </c>
       <c r="G226" s="1"/>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A227" s="6" t="s">
-        <v>690</v>
+        <v>248</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>769</v>
+        <v>249</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>305</v>
-[...9 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F227" s="2">
+        <v>5062</v>
+      </c>
+      <c r="G227" s="1"/>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" s="6" t="s">
-        <v>691</v>
+        <v>651</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>306</v>
+        <v>652</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>307</v>
-[...4 lines deleted...]
-      <c r="F228" s="2">
+        <v>653</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F228" s="5">
+        <v>5169</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F229" s="2">
         <v>5023</v>
       </c>
-      <c r="G228" s="1"/>
-[...20 lines deleted...]
-      <c r="G229" s="22"/>
+      <c r="G229" s="1"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
-        <v>692</v>
-[...16 lines deleted...]
-      <c r="G230" s="1"/>
+        <v>841</v>
+      </c>
+      <c r="B230" s="14" t="s">
+        <v>842</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D230" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="E230" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F230" s="13">
+        <v>5700</v>
+      </c>
+      <c r="G230" s="14"/>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" s="6" t="s">
-        <v>875</v>
-[...7 lines deleted...]
-      <c r="D231" s="20" t="s">
+        <v>658</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F231" s="2">
+        <v>5047</v>
+      </c>
+      <c r="G231" s="1"/>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" s="18" t="s">
         <v>877</v>
       </c>
-      <c r="E231" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F231" s="19">
+      <c r="B232" s="19" t="s">
+        <v>878</v>
+      </c>
+      <c r="C232" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="D232" s="19" t="s">
+        <v>879</v>
+      </c>
+      <c r="E232" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="F232" s="20">
         <v>820</v>
       </c>
-      <c r="G231" s="20"/>
-[...20 lines deleted...]
-      <c r="G232" s="1"/>
+      <c r="G232" s="14"/>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A233" s="6" t="s">
-        <v>512</v>
+        <v>251</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>86</v>
+        <v>252</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F233" s="2">
-        <v>5076</v>
+        <v>5064</v>
       </c>
       <c r="G233" s="1"/>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A234" s="6" t="s">
-        <v>789</v>
+        <v>150</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>770</v>
+        <v>151</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>356</v>
+        <v>108</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>5014</v>
+        <v>61</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F234" s="2">
+        <v>5076</v>
       </c>
       <c r="G234" s="1"/>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
-        <v>513</v>
+        <v>791</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>87</v>
+        <v>792</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>5012</v>
+        <v>149</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F235" s="5">
+        <v>5014</v>
       </c>
       <c r="G235" s="1"/>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A236" s="6" t="s">
-        <v>790</v>
+        <v>152</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>771</v>
+        <v>153</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>356</v>
+        <v>108</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>5000</v>
+        <v>154</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F236" s="2">
+        <v>5012</v>
       </c>
       <c r="G236" s="1"/>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A237" s="6" t="s">
-        <v>548</v>
+        <v>793</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>400</v>
+        <v>794</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>5162</v>
+        <v>23</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F237" s="5">
+        <v>5000</v>
       </c>
       <c r="G237" s="1"/>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A238" s="6" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>254</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>255</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>13</v>
+        <v>242</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F238" s="2">
-        <v>5000</v>
+        <v>5162</v>
       </c>
       <c r="G238" s="1"/>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A239" s="6" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>741</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>742</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F239" s="2">
-        <v>5065</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000</v>
+      </c>
+      <c r="G239" s="1"/>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
-        <v>670</v>
+        <v>758</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>5042</v>
+        <v>90</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F240" s="2">
+        <v>5065</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>273</v>
+        <v>760</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A241" s="6" t="s">
-        <v>483</v>
+        <v>599</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>39</v>
+        <v>600</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="G241" s="1"/>
+        <v>601</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F241" s="5">
+        <v>5042</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A242" s="6" t="s">
-        <v>484</v>
+        <v>66</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>435</v>
+        <v>23</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F242" s="2">
-        <v>5114</v>
+        <v>5000</v>
       </c>
       <c r="G242" s="1"/>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A243" s="6" t="s">
-        <v>485</v>
+        <v>68</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F243" s="2">
-        <v>5006</v>
+        <v>5114</v>
       </c>
       <c r="G243" s="1"/>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" s="6" t="s">
-        <v>486</v>
+        <v>71</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F244" s="2">
+        <v>5006</v>
+      </c>
+      <c r="G244" s="1"/>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F245" s="2">
         <v>5251</v>
       </c>
-      <c r="G244" s="1"/>
-[...20 lines deleted...]
-      <c r="G245" s="22"/>
+      <c r="G245" s="1"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246" s="6" t="s">
-        <v>549</v>
-[...16 lines deleted...]
-      <c r="G246" s="1"/>
+        <v>857</v>
+      </c>
+      <c r="B246" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" s="14" t="s">
+        <v>629</v>
+      </c>
+      <c r="E246" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F246" s="13">
+        <v>5341</v>
+      </c>
+      <c r="G246" s="14"/>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
-        <v>514</v>
+        <v>256</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>89</v>
+        <v>257</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>373</v>
+        <v>109</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F247" s="2">
         <v>5031</v>
       </c>
       <c r="G247" s="1"/>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A248" s="6" t="s">
-        <v>550</v>
+        <v>155</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>402</v>
+        <v>156</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>356</v>
+        <v>108</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>403</v>
+        <v>109</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F248" s="2">
-        <v>5052</v>
+        <v>5031</v>
       </c>
       <c r="G248" s="1"/>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A249" s="6" t="s">
-        <v>487</v>
+        <v>258</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>6</v>
+        <v>167</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>46</v>
+        <v>260</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F249" s="2">
-        <v>5606</v>
+        <v>5052</v>
       </c>
       <c r="G249" s="1"/>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A250" s="6" t="s">
-        <v>488</v>
+        <v>77</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F250" s="2">
-        <v>5540</v>
+        <v>5606</v>
       </c>
       <c r="G250" s="1"/>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A251" s="6" t="s">
-        <v>551</v>
+        <v>80</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>404</v>
+        <v>81</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>356</v>
+        <v>9</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F251" s="2">
-        <v>5290</v>
+        <v>5540</v>
       </c>
       <c r="G251" s="1"/>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A252" s="6" t="s">
-        <v>489</v>
+        <v>261</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>49</v>
+        <v>262</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>6</v>
+        <v>167</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F252" s="2">
-        <v>5000</v>
+        <v>5290</v>
       </c>
       <c r="G252" s="1"/>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A253" s="6" t="s">
-        <v>515</v>
+        <v>83</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F253" s="2">
-        <v>5038</v>
+        <v>5000</v>
       </c>
       <c r="G253" s="1"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A254" s="6" t="s">
-        <v>490</v>
+        <v>157</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>50</v>
+        <v>158</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>437</v>
+        <v>159</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F254" s="2">
-        <v>5009</v>
+        <v>5038</v>
       </c>
       <c r="G254" s="1"/>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A255" s="6" t="s">
-        <v>516</v>
+        <v>85</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F255" s="2">
-        <v>5034</v>
+        <v>5009</v>
       </c>
       <c r="G255" s="1"/>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A256" s="6" t="s">
-        <v>491</v>
+        <v>160</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F256" s="2">
+        <v>5034</v>
+      </c>
+      <c r="G256" s="1"/>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F257" s="2">
         <v>5065</v>
       </c>
-      <c r="G256" s="1"/>
-[...17 lines deleted...]
-      <c r="F257" s="2">
+      <c r="G257" s="1"/>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F258" s="2">
         <v>5113</v>
       </c>
-      <c r="G257" s="1"/>
-[...17 lines deleted...]
-      <c r="F258" s="2">
+      <c r="G258" s="1"/>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F259" s="2">
         <v>5086</v>
       </c>
-      <c r="G258" s="1"/>
-[...17 lines deleted...]
-      <c r="F259" s="2">
+      <c r="G259" s="1"/>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A260" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F260" s="2">
         <v>5069</v>
       </c>
-      <c r="G259" s="1"/>
-[...17 lines deleted...]
-      <c r="F260" s="2">
+      <c r="G260" s="1"/>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A261" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261" s="2">
         <v>5066</v>
       </c>
-      <c r="G260" s="1"/>
-[...17 lines deleted...]
-      <c r="F261" s="19">
+      <c r="G261" s="1"/>
+      <c r="I261" s="8"/>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A262" s="18" t="s">
+        <v>867</v>
+      </c>
+      <c r="B262" s="19" t="s">
+        <v>868</v>
+      </c>
+      <c r="C262" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D262" s="19" t="s">
+        <v>318</v>
+      </c>
+      <c r="E262" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="F262" s="20">
         <v>871</v>
       </c>
-      <c r="G261" s="20"/>
-[...17 lines deleted...]
-      <c r="F262" s="2">
+      <c r="G262" s="14"/>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A263" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F263" s="2">
         <v>5680</v>
       </c>
-      <c r="G262" s="1"/>
-[...17 lines deleted...]
-      <c r="F263" s="24">
+      <c r="G263" s="1"/>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A264" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="B264" s="14" t="s">
+        <v>844</v>
+      </c>
+      <c r="C264" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D264" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E264" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F264" s="13">
         <v>5006</v>
       </c>
-      <c r="G263" s="22"/>
-[...17 lines deleted...]
-      <c r="F264" s="2">
+      <c r="G264" s="14"/>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A265" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F265" s="2">
         <v>5354</v>
       </c>
-      <c r="G264" s="1"/>
-[...11 lines deleted...]
-      <c r="D265" s="20" t="s">
+      <c r="G265" s="1"/>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A266" s="18" t="s">
         <v>874</v>
       </c>
-      <c r="E265" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F265" s="19">
+      <c r="B266" s="19" t="s">
+        <v>875</v>
+      </c>
+      <c r="C266" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="D266" s="19" t="s">
+        <v>876</v>
+      </c>
+      <c r="E266" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="F266" s="20">
         <v>836</v>
       </c>
-      <c r="G265" s="20"/>
-[...17 lines deleted...]
-      <c r="F266" s="2">
+      <c r="G266" s="14"/>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A267" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F267" s="2">
         <v>5171</v>
       </c>
-      <c r="G266" s="1"/>
-[...17 lines deleted...]
-      <c r="F267" s="2">
+      <c r="G267" s="1"/>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A268" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F268" s="2">
         <v>5031</v>
       </c>
-      <c r="G267" s="1"/>
-[...17 lines deleted...]
-      <c r="F268" s="2">
+      <c r="G268" s="1"/>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A269" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F269" s="2">
         <v>5108</v>
       </c>
-      <c r="G268" s="1" t="s">
-[...19 lines deleted...]
-      <c r="F269" s="2">
+      <c r="G269" s="1" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A270" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F270" s="2">
         <v>5290</v>
       </c>
-      <c r="G269" s="1"/>
-[...17 lines deleted...]
-      <c r="F270" s="2">
+      <c r="G270" s="1"/>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A271" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F271" s="2">
         <v>5011</v>
       </c>
-      <c r="G270" s="1"/>
-[...17 lines deleted...]
-      <c r="F271" s="2">
+      <c r="G271" s="1"/>
+    </row>
+    <row r="272" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A272" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F272" s="2">
         <v>5092</v>
-      </c>
-[...19 lines deleted...]
-        <v>5245</v>
       </c>
       <c r="G272" s="1"/>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A273" s="6" t="s">
-        <v>791</v>
+        <v>738</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>773</v>
+        <v>739</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-      <c r="F273" s="5">
+        <v>740</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F273" s="2">
+        <v>5245</v>
+      </c>
+      <c r="G273" s="1"/>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A274" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="B274" s="22" t="s">
+        <v>796</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F274" s="5">
         <v>5107</v>
       </c>
-      <c r="G273" s="1"/>
-[...20 lines deleted...]
-      <c r="G274" s="22"/>
+      <c r="G274" s="1"/>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A275" s="6" t="s">
-        <v>697</v>
-[...16 lines deleted...]
-      <c r="G275" s="1"/>
+        <v>845</v>
+      </c>
+      <c r="B275" s="14" t="s">
+        <v>846</v>
+      </c>
+      <c r="C275" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D275" s="14" t="s">
+        <v>847</v>
+      </c>
+      <c r="E275" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F275" s="13">
+        <v>5065</v>
+      </c>
+      <c r="G275" s="14"/>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276" s="6" t="s">
-        <v>495</v>
+        <v>671</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>60</v>
+        <v>672</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>6</v>
+        <v>305</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>439</v>
+        <v>673</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F276" s="2">
-        <v>5108</v>
+        <v>5031</v>
       </c>
       <c r="G276" s="1"/>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A277" s="6" t="s">
-        <v>811</v>
-[...16 lines deleted...]
-      <c r="G277" s="4"/>
+        <v>100</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F277" s="2">
+        <v>5108</v>
+      </c>
+      <c r="G277" s="1"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A278" s="6" t="s">
-        <v>698</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>814</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="F278" s="2">
-        <v>5266</v>
-[...1 lines deleted...]
-      <c r="G278" s="1"/>
+        <v>5112</v>
+      </c>
+      <c r="G278" s="4"/>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" s="6" t="s">
-        <v>557</v>
+        <v>674</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>412</v>
+        <v>675</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>242</v>
+        <v>676</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5090</v>
+        <v>11</v>
+      </c>
+      <c r="F279" s="2">
+        <v>5266</v>
       </c>
       <c r="G279" s="1"/>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A280" s="6" t="s">
-        <v>558</v>
+        <v>278</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>413</v>
+        <v>279</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>440</v>
+        <v>280</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5116</v>
+        <v>11</v>
+      </c>
+      <c r="F280" s="2">
+        <v>5090</v>
       </c>
       <c r="G280" s="1"/>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A281" s="6" t="s">
-        <v>699</v>
+        <v>281</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>321</v>
+        <v>282</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>322</v>
+        <v>283</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F281" s="2">
-        <v>5605</v>
+        <v>5116</v>
       </c>
       <c r="G281" s="1"/>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A282" s="6" t="s">
-        <v>792</v>
+        <v>677</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>774</v>
+        <v>678</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>5095</v>
+        <v>679</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F282" s="2">
+        <v>5605</v>
       </c>
       <c r="G282" s="1"/>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A283" s="6" t="s">
-        <v>559</v>
+        <v>797</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>414</v>
+        <v>798</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>5109</v>
+        <v>799</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F283" s="5">
+        <v>5095</v>
       </c>
       <c r="G283" s="1"/>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A284" s="6" t="s">
-        <v>736</v>
+        <v>284</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>737</v>
+        <v>285</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>250</v>
+        <v>286</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F284" s="2">
-        <v>5254</v>
+        <v>5109</v>
       </c>
       <c r="G284" s="1"/>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A285" s="6" t="s">
-        <v>537</v>
+        <v>752</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>729</v>
+        <v>753</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>144</v>
+        <v>289</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F285" s="2">
-        <v>5255</v>
-[...3 lines deleted...]
-      </c>
+        <v>5254</v>
+      </c>
+      <c r="G285" s="1"/>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A286" s="6" t="s">
-        <v>517</v>
+        <v>224</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>93</v>
+        <v>225</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>64</v>
+        <v>167</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>456</v>
+        <v>226</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F286" s="2">
+        <v>5255</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F287" s="2">
         <v>5007</v>
       </c>
-      <c r="G286" s="1"/>
-[...20 lines deleted...]
-      <c r="G287" s="22"/>
+      <c r="G287" s="1"/>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A288" s="6" t="s">
-        <v>700</v>
-[...16 lines deleted...]
-      <c r="G288" s="1"/>
+        <v>848</v>
+      </c>
+      <c r="B288" s="14" t="s">
+        <v>849</v>
+      </c>
+      <c r="C288" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D288" s="14" t="s">
+        <v>850</v>
+      </c>
+      <c r="E288" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288" s="13">
+        <v>5086</v>
+      </c>
+      <c r="G288" s="14"/>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A289" s="6" t="s">
-        <v>560</v>
+        <v>680</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>416</v>
+        <v>681</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>356</v>
+        <v>305</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>250</v>
+        <v>682</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5253</v>
+        <v>11</v>
+      </c>
+      <c r="F289" s="2">
+        <v>5032</v>
       </c>
       <c r="G289" s="1"/>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A290" s="6" t="s">
-        <v>561</v>
+        <v>287</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>417</v>
+        <v>288</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>13</v>
+        <v>289</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>5000</v>
+        <v>11</v>
+      </c>
+      <c r="F290" s="2">
+        <v>5253</v>
       </c>
       <c r="G290" s="1"/>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A291" s="6" t="s">
-        <v>701</v>
+        <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>325</v>
+        <v>291</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F291" s="2">
-        <v>5062</v>
+        <v>5000</v>
       </c>
       <c r="G291" s="1"/>
     </row>
-    <row r="292" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A292" s="6" t="s">
-        <v>702</v>
+        <v>683</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>327</v>
+        <v>684</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>95</v>
+        <v>305</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>326</v>
+        <v>685</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F292" s="2">
         <v>5062</v>
       </c>
       <c r="G292" s="1"/>
     </row>
-    <row r="293" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A293" s="21" t="s">
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A293" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F293" s="2">
+        <v>5062</v>
+      </c>
+      <c r="G293" s="1"/>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A294" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="B293" s="22" t="s">
-[...11 lines deleted...]
-      <c r="F293" s="23">
+      <c r="B294" s="14" t="s">
+        <v>860</v>
+      </c>
+      <c r="C294" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D294" s="14" t="s">
+        <v>861</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F294" s="13">
         <v>5093</v>
       </c>
-      <c r="G293" s="22"/>
-[...17 lines deleted...]
-      <c r="F294" s="2">
+      <c r="G294" s="14"/>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F295" s="2">
         <v>5093</v>
       </c>
-      <c r="G294" s="1"/>
-[...17 lines deleted...]
-      <c r="F295" s="2">
+      <c r="G295" s="1"/>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A296" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F296" s="2">
         <v>5211</v>
       </c>
-      <c r="G295" s="1"/>
-[...2 lines deleted...]
-      <c r="A296" s="6" t="s">
+      <c r="G296" s="1"/>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A297" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F297" s="2">
+        <v>5330</v>
+      </c>
+      <c r="G297" s="1"/>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A298" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F298" s="2">
+        <v>5061</v>
+      </c>
+      <c r="G298" s="1"/>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F299" s="2">
+        <v>5033</v>
+      </c>
+      <c r="G299" s="1"/>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F300" s="2">
+        <v>5043</v>
+      </c>
+      <c r="G300" s="1"/>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" s="6" t="s">
+        <v>851</v>
+      </c>
+      <c r="B301" s="14" t="s">
+        <v>852</v>
+      </c>
+      <c r="C301" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="D301" s="14" t="s">
+        <v>853</v>
+      </c>
+      <c r="E301" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F301" s="13">
+        <v>5608</v>
+      </c>
+      <c r="G301" s="14"/>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F302" s="5">
+        <v>5600</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F303" s="2">
+        <v>5081</v>
+      </c>
+      <c r="G303" s="1"/>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A304" s="6" t="s">
         <v>705</v>
       </c>
-      <c r="B296" s="1" t="s">
-[...38 lines deleted...]
-      <c r="A298" s="6" t="s">
+      <c r="B304" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B298" s="1" t="s">
-[...59 lines deleted...]
-      <c r="A301" s="6" t="s">
+      <c r="C304" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="B301" s="1" t="s">
-[...55 lines deleted...]
-      <c r="F303" s="2">
+      <c r="E304" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F304" s="2">
         <v>5172</v>
       </c>
-      <c r="G303" s="1"/>
-[...5 lines deleted...]
-      <c r="B304" s="1" t="s">
+      <c r="G304" s="1"/>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A305" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F305" s="2">
+        <v>5162</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H305" s="16"/>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A306" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F306" s="2">
+        <v>5162</v>
+      </c>
+      <c r="G306" s="1"/>
+      <c r="H306" s="16"/>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A307" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F307" s="2">
+        <v>5011</v>
+      </c>
+      <c r="G307" s="1"/>
+      <c r="H307" s="16"/>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A308" s="17" t="s">
+        <v>717</v>
+      </c>
+      <c r="B308" s="25" t="s">
+        <v>718</v>
+      </c>
+      <c r="C308" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="D308" s="25" t="s">
+        <v>719</v>
+      </c>
+      <c r="E308" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F308" s="27">
+        <v>5720</v>
+      </c>
+      <c r="G308" s="1"/>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A309" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F309" s="2">
+        <v>5652</v>
+      </c>
+      <c r="G309" s="1"/>
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A310" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F310" s="2">
+        <v>5118</v>
+      </c>
+      <c r="G310" s="1"/>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A311" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="F311" s="2">
+        <v>5690</v>
+      </c>
+      <c r="G311" s="1"/>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A312" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F312" s="2">
+        <v>5203</v>
+      </c>
+      <c r="G312" s="1"/>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A313" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="C304" s="1" t="s">
-[...178 lines deleted...]
-      <c r="F312" s="2">
+      <c r="E313" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F313" s="2">
         <v>5576</v>
       </c>
-      <c r="G312" s="1"/>
-[...17 lines deleted...]
-      <c r="F313" s="2">
+      <c r="G313" s="1"/>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A314" s="17" t="s">
+        <v>732</v>
+      </c>
+      <c r="B314" s="25" t="s">
+        <v>733</v>
+      </c>
+      <c r="C314" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="D314" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="E314" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F314" s="27">
         <v>5094</v>
       </c>
-      <c r="G313" s="1"/>
-[...17 lines deleted...]
-      <c r="F314" s="2">
+      <c r="G314" s="25"/>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A315" s="21" t="s">
+        <v>756</v>
+      </c>
+      <c r="B315" s="23" t="s">
+        <v>757</v>
+      </c>
+      <c r="C315" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="D315" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E315" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F315" s="26">
         <v>5000</v>
       </c>
-      <c r="G314" s="1"/>
+      <c r="G315" s="23"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:G308" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="B2:B314"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G315">
+    <sortCondition ref="B2:B315"/>
   </sortState>
-  <phoneticPr fontId="6" type="noConversion"/>
-[...2 lines deleted...]
-  </conditionalFormatting>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial"&amp;12&amp;KA80000 OFFICIAL&amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;LObjective ref:
 A338249&amp;C&amp;P of &amp;N&amp;R&amp;D</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B8BB813B1741FB418F7F9C572BCDA8ED" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d7fff0a04feb3cd7358e5a8b66ad222">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80affdd8-0b8f-4298-b0f0-dee6d873b224" xmlns:ns3="a2b72fc2-910c-44c8-b91b-d4d8f2055c04" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e3f737a64ba9525e4d17b37a632e188b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B8BB813B1741FB418F7F9C572BCDA8ED" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c48cf521d5399c90ac268708b8f7abc9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80affdd8-0b8f-4298-b0f0-dee6d873b224" xmlns:ns3="a2b72fc2-910c-44c8-b91b-d4d8f2055c04" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b39aea7fcb4d5328031e1bf654bc132" ns2:_="" ns3:_="">
     <xsd:import namespace="80affdd8-0b8f-4298-b0f0-dee6d873b224"/>
     <xsd:import namespace="a2b72fc2-910c-44c8-b91b-d4d8f2055c04"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:Includes" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80affdd8-0b8f-4298-b0f0-dee6d873b224" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9974,79 +10077,111 @@
     <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="be6689ef-ec6c-48c7-abc7-2160df37b93c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Includes" ma:index="24" nillable="true" ma:displayName="Includes" ma:description="USI exemption analysis" ma:format="Dropdown" ma:internalName="Includes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2b72fc2-910c-44c8-b91b-d4d8f2055c04" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a731d20-e96a-4ac7-9768-fb2e27c90b70}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2b72fc2-910c-44c8-b91b-d4d8f2055c04">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10105,142 +10240,164 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="80affdd8-0b8f-4298-b0f0-dee6d873b224">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2b72fc2-910c-44c8-b91b-d4d8f2055c04" xsi:nil="true"/>
+    <Includes xmlns="80affdd8-0b8f-4298-b0f0-dee6d873b224" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A37B4C-6C61-4F89-AEFD-000BF0FEEB17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AD20C04-EFA7-4EC5-9383-2E52D90353A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="80affdd8-0b8f-4298-b0f0-dee6d873b224"/>
     <ds:schemaRef ds:uri="a2b72fc2-910c-44c8-b91b-d4d8f2055c04"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86085AEB-53A5-4A5A-9358-0E2122CB9F2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB4AECF3-FF3E-43A0-AE96-2D6AE9E81079}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="80affdd8-0b8f-4298-b0f0-dee6d873b224"/>
+    <ds:schemaRef ds:uri="a2b72fc2-910c-44c8-b91b-d4d8f2055c04"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F0DF8F7-7378-4B54-A8A6-4BDF52AC390D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>DIS</vt:lpstr>
-      <vt:lpstr>DIS!Print_Titles</vt:lpstr>
+      <vt:lpstr>SchoolsListSTELA</vt:lpstr>
+      <vt:lpstr>SchoolsListSTELA!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>SACE Board of South Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Dr Michael Evans</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A338249</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>2014 list of schools for DFEEST</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2014-01-30T06:45:45Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>false</vt:bool>
@@ -10262,27 +10419,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Being Drafted</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
     <vt:lpwstr>1.1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr>remove NT schools</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
     <vt:lpwstr>[Inherited - none]</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ContentTypeId">
     <vt:lpwstr>0x010100B8BB813B1741FB418F7F9C572BCDA8ED</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>