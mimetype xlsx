--- v0 (2026-04-08)
+++ v1 (2026-05-26)
@@ -1,1109 +1,1669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\ISD_SSA ContractManage\Client Service Officer\List of RTOs Contracted by Skills SA\Templates and Work Instructions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2072D203-C3F6-4773-A829-790CC4A425D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{648AF1E4-2638-4DEB-A3C3-9C84E7CCE81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="52575" yWindow="180" windowWidth="22410" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="43335" yWindow="-2325" windowWidth="36225" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Contracted RTOs - 07042026" sheetId="1" r:id="rId1"/>
+    <sheet name="Contracted RTOs - xx" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Contracted RTOs - 07042026'!$A$2:$C$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Contracted RTOs - xx'!$A$2:$C$192</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="525">
   <si>
     <t>Legal name</t>
   </si>
   <si>
     <t>Trading name</t>
   </si>
   <si>
     <t>Registered training organisations (RTO) contracted by Skills SA</t>
   </si>
   <si>
     <t>RTO code</t>
   </si>
   <si>
     <t>4 UP SKILLING PTY. LTD.</t>
   </si>
   <si>
     <t>4 Up Skilling Pty Ltd</t>
   </si>
   <si>
+    <t>32141</t>
+  </si>
+  <si>
     <t>5 Star Training &amp; Consulting Pty Ltd</t>
   </si>
   <si>
+    <t>91664</t>
+  </si>
+  <si>
     <t>Aboriginal Health Council of South Australia Limited</t>
   </si>
   <si>
+    <t>40142</t>
+  </si>
+  <si>
     <t>Academy IT Pty Ltd</t>
   </si>
   <si>
+    <t>40358</t>
+  </si>
+  <si>
     <t>Academy of Early Learning Training Pty Ltd</t>
   </si>
   <si>
+    <t>46336</t>
+  </si>
+  <si>
     <t>SAVE Training Pty Ltd</t>
   </si>
   <si>
     <t>ACCELLIER</t>
   </si>
   <si>
+    <t>32395</t>
+  </si>
+  <si>
     <t>WISE Employment Ltd</t>
   </si>
   <si>
     <t>Access Skills Training / Interskills / Wise Training / WISE Training Services</t>
   </si>
   <si>
+    <t>6653</t>
+  </si>
+  <si>
     <t>Australian College of Commerce &amp; Management Pty Ltd</t>
   </si>
   <si>
     <t>ACCM College / Courses Australia / Courses One / AUSTRALIAN COLLEGE OF COMMERCE &amp; MANAGEMENT / AUSTRALIAN SCHOOL OF COMMERCE AND MANAGEMENT / Australian College of Commerce &amp; Management Pty Ltd</t>
   </si>
   <si>
+    <t>1441</t>
+  </si>
+  <si>
     <t>The Pharmacy Guild of Australia</t>
   </si>
   <si>
     <t>ACP TRAINING / GUILD TRAINING / THE PHARMACY GUILD OF AUSTRALIA NATIONAL SECRETARIAT</t>
   </si>
   <si>
+    <t>0452</t>
+  </si>
+  <si>
     <t>ADELAIDE INSTITUTE OF HAIR &amp; BEAUTY PTY LTD</t>
   </si>
   <si>
+    <t>40852</t>
+  </si>
+  <si>
     <t>Career Employment Group Inc</t>
   </si>
   <si>
     <t>Adelaide Institute of Hospitality / CEG - Training Partnerships</t>
   </si>
   <si>
+    <t>40138</t>
+  </si>
+  <si>
     <t>Complete Lean Solutions Pty Ltd</t>
   </si>
   <si>
     <t>ADVANCED COMPANY EXCELLENCE / Complete Lean Solutions Pty Ltd</t>
   </si>
   <si>
-    <t>QINETIQ TRAINING AUSTRALIA PTY LTD</t>
-[...2 lines deleted...]
-    <t>Aerospace Training Services</t>
+    <t>21884</t>
+  </si>
+  <si>
+    <t>Flight One Education Pty Ltd</t>
+  </si>
+  <si>
+    <t>Aeroskills / FLIGHT ONE SCHOOL OF ENGINEERING / Australian College of Aviation / ICAT Aviation College / Flight One Academy</t>
+  </si>
+  <si>
+    <t>45165</t>
   </si>
   <si>
     <t>MANTRA ACADEMY PTY LTD</t>
   </si>
   <si>
     <t>AGAE / Australian Global Academy of Education</t>
   </si>
   <si>
+    <t>41070</t>
+  </si>
+  <si>
     <t>Regional Skills Training Pty Ltd</t>
   </si>
   <si>
     <t>Agribusiness Education Australia / Regional Skills Training / Regional Skills Training Pty Ltd</t>
   </si>
   <si>
+    <t>140107</t>
+  </si>
+  <si>
     <t>ASHT Pty Ltd</t>
   </si>
   <si>
     <t>Alliance College</t>
   </si>
   <si>
+    <t>0137</t>
+  </si>
+  <si>
     <t>Allstaff Training Consultants Pty Ltd</t>
   </si>
   <si>
     <t>Allstaff Training Consultants</t>
   </si>
   <si>
+    <t>1007</t>
+  </si>
+  <si>
     <t>Animals on Course Pty Ltd as Trustee for Animals on Course Unit Trust</t>
   </si>
   <si>
+    <t>40688</t>
+  </si>
+  <si>
     <t>ARBORLEC PTY LTD</t>
   </si>
   <si>
     <t>Arbtrack Australia</t>
   </si>
   <si>
+    <t>41047</t>
+  </si>
+  <si>
     <t>Train Australia Pty Ltd</t>
   </si>
   <si>
     <t>ARC Training</t>
   </si>
   <si>
+    <t>91007</t>
+  </si>
+  <si>
     <t>ARO Educational Services Pty Ltd</t>
   </si>
   <si>
     <t>ARO COLLEGE</t>
   </si>
   <si>
+    <t>40056</t>
+  </si>
+  <si>
     <t>ASC Training &amp; Development Pty Ltd</t>
   </si>
   <si>
     <t>ASC Training &amp; Development</t>
   </si>
   <si>
+    <t>2353</t>
+  </si>
+  <si>
     <t>Adelaide Training and Employment Centre Inc</t>
   </si>
   <si>
     <t>ATEC - Group Training / ATEC - ADELAIDE TRAINING &amp; EMPLOYMENT CENTRE</t>
   </si>
   <si>
+    <t>0022</t>
+  </si>
+  <si>
     <t>AUCTUS Consulting Pty Ltd</t>
   </si>
   <si>
     <t>Auctus Training Institute / Auctus Training &amp; Education / Auctus Business Training and Consulting</t>
   </si>
   <si>
+    <t>40879</t>
+  </si>
+  <si>
     <t>AUS-MEAT Limited</t>
   </si>
   <si>
+    <t>7085</t>
+  </si>
+  <si>
     <t>ACOD PTY. LTD.</t>
   </si>
   <si>
     <t>Australasian College of Optical Dispensing / AUSTRALASIAN COLLEGE OF AUDIOMETRY</t>
   </si>
   <si>
+    <t>45068</t>
+  </si>
+  <si>
     <t>Australian Adelaide International College Pty Ltd</t>
   </si>
   <si>
+    <t>40328</t>
+  </si>
+  <si>
     <t>Australian Child Care Career Options (ACCCO) Pty Ltd</t>
   </si>
   <si>
+    <t>5404</t>
+  </si>
+  <si>
     <t>Recognition First Pty Ltd</t>
   </si>
   <si>
     <t>Australian Early Childhood College / Recognition First</t>
   </si>
   <si>
+    <t>91429</t>
+  </si>
+  <si>
     <t>Logan Workforce Solutions Pty Ltd</t>
   </si>
   <si>
     <t>Australian Employment and Training Services</t>
   </si>
   <si>
+    <t>32054</t>
+  </si>
+  <si>
     <t>AUSTRALIAN INSTITUTE OF ENGINEERING PTY LTD</t>
   </si>
   <si>
     <t>Australian Institute of Engineering</t>
   </si>
   <si>
+    <t>45356</t>
+  </si>
+  <si>
     <t>RELATIONSHIPS AUSTRALIA SOUTH AUSTRALIA LIMITED</t>
   </si>
   <si>
     <t>Australian Institute of Social Relations</t>
   </si>
   <si>
+    <t>102358</t>
+  </si>
+  <si>
     <t>Technology Transfer International (Australia) Pty Ltd</t>
   </si>
   <si>
     <t>Australian Institute of Technology Transfer</t>
   </si>
   <si>
+    <t>50834</t>
+  </si>
+  <si>
     <t>Australian Institute of Work-Integrated Education and Research Pty Ltd</t>
   </si>
   <si>
+    <t>46175</t>
+  </si>
+  <si>
     <t>Grounding Solutions International Pty Ltd</t>
   </si>
   <si>
     <t>Australian Institution of Sciences</t>
   </si>
   <si>
+    <t>45269</t>
+  </si>
+  <si>
     <t>Australian Fisheries Academy Ltd</t>
   </si>
   <si>
     <t>AUSTRALIAN MARITIME AND FISHERIES ACADEMY</t>
   </si>
   <si>
+    <t>0649</t>
+  </si>
+  <si>
     <t>Australian Nursing &amp; Midwifery Federation (SA Branch)</t>
   </si>
   <si>
+    <t>40064</t>
+  </si>
+  <si>
     <t>Australian Golf Course Superintendents Association</t>
   </si>
   <si>
     <t>Australian Sports Turf Managers Association</t>
   </si>
   <si>
-    <t>AUSTRALIAN TEACHERS OF DANCING LIMITED</t>
+    <t>46011</t>
   </si>
   <si>
     <t>Australian Workplace Training Pty Ltd</t>
   </si>
   <si>
     <t>AUSTRALIAN WORKPLACE TRAINING</t>
   </si>
   <si>
+    <t>40037</t>
+  </si>
+  <si>
     <t>AVIATION AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>Aviation Australia</t>
   </si>
   <si>
+    <t>30770</t>
+  </si>
+  <si>
     <t>AXIOM COMPLIANCE NEWCASTLE PTY LTD</t>
   </si>
   <si>
     <t>Axiom Compliance Learning</t>
   </si>
   <si>
+    <t>40918</t>
+  </si>
+  <si>
     <t>Bendigo Kangan Institute</t>
   </si>
   <si>
     <t>Bendigo TAFE Hair, Beauty and Barbering Spa Centre / Kangan / Kangan Institute / AVIATION INDUSTRY TRAINING CENTRE / VETASSESS / RESTAURANT 18EIGHTYSEVEN / LOTUS HAIR AND BEAUTY AT BENDIGO TAFE / EWORKS / AUSTRALIAN AUTOMOTIVE CENTRE OF EXCELLENCE / BENDIGO REGIONAL INSTITUTE OF TAFE</t>
   </si>
   <si>
+    <t>3077</t>
+  </si>
+  <si>
     <t>North East Development Agency Inc</t>
   </si>
   <si>
     <t>Building Technology Institute South Australia / North East Vocational College</t>
   </si>
   <si>
+    <t>40222</t>
+  </si>
+  <si>
     <t>PARAGON COLLEGE PTY LTD</t>
   </si>
   <si>
     <t>CARE EDUCATION AUSTRALIA (CEA) / Care Training Institute</t>
   </si>
   <si>
+    <t>45787</t>
+  </si>
+  <si>
     <t>Carey Training Pty Ltd</t>
   </si>
   <si>
     <t>Carey Training Pty Ltd / AWC TRAINING</t>
   </si>
   <si>
+    <t>140100</t>
+  </si>
+  <si>
     <t>Catholic Church Endowment Society Inc</t>
   </si>
   <si>
+    <t>1004</t>
+  </si>
+  <si>
     <t>Celtic Training and Consultancy Pty Ltd</t>
   </si>
   <si>
     <t>Celtic Training</t>
   </si>
   <si>
+    <t>40179</t>
+  </si>
+  <si>
     <t>Centre for Excellence in Rail Training Pty Ltd</t>
   </si>
   <si>
     <t>CERT Training / Centre for Excellence in Rail Training Pty Ltd / Centre For Excellence in Rail Training</t>
   </si>
   <si>
+    <t>51333</t>
+  </si>
+  <si>
     <t>Child Care Services Training Australia Pty Ltd</t>
   </si>
   <si>
     <t>Child Care Services Training</t>
   </si>
   <si>
+    <t>40201</t>
+  </si>
+  <si>
     <t>Academic &amp; Vocational Training Pty Limited</t>
   </si>
   <si>
     <t>CHILLINGWORTH TRAINING INSTITUTE / Academic &amp; Vocational Training Pty Ltd / ACADEMIC &amp; VOCATIONAL TRAINING</t>
   </si>
   <si>
+    <t>91070</t>
+  </si>
+  <si>
     <t>CHM Alliance Pty Ltd</t>
   </si>
   <si>
+    <t>31503</t>
+  </si>
+  <si>
     <t>Civil Contractors Federation South Australia Ltd</t>
   </si>
   <si>
     <t>Civil Train Western Australia / TRAINsa / Mining Train / Civil Train NT / Civil Train South Australia / CIVIL TRAIN SA</t>
   </si>
   <si>
+    <t>45621</t>
+  </si>
+  <si>
     <t>Clip Joint Academy of Hairdressing Pty Ltd as trustee for the Clip Joint Academy Unit Trust</t>
   </si>
   <si>
     <t>CLIP JOINT SCHOOL OF HAIRDRESSING / CLIP JOINT ACADEMY OF HAIRDRESSING / ACADEMY CLIP JOINT OF HAIRDRESSING</t>
   </si>
   <si>
+    <t>0186</t>
+  </si>
+  <si>
     <t>Colour Cosmetica Academy Pty Ltd</t>
   </si>
   <si>
+    <t>40055</t>
+  </si>
+  <si>
     <t>Ramsden Telecommunications Training Pty Ltd</t>
   </si>
   <si>
     <t>Comtech Training / Comtech Group</t>
   </si>
   <si>
+    <t>90933</t>
+  </si>
+  <si>
     <t>CONNECT'N'GROW PTY LTD</t>
   </si>
   <si>
     <t>CONNECT'N'GROW</t>
   </si>
   <si>
+    <t>40518</t>
+  </si>
+  <si>
     <t>Construction Industry Training Centre Inc</t>
   </si>
   <si>
     <t>CONSTRUCTION INDUSTRY TRAINING CENTREINCORPORATED / Construction Industry Training Centre Incorporated</t>
   </si>
   <si>
+    <t>0647</t>
+  </si>
+  <si>
     <t>Cornerstone Learning and Development Pty Ltd</t>
   </si>
   <si>
+    <t>45250</t>
+  </si>
+  <si>
     <t>Yullen Pty Ltd</t>
   </si>
   <si>
     <t>Courtesy Driving School</t>
   </si>
   <si>
+    <t>40246</t>
+  </si>
+  <si>
     <t>Alan Bartlett Consulting Pty Ltd</t>
   </si>
   <si>
     <t>DATA AWARE / ABC Fitness Training / abc fitness training / ABC Training and Consulting / ABC Training &amp; Consulting</t>
   </si>
   <si>
+    <t>5800</t>
+  </si>
+  <si>
     <t>Deaf Services Limited</t>
   </si>
   <si>
     <t>DEAF CONNECT / Access Training &amp; Education</t>
   </si>
   <si>
+    <t>41192</t>
+  </si>
+  <si>
     <t>D P TRAINING PTY LTD</t>
   </si>
   <si>
     <t>Developing Personnel Training &amp; Consultancy</t>
   </si>
   <si>
+    <t>31888</t>
+  </si>
+  <si>
     <t>The Fourth Force Pty Ltd</t>
   </si>
   <si>
     <t>Drakes Enterprise Training</t>
   </si>
   <si>
+    <t>40119</t>
+  </si>
+  <si>
     <t>Education IT Solutions Pty Ltd</t>
   </si>
   <si>
     <t>Education My Way / Applied Education</t>
   </si>
   <si>
+    <t>52240</t>
+  </si>
+  <si>
     <t>Education Training &amp; Employment Australia Pty. Ltd.</t>
   </si>
   <si>
     <t>Education Training &amp; Employment Australia</t>
   </si>
   <si>
+    <t>5089</t>
+  </si>
+  <si>
     <t>NATIONAL INSTITUTE OF EXCELLENCE PTY LTD</t>
   </si>
   <si>
     <t>EINSTITUTE</t>
   </si>
   <si>
+    <t>41463</t>
+  </si>
+  <si>
     <t>ELC Training Australia Pty Ltd</t>
   </si>
   <si>
+    <t>45839</t>
+  </si>
+  <si>
     <t>ELEGANT BEAUTY HAIR &amp; NAIL COLLEGE PTY LTD</t>
   </si>
   <si>
+    <t>91726</t>
+  </si>
+  <si>
     <t>Employ-Ease Pty Ltd</t>
   </si>
   <si>
     <t>EMPLOY-EASE PTY LTD / Employ-Ease Pty Ltd</t>
   </si>
   <si>
+    <t>6832</t>
+  </si>
+  <si>
     <t>Enable Consultation Services Pty Ltd</t>
   </si>
   <si>
     <t>Enable College</t>
   </si>
   <si>
+    <t>4849</t>
+  </si>
+  <si>
     <t>Hessel Pty Ltd</t>
   </si>
   <si>
     <t>Enhance Training</t>
   </si>
   <si>
+    <t>40387</t>
+  </si>
+  <si>
     <t>BPG Pty Ltd</t>
   </si>
   <si>
     <t>Entry Education</t>
   </si>
   <si>
+    <t>41529</t>
+  </si>
+  <si>
+    <t>EQUINIM COLLEGE PTY LTD</t>
+  </si>
+  <si>
+    <t>EQC INSTITUTE / EQUINIM COLLEGE OF TECHNOLOGY / EQUINIM COLLEGE OF BUSINESS / EQUINIM COLLEGE</t>
+  </si>
+  <si>
+    <t>45758</t>
+  </si>
+  <si>
     <t>EQUALS International (Aust) Pty Ltd</t>
   </si>
   <si>
     <t>EQUALS International</t>
   </si>
   <si>
+    <t>3492</t>
+  </si>
+  <si>
     <t>Excellent Accounts Pty Ltd</t>
   </si>
   <si>
+    <t>52010</t>
+  </si>
+  <si>
     <t>FIT College Pty Ltd</t>
   </si>
   <si>
     <t>FC Education / FIT College Pty Ltd / FIT College</t>
   </si>
   <si>
+    <t>31903</t>
+  </si>
+  <si>
     <t>FCIA Training Academy Pty Ltd</t>
   </si>
   <si>
+    <t>45668</t>
+  </si>
+  <si>
     <t>Flexible Construction Training and Assessment Pty Ltd</t>
   </si>
   <si>
     <t>FCTA-BUILDING CAREERS</t>
   </si>
   <si>
+    <t>40057</t>
+  </si>
+  <si>
     <t>Fire &amp; Rescue Australia Training Pty Ltd</t>
   </si>
   <si>
+    <t>4321</t>
+  </si>
+  <si>
     <t>Fire Industry Training Pty. Ltd.</t>
   </si>
   <si>
     <t>Fire Industry Training Pty. Ltd. / FIT TRAINING FOR BUSINESS</t>
   </si>
   <si>
+    <t>22101</t>
+  </si>
+  <si>
     <t>Flexible Training Solutions Pty Ltd</t>
   </si>
   <si>
-    <t>Flight One Education Pty Ltd</t>
-[...2 lines deleted...]
-    <t>FLIGHT ONE SCHOOL OF ENGINEERING / Australian College of Aviation / ICAT Aviation College / Flight One Academy</t>
+    <t>6333</t>
+  </si>
+  <si>
+    <t>Fran Capelli Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Fran Capelli Academy Pty ltd</t>
+  </si>
+  <si>
+    <t>6055</t>
   </si>
   <si>
     <t>Karingal St Laurence Limited</t>
   </si>
   <si>
     <t>genU training</t>
   </si>
   <si>
+    <t>5553</t>
+  </si>
+  <si>
     <t>Global Training Institute Pty Ltd</t>
   </si>
   <si>
+    <t>31192</t>
+  </si>
+  <si>
     <t>Hamilton Secondary College</t>
   </si>
   <si>
+    <t>0561</t>
+  </si>
+  <si>
     <t>Health &amp; Safety Advisory Service Pty Ltd</t>
   </si>
   <si>
     <t>Health and Safety Advisory Service Pty Ltd</t>
   </si>
   <si>
+    <t>91141</t>
+  </si>
+  <si>
     <t>Health Industry Training Pty Ltd</t>
   </si>
   <si>
     <t>Health Training and Consulting / Health Industry Training and Consulting / Executive Institute of Leadership and Management / Health Industry Training Queensland / Health Industry Training</t>
   </si>
   <si>
+    <t>32145</t>
+  </si>
+  <si>
     <t>Healthy Business Training Academy Pty Ltd</t>
   </si>
   <si>
     <t>Healthy Business Training Academy</t>
   </si>
   <si>
+    <t>30831</t>
+  </si>
+  <si>
     <t>Housing Industry Association Ltd</t>
   </si>
   <si>
     <t>HIA Learning / Housing Industry Association Ltd</t>
   </si>
   <si>
+    <t>1091</t>
+  </si>
+  <si>
     <t>HITsa Training and Employment Pty Ltd</t>
   </si>
   <si>
     <t>HITsa</t>
   </si>
   <si>
+    <t>40200</t>
+  </si>
+  <si>
     <t>Independent Institute - IIFP Pty Ltd</t>
   </si>
   <si>
     <t>Independent Institute of Food Processing</t>
   </si>
   <si>
+    <t>40123</t>
+  </si>
+  <si>
     <t>Integrity Business College Australasia Pty Ltd</t>
   </si>
   <si>
     <t>INTEGRITY BUSINESS COLLEGE AUSTRALASIA PTY LTD</t>
   </si>
   <si>
+    <t>21739</t>
+  </si>
+  <si>
     <t>Adelaide Institute of Business and Technology Pty Ltd</t>
   </si>
   <si>
     <t>Intensive English Language Centre / Adelaide Technical College / Adelaide School of Music / Adelaide International School of Music / Adelaide Chinese School / AIBT College / Adelaide Institute of Business and Technology Pty Ltd / Adelaide Institute of Business and Technology</t>
   </si>
   <si>
+    <t>40312</t>
+  </si>
+  <si>
     <t>Integrated Training Solutions (Aust) Pty Ltd</t>
   </si>
   <si>
     <t>Intercare Training / Integrated Training Solutions (Aust) Pty Ltd</t>
   </si>
   <si>
+    <t>21099</t>
+  </si>
+  <si>
     <t>Interlink Technology Services Pty Ltd</t>
   </si>
   <si>
+    <t>31926</t>
+  </si>
+  <si>
     <t>DYNAMIC LEARNING SERVICES PTY LTD</t>
   </si>
   <si>
     <t>Into Training NSW / C21 Academy / DYNAMIC LEARNING SERVICES</t>
   </si>
   <si>
+    <t>40467</t>
+  </si>
+  <si>
     <t>Imperial Education Group Pty Ltd</t>
   </si>
   <si>
     <t>Ironwood Institute / Imperial College of Trades</t>
   </si>
   <si>
+    <t>40287</t>
+  </si>
+  <si>
     <t>Irrigation Australia Ltd</t>
   </si>
   <si>
     <t>Irrigation Training Australia</t>
   </si>
   <si>
+    <t>91313</t>
+  </si>
+  <si>
     <t>Institute of Training and Further Education Pty Ltd</t>
   </si>
   <si>
     <t>iTFE / Work Health Safety Training Australia / Summer School Training Australia / Child Care Institute of Australia / Aged Care Training Australia / Institute of Training and Further Education / First Aid Training Australia / HOSPITALITY TRAINING AUSTRALIA</t>
   </si>
   <si>
+    <t>6372</t>
+  </si>
+  <si>
     <t>JB Hunter Technology Pty Ltd</t>
   </si>
   <si>
     <t>J B Hunter Academy / JBHXR / JB Hunter / J B HUNTER TECHNOLOGY / J B Hunter</t>
   </si>
   <si>
+    <t>90277</t>
+  </si>
+  <si>
     <t>Jabin Hopkins Pty Ltd</t>
   </si>
   <si>
     <t>Jabin Hopkins Institute of Technology</t>
   </si>
   <si>
+    <t>40345</t>
+  </si>
+  <si>
     <t>JBS AUSTRALIA PTY LIMITED</t>
   </si>
   <si>
+    <t>45465</t>
+  </si>
+  <si>
     <t>Industrial Resolution Australia Pty Ltd</t>
   </si>
   <si>
     <t>Key Institute / Key Institute of Training and Education / INDUSTRIAL RESOLUTION AUSTRALIA PTY LTD</t>
   </si>
   <si>
+    <t>20855</t>
+  </si>
+  <si>
     <t>KKTC EDUCATION PTY LTD</t>
   </si>
   <si>
     <t>KKTC Education / KKTC</t>
   </si>
   <si>
+    <t>40636</t>
+  </si>
+  <si>
     <t>Leadership Management Australia Pty Ltd</t>
   </si>
   <si>
     <t>Leadership Management Australia / THINK PERFORM</t>
   </si>
   <si>
+    <t>3908</t>
+  </si>
+  <si>
     <t>Limestone Coast Work Options Incorporated</t>
   </si>
   <si>
     <t>LIMESTONE COAST TRAINING</t>
   </si>
   <si>
+    <t>40376</t>
+  </si>
+  <si>
     <t>Logging Investigation and Training Association Inc</t>
   </si>
   <si>
     <t>LITA Training</t>
   </si>
   <si>
+    <t>0577</t>
+  </si>
+  <si>
     <t>LTT Group Pty Ltd</t>
   </si>
   <si>
+    <t>51621</t>
+  </si>
+  <si>
     <t>Tactile Learning Centre Pty Ltd</t>
   </si>
   <si>
     <t>Manufacturing Training Australia / Leather Training Australia / Tactile Learning / Simpli.edu.au / Tactile Learning Centre</t>
   </si>
   <si>
+    <t>30922</t>
+  </si>
+  <si>
     <t>Marden Senior College</t>
   </si>
   <si>
+    <t>40046</t>
+  </si>
+  <si>
     <t>Mayfield Education Inc</t>
   </si>
   <si>
+    <t>3938</t>
+  </si>
+  <si>
     <t>MCC Adelaide PTY LTD</t>
   </si>
   <si>
+    <t>45628</t>
+  </si>
+  <si>
     <t>McCarthy Psychology Services Pty Ltd</t>
   </si>
   <si>
     <t>McCarthy Learning</t>
   </si>
   <si>
+    <t>21960</t>
+  </si>
+  <si>
     <t>VocTrain Pty Ltd</t>
   </si>
   <si>
     <t>MECHANIST / VocTrain / Quality Automotive Training</t>
   </si>
   <si>
+    <t>6194</t>
+  </si>
+  <si>
     <t>Media Make Up Academy &amp; Agency Pty Ltd</t>
   </si>
   <si>
     <t>Media Makeup International / Media Makeup Academy / Media Make Up Academy</t>
   </si>
   <si>
+    <t>2316</t>
+  </si>
+  <si>
     <t>Medical Administration Training Pty Ltd</t>
   </si>
   <si>
+    <t>31078</t>
+  </si>
+  <si>
     <t>Melbourne Polytechnic</t>
   </si>
   <si>
     <t>Melbourne Polytechnic / Northern Melbourne Institute of TAFE</t>
   </si>
   <si>
+    <t>3075</t>
+  </si>
+  <si>
     <t>Melbourne Tech Institute Pty Ltd</t>
   </si>
   <si>
+    <t>45799</t>
+  </si>
+  <si>
     <t>Milcom Communications Pty Ltd</t>
   </si>
   <si>
     <t>Milcom Institute</t>
   </si>
   <si>
+    <t>6859</t>
+  </si>
+  <si>
     <t>The MTA Group Training Scheme Inc</t>
   </si>
   <si>
     <t>MTA Training and Employment / THE MTA GROUP TRAINING SCHEMME INC</t>
   </si>
   <si>
+    <t>2293</t>
+  </si>
+  <si>
     <t>Cardijn College</t>
   </si>
   <si>
     <t>MTC Training</t>
   </si>
   <si>
+    <t>40354</t>
+  </si>
+  <si>
     <t>D and C Healey Pty Ltd</t>
   </si>
   <si>
     <t>my training centre / Australian Food Training Centre / AFTC Training</t>
   </si>
   <si>
+    <t>40094</t>
+  </si>
+  <si>
     <t>Golf Education Australia Pty Ltd</t>
   </si>
   <si>
     <t>national academy of music / ELIZABETH ACADEMY OF MUSIC / Australian College of Sport / Australian College of Sport</t>
   </si>
   <si>
+    <t>40254</t>
+  </si>
+  <si>
     <t>NCITC Pty Ltd</t>
   </si>
   <si>
     <t>NATIONAL CARAVAN INDUSTRY TRAINING COLLEGE</t>
   </si>
   <si>
+    <t>46074</t>
+  </si>
+  <si>
     <t>Master Painters Decorators &amp; Signwriters' Association of Queensland Union of Employers</t>
   </si>
   <si>
     <t>National Institute of Construction Skills</t>
   </si>
   <si>
+    <t>30048</t>
+  </si>
+  <si>
     <t>National Skills Institute Pty Ltd</t>
   </si>
   <si>
+    <t>22528</t>
+  </si>
+  <si>
     <t>Natwide Personnel Pty Ltd as the trustee for Natwide Unit Trust</t>
   </si>
   <si>
     <t>Natwide Training Australia</t>
   </si>
   <si>
+    <t>40368</t>
+  </si>
+  <si>
     <t>Norgrove Training Pty Ltd</t>
   </si>
   <si>
+    <t>40128</t>
+  </si>
+  <si>
     <t>FITEC Australia Pty Ltd</t>
   </si>
   <si>
     <t>NTHA Training</t>
   </si>
   <si>
+    <t>5343</t>
+  </si>
+  <si>
     <t>Nunkuwarrin Yunti of South Australia Inc</t>
   </si>
   <si>
+    <t>40103</t>
+  </si>
+  <si>
     <t>YourLife Health &amp; Learning Inc</t>
   </si>
   <si>
     <t>Open Colleges School of Health</t>
   </si>
   <si>
+    <t>40049</t>
+  </si>
+  <si>
     <t>ORANGE VOCATIONAL EDUCATION AND TRAINING PTY LTD</t>
   </si>
   <si>
     <t>Opportune Professional Development</t>
   </si>
   <si>
+    <t>60072</t>
+  </si>
+  <si>
     <t>Outsource Institute of Technology Pty Ltd</t>
   </si>
   <si>
     <t>OUTSOURCE INSTITUTE OF TECHNOLOGY / Outsource Institute (AUS) / Outsource Institute of Technology (NSW)</t>
   </si>
   <si>
+    <t>31560</t>
+  </si>
+  <si>
     <t>Parlour Hairdressing Academy Pty Ltd</t>
   </si>
   <si>
     <t>Parlour Hair Academy</t>
   </si>
   <si>
+    <t>40377</t>
+  </si>
+  <si>
     <t>PEER Education Employment &amp; Training Ltd</t>
   </si>
   <si>
+    <t>45744</t>
+  </si>
+  <si>
     <t>Eighty9 Limited</t>
   </si>
   <si>
     <t>Pivot Training</t>
   </si>
   <si>
+    <t>46089</t>
+  </si>
+  <si>
     <t>School of Engineering Australia Pty Ltd</t>
   </si>
   <si>
     <t>PMV Training / School of Engineering in Australia / Project Management Vision</t>
   </si>
   <si>
+    <t>51178</t>
+  </si>
+  <si>
     <t>Central Job Mart Pty Ltd</t>
   </si>
   <si>
     <t>Practical Training Pathways / CENTRAL JOB MART PTY LTD</t>
   </si>
   <si>
+    <t>22256</t>
+  </si>
+  <si>
     <t>Humanagement Pty Ltd</t>
   </si>
   <si>
     <t>Print Training Australia / Humanagers</t>
   </si>
   <si>
+    <t>40122</t>
+  </si>
+  <si>
     <t>South West Institute of TAFE</t>
   </si>
   <si>
     <t>PURE Academy / South West Disability Services / Food Lab South West / South West Skills and Jobs Centre / Meat Training Australia / South West TAFE / South West Institute of TAFE</t>
   </si>
   <si>
+    <t>3120</t>
+  </si>
+  <si>
     <t>Malekhu Investments Pty Ltd</t>
   </si>
   <si>
     <t>Q Learning / Queensford College</t>
   </si>
   <si>
+    <t>31736</t>
+  </si>
+  <si>
     <t>EDGE WORKFORCE PTY LTD</t>
   </si>
   <si>
     <t>Qualify / Edge Workforce</t>
   </si>
   <si>
+    <t>41114</t>
+  </si>
+  <si>
     <t>The Quality Training and Hospitality College Pty Ltd</t>
   </si>
   <si>
     <t>Quality College of Australia</t>
   </si>
   <si>
+    <t>1036</t>
+  </si>
+  <si>
     <t>Racing Queensland Board</t>
   </si>
   <si>
     <t>Racing College Queensland / Racing Queensland</t>
   </si>
   <si>
+    <t>31452</t>
+  </si>
+  <si>
     <t>Real Estate Training Academy Pty Ltd</t>
   </si>
   <si>
+    <t>41499</t>
+  </si>
+  <si>
     <t>Red Earth Training Solutions Pty Ltd</t>
   </si>
   <si>
     <t>Red Earth Training Solutions Pty Ltd / Red Earth Training Solutions</t>
   </si>
   <si>
+    <t>40309</t>
+  </si>
+  <si>
     <t>Skills Training And Placement People Inc</t>
   </si>
   <si>
     <t>Rexcel Training</t>
   </si>
   <si>
+    <t>1044</t>
+  </si>
+  <si>
     <t>Royal Life Saving Society Australia South Australian Branch Inc</t>
   </si>
   <si>
     <t>Royal Life Saving SA Recycling / ROYAL LIFE SAVING SOCIETY AUSTRALIA SOUTH AUSTRALIA BRANCH INC</t>
   </si>
   <si>
+    <t>0996</t>
+  </si>
+  <si>
     <t>RTV Consultancy Pty Ltd</t>
   </si>
   <si>
     <t>RTV Training</t>
   </si>
   <si>
+    <t>90674</t>
+  </si>
+  <si>
     <t>Kreate Pty Ltd</t>
   </si>
   <si>
     <t>RURALBIZ TRAINING / KREATE</t>
   </si>
   <si>
+    <t>90782</t>
+  </si>
+  <si>
     <t>Spark Infrastructure SA Pty Ltd [No. 1, 2, 3], CKI Utilities Development Limited, PAI Utilities Development Limited</t>
   </si>
   <si>
     <t>SA Power Networks</t>
   </si>
   <si>
+    <t>40170</t>
+  </si>
+  <si>
     <t>SALFORD COLLEGE PTY LTD</t>
   </si>
   <si>
     <t>SALFORD COLLEGE OF BUSINESS AND HOSPITALITY / Salford College</t>
   </si>
   <si>
+    <t>40298</t>
+  </si>
+  <si>
     <t>SCAA Shearer Woolhandler Training Inc</t>
   </si>
   <si>
+    <t>4577</t>
+  </si>
+  <si>
     <t>Scope Training Australia Pty Ltd</t>
   </si>
   <si>
     <t>Scope Training</t>
   </si>
   <si>
+    <t>52127</t>
+  </si>
+  <si>
     <t>SG Learning and Development Pty Ltd</t>
   </si>
   <si>
     <t>GEM College of International Business (Australia) Pty Ltd</t>
   </si>
   <si>
     <t>SILVER SERVICE CARE / WOW! Institute / FOOD PROCESSORS / ECO-ACADEMY / SCORPION TRAINING SOLUTIONS / Digital Marketing Academy / Workright Australia / Workright Australia</t>
   </si>
   <si>
+    <t>0366</t>
+  </si>
+  <si>
     <t>Skillinvest Limited</t>
   </si>
   <si>
     <t>Skillinvest / Longerenong College</t>
   </si>
   <si>
+    <t>4192</t>
+  </si>
+  <si>
     <t>Skills Lab Pty Ltd</t>
   </si>
   <si>
     <t>Skills Lab Pty Ltd / Skills Lab</t>
   </si>
   <si>
+    <t>45486</t>
+  </si>
+  <si>
     <t>Minda Inc</t>
   </si>
   <si>
     <t>SOUTH AUSTRALIAN LEARNING CENTRE</t>
   </si>
   <si>
+    <t>4881</t>
+  </si>
+  <si>
     <t>Southern Cross Education Institute Pty Ltd</t>
   </si>
   <si>
     <t>Southern Cross Education Institute</t>
   </si>
   <si>
+    <t>121952</t>
+  </si>
+  <si>
     <t>Southern Solutions - Training Services Pty Ltd</t>
   </si>
   <si>
+    <t>40902</t>
+  </si>
+  <si>
     <t>Sportsready Education Pty Ltd as trustee for the Sportsready Education Unit Trust</t>
   </si>
   <si>
     <t>SportsReady Education / X-Seed Education and Development / X-Seed Education &amp; Development</t>
   </si>
   <si>
+    <t>22394</t>
+  </si>
+  <si>
     <t>Strategix Training Group Pty Ltd</t>
   </si>
   <si>
     <t>Strategix Training / Strategix Academy</t>
   </si>
   <si>
+    <t>31418</t>
+  </si>
+  <si>
     <t>Sureway Skills Training Pty Ltd</t>
   </si>
   <si>
+    <t>91058</t>
+  </si>
+  <si>
     <t>The Suzan Johnston Organization (Aust) Pty Ltd</t>
   </si>
   <si>
     <t>SUZAN JOHNSTON AUSTRALIA / SUZAN JOHNSTON TRAINING ORGANIZATION / THE SUZAN JOHNSTON ORGANIZATION AUST PTY LTD</t>
   </si>
   <si>
+    <t>0170</t>
+  </si>
+  <si>
     <t>SWANN INTERNATIONAL PTY LTD</t>
   </si>
   <si>
     <t>Swann College</t>
   </si>
   <si>
+    <t>45046</t>
+  </si>
+  <si>
     <t>SYC Ltd</t>
   </si>
   <si>
+    <t>40053</t>
+  </si>
+  <si>
     <t>Technical and Further Education Commission</t>
   </si>
   <si>
     <t>TAFE NSW</t>
   </si>
   <si>
+    <t>90003</t>
+  </si>
+  <si>
     <t>TAFE Queensland</t>
   </si>
   <si>
     <t>TAFE QUEENSLAND</t>
   </si>
   <si>
+    <t>0275</t>
+  </si>
+  <si>
     <t>TAFE SA</t>
   </si>
   <si>
     <t>TAFE SA English Language Services / Australian Arts and Design Academy / Sustainable Industries Education Centre / Regency International Centre / Mining, Engineering and Transport Centre / Mining Engineering and Transport Centre / Adelaide English Language Services / Adelaide English Language Centre / ADELAIDE COLLEGE OF THE ARTS / Adelaide College of Arts / TAFE South Australia / TAFE S</t>
   </si>
   <si>
+    <t>41026</t>
+  </si>
+  <si>
     <t>Taronga Conservation Society Australia</t>
   </si>
   <si>
     <t>Taronga Training Institute</t>
   </si>
   <si>
+    <t>91359</t>
+  </si>
+  <si>
     <t>Tauondi Aboriginal Corporation</t>
   </si>
   <si>
     <t>Tauondi Aboriginal College / TAUONDI INCORPORATED</t>
   </si>
   <si>
+    <t>2370</t>
+  </si>
+  <si>
     <t>Kym Steer Pty Ltd</t>
   </si>
   <si>
     <t>Team Solutions Training</t>
   </si>
   <si>
+    <t>40281</t>
+  </si>
+  <si>
     <t>The Academy of Interactive Entertainment Ltd</t>
   </si>
   <si>
+    <t>88021</t>
+  </si>
+  <si>
     <t>COTHER CONSULTING PTY LTD</t>
   </si>
   <si>
     <t>THE ACTION LEARNING INSTITUTE / Action Learning Institute</t>
   </si>
   <si>
+    <t>40676</t>
+  </si>
+  <si>
     <t>CJAE Pty Ltd</t>
   </si>
   <si>
     <t>The Angel Hair &amp; Beauty Institute/ Angel Institute of Education / Angel Institute of Education / THE ANGEL HAIR &amp; BEAUTY INSTITUTE</t>
   </si>
   <si>
+    <t>22115</t>
+  </si>
+  <si>
     <t>The Centre for People Development Pty Ltd</t>
   </si>
   <si>
+    <t>40038</t>
+  </si>
+  <si>
     <t>The Da'Vange Group Pty Ltd</t>
   </si>
   <si>
+    <t>45241</t>
+  </si>
+  <si>
     <t>The French Beauty Academy Pty Ltd</t>
   </si>
   <si>
     <t>The French Beauty Academy / The French Academy of Beauty / GCTA Pty Ltd / GCTA</t>
   </si>
   <si>
+    <t>32220</t>
+  </si>
+  <si>
     <t>Think: Colleges Pty Ltd</t>
   </si>
   <si>
     <t>The Practice Wellbeing Centre / William Blue College of Hospitality Management  / Southern School of Natural Therapies  / Jansen Newman Institute / CATC Design School  / Billy Blue College of Design  / Australian National College of Beauty  / Australasian College of Natural Therapies  / APM College of Business &amp; Communication  / Think Education / THINK EDUCATION / William Blue Colleg</t>
   </si>
   <si>
+    <t>0269</t>
+  </si>
+  <si>
     <t>Thebarton Senior College</t>
   </si>
   <si>
     <t>THE THEBARTON SENIOR COLLEGE</t>
   </si>
   <si>
+    <t>40117</t>
+  </si>
+  <si>
     <t>TIME Education and Training Pty Ltd</t>
   </si>
   <si>
+    <t>40058</t>
+  </si>
+  <si>
     <t>Total Training Solutions Adelaide Pty Ltd</t>
   </si>
   <si>
+    <t>41373</t>
+  </si>
+  <si>
     <t>Training Unlimited Pty Ltd</t>
   </si>
   <si>
     <t>Training Unlimited</t>
   </si>
   <si>
+    <t>20891</t>
+  </si>
+  <si>
     <t>Transport Driver Training Pty Ltd As Trustee For Roberts Family Trust</t>
   </si>
   <si>
     <t>Transport Driver Training Pty Ltd; TDT Training Australia Pty Ltd / TDT Training Australia</t>
   </si>
   <si>
+    <t>6855</t>
+  </si>
+  <si>
     <t>Michael Ramsden</t>
   </si>
   <si>
     <t>treesystems</t>
   </si>
   <si>
     <t>Upskilled Pty Ltd</t>
   </si>
   <si>
     <t>Upskilled</t>
   </si>
   <si>
+    <t>40374</t>
+  </si>
+  <si>
     <t>Inspirative Training Pty Ltd</t>
   </si>
   <si>
     <t>vative / Vative Academy</t>
   </si>
   <si>
+    <t>70227</t>
+  </si>
+  <si>
     <t>Warner Group Pty Ltd</t>
   </si>
   <si>
     <t>Warner Institute</t>
   </si>
   <si>
+    <t>21622</t>
+  </si>
+  <si>
     <t>William Angliss Institute of TAFE</t>
+  </si>
+  <si>
+    <t>3045</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1221,52 +1781,58 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
   </fonts>
-  <fills count="35">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -1410,50 +1976,56 @@
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E1E1E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFCFE9E4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1546,198 +2118,181 @@
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="61">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...2 lines deleted...]
-      <alignment vertical="top"/>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="23" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="61">
+  <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
-    <cellStyle name="20% - Accent1 2" xfId="43" xr:uid="{1773221C-8C62-4731-ADE5-93F8175177B3}"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
-    <cellStyle name="20% - Accent2 2" xfId="46" xr:uid="{18628E59-17B5-4578-BB02-931A0ACBD5E9}"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
-    <cellStyle name="20% - Accent3 2" xfId="49" xr:uid="{5C6C1637-2EEC-4E0B-A947-6C1934672C65}"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
-    <cellStyle name="20% - Accent4 2" xfId="52" xr:uid="{CBAC6B3D-83A5-4DEE-94A9-C8AFD7728B8A}"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
-    <cellStyle name="20% - Accent5 2" xfId="55" xr:uid="{FAE90457-FA74-4BD5-8AE5-CDC4D4037C8D}"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
-    <cellStyle name="20% - Accent6 2" xfId="58" xr:uid="{3C662A69-3532-4386-9C70-AEF59876035C}"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
-    <cellStyle name="40% - Accent1 2" xfId="44" xr:uid="{6F6AC901-BF21-4B8F-975C-1FEDB6CF2073}"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
-    <cellStyle name="40% - Accent2 2" xfId="47" xr:uid="{1830958F-9EAB-43E8-8136-37D48F8F43A3}"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
-    <cellStyle name="40% - Accent3 2" xfId="50" xr:uid="{2722394F-3F4D-4BAB-8E6A-7CE4D9871A76}"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
-    <cellStyle name="40% - Accent4 2" xfId="53" xr:uid="{996F1176-7C40-4F58-B51D-BF0777C2606A}"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
-    <cellStyle name="40% - Accent5 2" xfId="56" xr:uid="{94D55E20-105A-4368-AF0E-60BF1107B7B2}"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
-    <cellStyle name="40% - Accent6 2" xfId="59" xr:uid="{0E24B030-C3C1-4200-B3D6-38E13E96EFB7}"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
-    <cellStyle name="60% - Accent1 2" xfId="45" xr:uid="{DC6E21B2-9627-48D4-A4A3-19E2245E97A8}"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
-    <cellStyle name="60% - Accent2 2" xfId="48" xr:uid="{B0C5E7AC-9F72-4E1F-8C53-914483D42F03}"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
-    <cellStyle name="60% - Accent3 2" xfId="51" xr:uid="{0B249285-23C3-4331-BB75-E0FA672D248C}"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
-    <cellStyle name="60% - Accent4 2" xfId="54" xr:uid="{0F78A7BC-FB2E-468C-84EF-85F71039B283}"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
-    <cellStyle name="60% - Accent5 2" xfId="57" xr:uid="{1E623781-6D85-45A5-9106-DD9A1A4C634D}"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="60% - Accent6 2" xfId="60" xr:uid="{E271DA92-E82C-4823-96AD-CACAA28BBACC}"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="Note 2" xfId="42" xr:uid="{C4F7F6EF-CCEC-4EF5-902A-FBF6099578AD}"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCFE9E4"/>
       <color rgb="FFCBEDE9"/>
       <color rgb="FFCCF0E9"/>
       <color rgb="FFC3EDE5"/>
       <color rgb="FFC3ECEB"/>
       <color rgb="FF339999"/>
       <color rgb="FF1E1E1E"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -2031,2207 +2586,2210 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A163" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B208" sqref="B208"/>
+      <pane ySplit="2" topLeftCell="A181" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E198" sqref="E198"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="83.7109375" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="83.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="14" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="15" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:3" s="5" customFormat="1" ht="26.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="3"/>
-[...2 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="C1" s="6"/>
+    </row>
+    <row r="2" spans="1:3" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="8">
-[...4 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="7" t="s">
+    </row>
+    <row r="4" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="8">
-[...4 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="C4" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B35" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="C6" s="8">
-[...37 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="C35" s="7" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A52" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A55" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C61" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="C10" s="8">
-[...279 lines deleted...]
-      <c r="A36" s="7" t="s">
+    </row>
+    <row r="62" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A76" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A77" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B78" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="C78" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="C36" s="8">
-[...48 lines deleted...]
-      <c r="A41" s="7" t="s">
+    </row>
+    <row r="79" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A79" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A85" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A86" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A87" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A88" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A89" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A90" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="B90" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="C41" s="8">
-[...48 lines deleted...]
-      <c r="A46" s="7" t="s">
+      <c r="C90" s="7" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A91" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A92" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A93" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A94" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="A95" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A96" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A97" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A99" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A100" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="A101" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A102" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A103" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A105" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A106" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A107" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A108" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A109" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A110" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A111" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A112" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A114" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A115" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="B115" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="C46" s="8">
-[...329 lines deleted...]
-      <c r="C76" s="8">
+      <c r="C115" s="7" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A119" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A122" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A123" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A124" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A125" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A126" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A127" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A128" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A129" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A130" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A131" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A132" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A133" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A134" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A135" s="1" t="s">
         <v>366</v>
       </c>
-    </row>
-[...480 lines deleted...]
-      <c r="C120" s="8">
+      <c r="B135" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A136" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A137" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A138" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A139" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A140" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A141" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A142" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A143" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A144" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A145" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A146" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A147" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A148" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A149" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A150" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A151" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A152" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A153" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A154" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A155" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A156" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A157" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C157" s="8">
+        <v>40177</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A158" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A160" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A161" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A162" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A163" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A164" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A165" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A166" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A167" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A168" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A169" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A170" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
+      <c r="A172" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A173" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A174" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A175" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A176" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A177" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A178" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A179" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A180" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
+      <c r="A182" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A184" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A185" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A187" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A188" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="C188" s="13">
         <v>45451</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.2">
-[...788 lines deleted...]
-        <v>40246</v>
+    <row r="189" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A189" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A190" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A191" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:C2" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A2:C192" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C192">
-      <sortCondition ref="A2"/>
+      <sortCondition ref="A2:A192"/>
     </sortState>
   </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C192">
+    <sortCondition ref="A3:A192"/>
+  </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial"&amp;12&amp;KA80000 OFFICIAL&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" contentBits="3" removed="0"/>
+  <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Contracted RTOs - 07042026</vt:lpstr>
+      <vt:lpstr>Contracted RTOs - xx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Grid Export Data</dc:title>
   <dc:creator>Peter Kennedy</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Skills for All Contracts</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Source">