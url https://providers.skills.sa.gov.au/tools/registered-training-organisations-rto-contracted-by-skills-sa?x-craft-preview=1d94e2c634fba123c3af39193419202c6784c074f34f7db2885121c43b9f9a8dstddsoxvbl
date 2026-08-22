--- v1 (2026-05-26)
+++ v2 (2026-08-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\ISD_SSA ContractManage\Client Service Officer\List of RTOs Contracted by Skills SA\Templates and Work Instructions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{648AF1E4-2638-4DEB-A3C3-9C84E7CCE81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{DEB4716D-2C65-4740-A78C-958B774271F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="43335" yWindow="-2325" windowWidth="36225" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Contracted RTOs - xx" sheetId="1" r:id="rId1"/>
+    <sheet name="Contracted RTOs - 18082026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Contracted RTOs - xx'!$A$2:$C$192</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Contracted RTOs - 18082026'!$A$2:$C$191</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="527">
   <si>
     <t>Legal name</t>
   </si>
   <si>
     <t>Trading name</t>
   </si>
   <si>
     <t>Registered training organisations (RTO) contracted by Skills SA</t>
   </si>
   <si>
     <t>RTO code</t>
   </si>
   <si>
     <t>4 UP SKILLING PTY. LTD.</t>
   </si>
   <si>
     <t>4 Up Skilling Pty Ltd</t>
   </si>
   <si>
     <t>32141</t>
   </si>
   <si>
     <t>5 Star Training &amp; Consulting Pty Ltd</t>
   </si>
   <si>
@@ -151,68 +151,86 @@
   <si>
     <t>Adelaide Institute of Hospitality / CEG - Training Partnerships</t>
   </si>
   <si>
     <t>40138</t>
   </si>
   <si>
     <t>Complete Lean Solutions Pty Ltd</t>
   </si>
   <si>
     <t>ADVANCED COMPANY EXCELLENCE / Complete Lean Solutions Pty Ltd</t>
   </si>
   <si>
     <t>21884</t>
   </si>
   <si>
     <t>Flight One Education Pty Ltd</t>
   </si>
   <si>
     <t>Aeroskills / FLIGHT ONE SCHOOL OF ENGINEERING / Australian College of Aviation / ICAT Aviation College / Flight One Academy</t>
   </si>
   <si>
     <t>45165</t>
   </si>
   <si>
+    <t>QINETIQ TRAINING AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>Aerospace Training Services</t>
+  </si>
+  <si>
+    <t>6738</t>
+  </si>
+  <si>
     <t>MANTRA ACADEMY PTY LTD</t>
   </si>
   <si>
     <t>AGAE / Australian Global Academy of Education</t>
   </si>
   <si>
     <t>41070</t>
   </si>
   <si>
     <t>Regional Skills Training Pty Ltd</t>
   </si>
   <si>
     <t>Agribusiness Education Australia / Regional Skills Training / Regional Skills Training Pty Ltd</t>
   </si>
   <si>
     <t>140107</t>
   </si>
   <si>
+    <t>Alana Kaye Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>Alana Kaye International / Alana Kaye College / Alana Kaye Training</t>
+  </si>
+  <si>
+    <t>70056</t>
+  </si>
+  <si>
     <t>ASHT Pty Ltd</t>
   </si>
   <si>
     <t>Alliance College</t>
   </si>
   <si>
     <t>0137</t>
   </si>
   <si>
     <t>Allstaff Training Consultants Pty Ltd</t>
   </si>
   <si>
     <t>Allstaff Training Consultants</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Animals on Course Pty Ltd as Trustee for Animals on Course Unit Trust</t>
   </si>
   <si>
     <t>40688</t>
   </si>
   <si>
     <t>ARBORLEC PTY LTD</t>
@@ -262,56 +280,50 @@
   <si>
     <t>AUCTUS Consulting Pty Ltd</t>
   </si>
   <si>
     <t>Auctus Training Institute / Auctus Training &amp; Education / Auctus Business Training and Consulting</t>
   </si>
   <si>
     <t>40879</t>
   </si>
   <si>
     <t>AUS-MEAT Limited</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>ACOD PTY. LTD.</t>
   </si>
   <si>
     <t>Australasian College of Optical Dispensing / AUSTRALASIAN COLLEGE OF AUDIOMETRY</t>
   </si>
   <si>
     <t>45068</t>
   </si>
   <si>
-    <t>Australian Adelaide International College Pty Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>Australian Child Care Career Options (ACCCO) Pty Ltd</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>Recognition First Pty Ltd</t>
   </si>
   <si>
     <t>Australian Early Childhood College / Recognition First</t>
   </si>
   <si>
     <t>91429</t>
   </si>
   <si>
     <t>Logan Workforce Solutions Pty Ltd</t>
   </si>
   <si>
     <t>Australian Employment and Training Services</t>
   </si>
   <si>
     <t>32054</t>
   </si>
   <si>
     <t>AUSTRALIAN INSTITUTE OF ENGINEERING PTY LTD</t>
@@ -385,1043 +397,1034 @@
   <si>
     <t>AUSTRALIAN WORKPLACE TRAINING</t>
   </si>
   <si>
     <t>40037</t>
   </si>
   <si>
     <t>AVIATION AUSTRALIA PTY LTD</t>
   </si>
   <si>
     <t>Aviation Australia</t>
   </si>
   <si>
     <t>30770</t>
   </si>
   <si>
     <t>AXIOM COMPLIANCE NEWCASTLE PTY LTD</t>
   </si>
   <si>
     <t>Axiom Compliance Learning</t>
   </si>
   <si>
     <t>40918</t>
   </si>
   <si>
+    <t>North East Development Agency Inc</t>
+  </si>
+  <si>
+    <t>Building Technology Institute South Australia / North East Vocational College</t>
+  </si>
+  <si>
+    <t>40222</t>
+  </si>
+  <si>
+    <t>PARAGON COLLEGE PTY LTD</t>
+  </si>
+  <si>
+    <t>CARE EDUCATION AUSTRALIA (CEA) / Care Training Institute</t>
+  </si>
+  <si>
+    <t>45787</t>
+  </si>
+  <si>
+    <t>Carey Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>Carey Training Pty Ltd / AWC TRAINING</t>
+  </si>
+  <si>
+    <t>140100</t>
+  </si>
+  <si>
+    <t>Catholic Church Endowment Society Inc</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>Celtic Training and Consultancy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Celtic Training</t>
+  </si>
+  <si>
+    <t>40179</t>
+  </si>
+  <si>
+    <t>Centre for Excellence in Rail Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>CERT Training / Centre for Excellence in Rail Training Pty Ltd / Centre For Excellence in Rail Training</t>
+  </si>
+  <si>
+    <t>51333</t>
+  </si>
+  <si>
+    <t>Child Care Services Training Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Child Care Services Training</t>
+  </si>
+  <si>
+    <t>40201</t>
+  </si>
+  <si>
+    <t>Academic &amp; Vocational Training Pty Limited</t>
+  </si>
+  <si>
+    <t>CHILLINGWORTH TRAINING INSTITUTE / Academic &amp; Vocational Training Pty Ltd / ACADEMIC &amp; VOCATIONAL TRAINING</t>
+  </si>
+  <si>
+    <t>91070</t>
+  </si>
+  <si>
+    <t>CHM Alliance Pty Ltd</t>
+  </si>
+  <si>
+    <t>31503</t>
+  </si>
+  <si>
+    <t>Civil Contractors Federation South Australia Ltd</t>
+  </si>
+  <si>
+    <t>Civil Train Western Australia / TRAINsa / Mining Train / Civil Train NT / Civil Train South Australia / CIVIL TRAIN SA</t>
+  </si>
+  <si>
+    <t>45621</t>
+  </si>
+  <si>
+    <t>Clip Joint Academy of Hairdressing Pty Ltd as trustee for the Clip Joint Academy Unit Trust</t>
+  </si>
+  <si>
+    <t>CLIP JOINT SCHOOL OF HAIRDRESSING / CLIP JOINT ACADEMY OF HAIRDRESSING / ACADEMY CLIP JOINT OF HAIRDRESSING</t>
+  </si>
+  <si>
+    <t>0186</t>
+  </si>
+  <si>
+    <t>Colour Cosmetica Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>40055</t>
+  </si>
+  <si>
+    <t>Ramsden Telecommunications Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>Comtech Training / Comtech Group</t>
+  </si>
+  <si>
+    <t>90933</t>
+  </si>
+  <si>
+    <t>CONNECT'N'GROW PTY LTD</t>
+  </si>
+  <si>
+    <t>CONNECT'N'GROW</t>
+  </si>
+  <si>
+    <t>40518</t>
+  </si>
+  <si>
+    <t>Construction Industry Training Centre Inc</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION INDUSTRY TRAINING CENTREINCORPORATED / Construction Industry Training Centre Incorporated</t>
+  </si>
+  <si>
+    <t>0647</t>
+  </si>
+  <si>
+    <t>Cornerstone Learning and Development Pty Ltd</t>
+  </si>
+  <si>
+    <t>45250</t>
+  </si>
+  <si>
+    <t>Yullen Pty Ltd</t>
+  </si>
+  <si>
+    <t>Courtesy Driving School</t>
+  </si>
+  <si>
+    <t>40246</t>
+  </si>
+  <si>
+    <t>Alan Bartlett Consulting Pty Ltd</t>
+  </si>
+  <si>
+    <t>DATA AWARE / ABC Fitness Training / abc fitness training / ABC Training and Consulting / ABC Training &amp; Consulting</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>Deaf Services Limited</t>
+  </si>
+  <si>
+    <t>DEAF CONNECT / Access Training &amp; Education</t>
+  </si>
+  <si>
+    <t>41192</t>
+  </si>
+  <si>
+    <t>D P TRAINING PTY LTD</t>
+  </si>
+  <si>
+    <t>Developing Personnel Training &amp; Consultancy</t>
+  </si>
+  <si>
+    <t>31888</t>
+  </si>
+  <si>
+    <t>The Fourth Force Pty Ltd</t>
+  </si>
+  <si>
+    <t>Drakes Enterprise Training</t>
+  </si>
+  <si>
+    <t>40119</t>
+  </si>
+  <si>
+    <t>Education IT Solutions Pty Ltd</t>
+  </si>
+  <si>
+    <t>Education My Way / Applied Education</t>
+  </si>
+  <si>
+    <t>52240</t>
+  </si>
+  <si>
+    <t>Education Training &amp; Employment Australia Pty. Ltd.</t>
+  </si>
+  <si>
+    <t>Education Training &amp; Employment Australia</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>NATIONAL INSTITUTE OF EXCELLENCE PTY LTD</t>
+  </si>
+  <si>
+    <t>EINSTITUTE</t>
+  </si>
+  <si>
+    <t>41463</t>
+  </si>
+  <si>
+    <t>ELC Training Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>45839</t>
+  </si>
+  <si>
+    <t>ELEGANT BEAUTY HAIR &amp; NAIL COLLEGE PTY LTD</t>
+  </si>
+  <si>
+    <t>91726</t>
+  </si>
+  <si>
+    <t>Employ-Ease Pty Ltd</t>
+  </si>
+  <si>
+    <t>EMPLOY-EASE PTY LTD / Employ-Ease Pty Ltd</t>
+  </si>
+  <si>
+    <t>6832</t>
+  </si>
+  <si>
+    <t>Enable Consultation Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>Enable College</t>
+  </si>
+  <si>
+    <t>4849</t>
+  </si>
+  <si>
+    <t>Hessel Pty Ltd</t>
+  </si>
+  <si>
+    <t>Enhance Training</t>
+  </si>
+  <si>
+    <t>40387</t>
+  </si>
+  <si>
+    <t>BPG Pty Ltd</t>
+  </si>
+  <si>
+    <t>Entry Education</t>
+  </si>
+  <si>
+    <t>41529</t>
+  </si>
+  <si>
+    <t>EQUINIM COLLEGE PTY LTD</t>
+  </si>
+  <si>
+    <t>EQC INSTITUTE / EQUINIM COLLEGE OF TECHNOLOGY / EQUINIM COLLEGE OF BUSINESS / EQUINIM COLLEGE</t>
+  </si>
+  <si>
+    <t>45758</t>
+  </si>
+  <si>
+    <t>EQUALS International (Aust) Pty Ltd</t>
+  </si>
+  <si>
+    <t>EQUALS International</t>
+  </si>
+  <si>
+    <t>3492</t>
+  </si>
+  <si>
+    <t>MTO Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>Everest Training Solutions / HS Business School</t>
+  </si>
+  <si>
+    <t>32493</t>
+  </si>
+  <si>
+    <t>FIT College Pty Ltd</t>
+  </si>
+  <si>
+    <t>FC Education / FIT College Pty Ltd / FIT College</t>
+  </si>
+  <si>
+    <t>31903</t>
+  </si>
+  <si>
+    <t>FCIA Training Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>45668</t>
+  </si>
+  <si>
+    <t>Flexible Construction Training and Assessment Pty Ltd</t>
+  </si>
+  <si>
+    <t>FCTA-BUILDING CAREERS</t>
+  </si>
+  <si>
+    <t>40057</t>
+  </si>
+  <si>
+    <t>Fire &amp; Rescue Australia Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>4321</t>
+  </si>
+  <si>
+    <t>Fire Industry Training Pty. Ltd.</t>
+  </si>
+  <si>
+    <t>Fire Industry Training Pty. Ltd. / FIT TRAINING FOR BUSINESS</t>
+  </si>
+  <si>
+    <t>22101</t>
+  </si>
+  <si>
+    <t>Flexible Training Solutions Pty Ltd</t>
+  </si>
+  <si>
+    <t>6333</t>
+  </si>
+  <si>
+    <t>Fran Capelli Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Fran Capelli Academy Pty ltd</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>Karingal St Laurence Limited</t>
+  </si>
+  <si>
+    <t>genU training</t>
+  </si>
+  <si>
+    <t>5553</t>
+  </si>
+  <si>
+    <t>Global Training Institute Pty Ltd</t>
+  </si>
+  <si>
+    <t>31192</t>
+  </si>
+  <si>
+    <t>Hamilton Secondary College</t>
+  </si>
+  <si>
+    <t>0561</t>
+  </si>
+  <si>
+    <t>Health &amp; Safety Advisory Service Pty Ltd</t>
+  </si>
+  <si>
+    <t>Health and Safety Advisory Service Pty Ltd</t>
+  </si>
+  <si>
+    <t>91141</t>
+  </si>
+  <si>
+    <t>Health Industry Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>Health Training and Consulting / Health Industry Training and Consulting / Executive Institute of Leadership and Management / Health Industry Training Queensland / Health Industry Training</t>
+  </si>
+  <si>
+    <t>32145</t>
+  </si>
+  <si>
+    <t>Healthy Business Training Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Healthy Business Training Academy</t>
+  </si>
+  <si>
+    <t>30831</t>
+  </si>
+  <si>
+    <t>Housing Industry Association Ltd</t>
+  </si>
+  <si>
+    <t>HIA Learning / Housing Industry Association Ltd</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>HITsa Training and Employment Pty Ltd</t>
+  </si>
+  <si>
+    <t>HITsa</t>
+  </si>
+  <si>
+    <t>40200</t>
+  </si>
+  <si>
+    <t>Independent Institute - IIFP Pty Ltd</t>
+  </si>
+  <si>
+    <t>Independent Institute of Food Processing</t>
+  </si>
+  <si>
+    <t>40123</t>
+  </si>
+  <si>
+    <t>Integrity Business College Australasia Pty Ltd</t>
+  </si>
+  <si>
+    <t>INTEGRITY BUSINESS COLLEGE AUSTRALASIA PTY LTD</t>
+  </si>
+  <si>
+    <t>21739</t>
+  </si>
+  <si>
+    <t>Adelaide Institute of Business and Technology Pty Ltd</t>
+  </si>
+  <si>
+    <t>Intensive English Language Centre / Adelaide Technical College / Adelaide School of Music / Adelaide International School of Music / Adelaide Chinese School / AIBT College / Adelaide Institute of Business and Technology Pty Ltd / Adelaide Institute of Business and Technology</t>
+  </si>
+  <si>
+    <t>40312</t>
+  </si>
+  <si>
+    <t>Integrated Training Solutions (Aust) Pty Ltd</t>
+  </si>
+  <si>
+    <t>Intercare Training / Integrated Training Solutions (Aust) Pty Ltd</t>
+  </si>
+  <si>
+    <t>21099</t>
+  </si>
+  <si>
+    <t>Interlink Technology Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>31926</t>
+  </si>
+  <si>
+    <t>DYNAMIC LEARNING SERVICES PTY LTD</t>
+  </si>
+  <si>
+    <t>Into Training NSW / C21 Academy / DYNAMIC LEARNING SERVICES</t>
+  </si>
+  <si>
+    <t>40467</t>
+  </si>
+  <si>
+    <t>Imperial Education Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>Ironwood Institute / Imperial College of Trades</t>
+  </si>
+  <si>
+    <t>40287</t>
+  </si>
+  <si>
+    <t>Irrigation Australia Ltd</t>
+  </si>
+  <si>
+    <t>Irrigation Training Australia</t>
+  </si>
+  <si>
+    <t>91313</t>
+  </si>
+  <si>
+    <t>Institute of Training and Further Education Pty Ltd</t>
+  </si>
+  <si>
+    <t>iTFE / Work Health Safety Training Australia / Summer School Training Australia / Child Care Institute of Australia / Aged Care Training Australia / Institute of Training and Further Education / First Aid Training Australia / HOSPITALITY TRAINING AUSTRALIA</t>
+  </si>
+  <si>
+    <t>6372</t>
+  </si>
+  <si>
+    <t>Jabin Hopkins Pty Ltd</t>
+  </si>
+  <si>
+    <t>Jabin Hopkins Institute of Technology</t>
+  </si>
+  <si>
+    <t>40345</t>
+  </si>
+  <si>
+    <t>JBS AUSTRALIA PTY LIMITED</t>
+  </si>
+  <si>
+    <t>45465</t>
+  </si>
+  <si>
+    <t>Industrial Resolution Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Key Institute / Key Institute of Training and Education / INDUSTRIAL RESOLUTION AUSTRALIA PTY LTD</t>
+  </si>
+  <si>
+    <t>20855</t>
+  </si>
+  <si>
+    <t>KKTC EDUCATION PTY LTD</t>
+  </si>
+  <si>
+    <t>KKTC Education / KKTC</t>
+  </si>
+  <si>
+    <t>40636</t>
+  </si>
+  <si>
+    <t>Leadership Management Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Leadership Management Australia / THINK PERFORM</t>
+  </si>
+  <si>
+    <t>3908</t>
+  </si>
+  <si>
+    <t>Limestone Coast Work Options Incorporated</t>
+  </si>
+  <si>
+    <t>LIMESTONE COAST TRAINING</t>
+  </si>
+  <si>
+    <t>40376</t>
+  </si>
+  <si>
+    <t>Logging Investigation and Training Association Inc</t>
+  </si>
+  <si>
+    <t>LITA Training</t>
+  </si>
+  <si>
+    <t>0577</t>
+  </si>
+  <si>
+    <t>LTT Group Pty Ltd</t>
+  </si>
+  <si>
+    <t>51621</t>
+  </si>
+  <si>
+    <t>Tactile Learning Centre Pty Ltd</t>
+  </si>
+  <si>
+    <t>Manufacturing Training Australia / Leather Training Australia / Tactile Learning / Simpli.edu.au / Tactile Learning Centre</t>
+  </si>
+  <si>
+    <t>30922</t>
+  </si>
+  <si>
+    <t>Marden Senior College</t>
+  </si>
+  <si>
+    <t>40046</t>
+  </si>
+  <si>
+    <t>Mayfield Education Inc</t>
+  </si>
+  <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>MCC Adelaide PTY LTD</t>
+  </si>
+  <si>
+    <t>45628</t>
+  </si>
+  <si>
+    <t>McCarthy Psychology Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>McCarthy Learning</t>
+  </si>
+  <si>
+    <t>21960</t>
+  </si>
+  <si>
+    <t>VocTrain Pty Ltd</t>
+  </si>
+  <si>
+    <t>MECHANIST / VocTrain / Quality Automotive Training</t>
+  </si>
+  <si>
+    <t>6194</t>
+  </si>
+  <si>
+    <t>Media Make Up Academy &amp; Agency Pty Ltd</t>
+  </si>
+  <si>
+    <t>Media Makeup International / Media Makeup Academy / Media Make Up Academy</t>
+  </si>
+  <si>
+    <t>2316</t>
+  </si>
+  <si>
+    <t>Medical Administration Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>31078</t>
+  </si>
+  <si>
+    <t>Melbourne Polytechnic</t>
+  </si>
+  <si>
+    <t>Melbourne Polytechnic / Northern Melbourne Institute of TAFE</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>Melbourne Tech Institute Pty Ltd</t>
+  </si>
+  <si>
+    <t>45799</t>
+  </si>
+  <si>
+    <t>Milcom Communications Pty Ltd</t>
+  </si>
+  <si>
+    <t>Milcom Institute</t>
+  </si>
+  <si>
+    <t>6859</t>
+  </si>
+  <si>
+    <t>The MTA Group Training Scheme Inc</t>
+  </si>
+  <si>
+    <t>MTA Training and Employment / THE MTA GROUP TRAINING SCHEMME INC</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>Cardijn College</t>
+  </si>
+  <si>
+    <t>MTC Training</t>
+  </si>
+  <si>
+    <t>40354</t>
+  </si>
+  <si>
+    <t>D and C Healey Pty Ltd</t>
+  </si>
+  <si>
+    <t>my training centre / Australian Food Training Centre / AFTC Training</t>
+  </si>
+  <si>
+    <t>40094</t>
+  </si>
+  <si>
+    <t>Golf Education Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>national academy of music / ELIZABETH ACADEMY OF MUSIC / Australian College of Sport / Australian College of Sport</t>
+  </si>
+  <si>
+    <t>40254</t>
+  </si>
+  <si>
+    <t>NCITC Pty Ltd</t>
+  </si>
+  <si>
+    <t>NATIONAL CARAVAN INDUSTRY TRAINING COLLEGE</t>
+  </si>
+  <si>
+    <t>46074</t>
+  </si>
+  <si>
+    <t>Master Painters Decorators &amp; Signwriters' Association of Queensland Union of Employers</t>
+  </si>
+  <si>
+    <t>National Institute of Construction Skills</t>
+  </si>
+  <si>
+    <t>30048</t>
+  </si>
+  <si>
+    <t>National Skills Institute Pty Ltd</t>
+  </si>
+  <si>
+    <t>22528</t>
+  </si>
+  <si>
+    <t>Natwide Personnel Pty Ltd as the trustee for Natwide Unit Trust</t>
+  </si>
+  <si>
+    <t>Natwide Training Australia</t>
+  </si>
+  <si>
+    <t>40368</t>
+  </si>
+  <si>
+    <t>Norgrove Training Pty Ltd</t>
+  </si>
+  <si>
+    <t>40128</t>
+  </si>
+  <si>
+    <t>FITEC Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>NTHA Training</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>Nunkuwarrin Yunti of South Australia Inc</t>
+  </si>
+  <si>
+    <t>40103</t>
+  </si>
+  <si>
+    <t>YourLife Health &amp; Learning Inc</t>
+  </si>
+  <si>
+    <t>Open Colleges School of Health</t>
+  </si>
+  <si>
+    <t>40049</t>
+  </si>
+  <si>
+    <t>Outsource Institute of Technology Pty Ltd</t>
+  </si>
+  <si>
+    <t>OUTSOURCE INSTITUTE OF TECHNOLOGY / Outsource Institute (AUS) / Outsource Institute of Technology (NSW)</t>
+  </si>
+  <si>
+    <t>31560</t>
+  </si>
+  <si>
+    <t>Parlour Hairdressing Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>Parlour Hair Academy</t>
+  </si>
+  <si>
+    <t>40377</t>
+  </si>
+  <si>
+    <t>PEER Education Employment &amp; Training Ltd</t>
+  </si>
+  <si>
+    <t>45744</t>
+  </si>
+  <si>
+    <t>Eighty9 Limited</t>
+  </si>
+  <si>
+    <t>Pivot Training</t>
+  </si>
+  <si>
+    <t>46089</t>
+  </si>
+  <si>
+    <t>School of Engineering Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>PMV Training / School of Engineering in Australia / Project Management Vision</t>
+  </si>
+  <si>
+    <t>51178</t>
+  </si>
+  <si>
+    <t>Central Job Mart Pty Ltd</t>
+  </si>
+  <si>
+    <t>Practical Training Pathways / CENTRAL JOB MART PTY LTD</t>
+  </si>
+  <si>
+    <t>22256</t>
+  </si>
+  <si>
+    <t>Humanagement Pty Ltd</t>
+  </si>
+  <si>
+    <t>Print Training Australia / Humanagers</t>
+  </si>
+  <si>
+    <t>40122</t>
+  </si>
+  <si>
+    <t>South West Institute of TAFE</t>
+  </si>
+  <si>
+    <t>PURE Academy / South West Disability Services / Food Lab South West / South West Skills and Jobs Centre / Meat Training Australia / South West TAFE / South West Institute of TAFE</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>Malekhu Investments Pty Ltd</t>
+  </si>
+  <si>
+    <t>Q Learning / Queensford College</t>
+  </si>
+  <si>
+    <t>31736</t>
+  </si>
+  <si>
+    <t>EDGE WORKFORCE PTY LTD</t>
+  </si>
+  <si>
+    <t>Qualify / Edge Workforce</t>
+  </si>
+  <si>
+    <t>41114</t>
+  </si>
+  <si>
+    <t>The Quality Training and Hospitality College Pty Ltd</t>
+  </si>
+  <si>
+    <t>Quality College of Australia</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>Racing Queensland Board</t>
+  </si>
+  <si>
+    <t>Racing College Queensland / Racing Queensland</t>
+  </si>
+  <si>
+    <t>31452</t>
+  </si>
+  <si>
+    <t>Real Estate Training Academy Pty Ltd</t>
+  </si>
+  <si>
+    <t>41499</t>
+  </si>
+  <si>
+    <t>Red Earth Training Solutions Pty Ltd</t>
+  </si>
+  <si>
+    <t>Red Earth Training Solutions Pty Ltd / Red Earth Training Solutions</t>
+  </si>
+  <si>
+    <t>40309</t>
+  </si>
+  <si>
+    <t>Skills Training And Placement People Inc</t>
+  </si>
+  <si>
+    <t>Rexcel Training</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
     <t>Bendigo Kangan Institute</t>
   </si>
   <si>
-    <t>Bendigo TAFE Hair, Beauty and Barbering Spa Centre / Kangan / Kangan Institute / AVIATION INDUSTRY TRAINING CENTRE / VETASSESS / RESTAURANT 18EIGHTYSEVEN / LOTUS HAIR AND BEAUTY AT BENDIGO TAFE / EWORKS / AUSTRALIAN AUTOMOTIVE CENTRE OF EXCELLENCE / BENDIGO REGIONAL INSTITUTE OF TAFE</t>
+    <t>RICHARDS RESTAURANT / KICKHAM'S MILL RESTAURANT / HUME TECH SCHOOL / Cremorne Hair Beauty and Barbering Salon / BENDIGO TAFE RESTAURANT / AUTOMOTIVE CENTRE OF EXCELLENCE / Bendigo TAFE Hair, Beauty and Barbering Spa Centre / Bendigo TAFE / Kangan / Kangan Institute / AVIATION INDUSTRY TRAINING CENTRE / VETASSESS / RESTAURANT 18EIGHTYSEVEN / LOTUS HAIR AND BEAUTY AT BENDIGO TAFE / EWORKS</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>North East Development Agency Inc</t>
-[...266 lines deleted...]
-    <t>3492</t>
+    <t>Royal Life Saving Society Australia South Australian Branch Inc</t>
+  </si>
+  <si>
+    <t>Royal Life Saving SA Recycling / ROYAL LIFE SAVING SOCIETY AUSTRALIA SOUTH AUSTRALIA BRANCH INC</t>
+  </si>
+  <si>
+    <t>0996</t>
+  </si>
+  <si>
+    <t>RTV Consultancy Pty Ltd</t>
+  </si>
+  <si>
+    <t>RTV Training</t>
+  </si>
+  <si>
+    <t>90674</t>
+  </si>
+  <si>
+    <t>Kreate Pty Ltd</t>
+  </si>
+  <si>
+    <t>RURALBIZ TRAINING / KREATE</t>
+  </si>
+  <si>
+    <t>90782</t>
+  </si>
+  <si>
+    <t>Spark Infrastructure SA Pty Ltd [No. 1, 2, 3], CKI Utilities Development Limited, PAI Utilities Development Limited</t>
+  </si>
+  <si>
+    <t>SA Power Networks</t>
+  </si>
+  <si>
+    <t>40170</t>
+  </si>
+  <si>
+    <t>SALFORD COLLEGE PTY LTD</t>
+  </si>
+  <si>
+    <t>SALFORD COLLEGE OF BUSINESS AND HOSPITALITY / Salford College</t>
+  </si>
+  <si>
+    <t>40298</t>
+  </si>
+  <si>
+    <t>SCAA Shearer Woolhandler Training Inc</t>
+  </si>
+  <si>
+    <t>4577</t>
+  </si>
+  <si>
+    <t>Scope Training Australia Pty Ltd</t>
+  </si>
+  <si>
+    <t>Scope Training</t>
+  </si>
+  <si>
+    <t>52127</t>
+  </si>
+  <si>
+    <t>SG Learning and Development Pty Ltd</t>
+  </si>
+  <si>
+    <t>40177</t>
+  </si>
+  <si>
+    <t>GEM College of International Business (Australia) Pty Ltd</t>
+  </si>
+  <si>
+    <t>SILVER SERVICE CARE / WOW! Institute / FOOD PROCESSORS / ECO-ACADEMY / SCORPION TRAINING SOLUTIONS / Digital Marketing Academy / Workright Australia / Workright Australia</t>
+  </si>
+  <si>
+    <t>0366</t>
+  </si>
+  <si>
+    <t>Skillinvest Limited</t>
+  </si>
+  <si>
+    <t>Skillinvest / Longerenong College</t>
+  </si>
+  <si>
+    <t>4192</t>
   </si>
   <si>
     <t>Excellent Accounts Pty Ltd</t>
   </si>
   <si>
+    <t>Skills Australia Institute</t>
+  </si>
+  <si>
     <t>52010</t>
   </si>
   <si>
-    <t>FIT College Pty Ltd</t>
-[...673 lines deleted...]
-  <si>
     <t>Skills Lab Pty Ltd</t>
   </si>
   <si>
     <t>Skills Lab Pty Ltd / Skills Lab</t>
   </si>
   <si>
     <t>45486</t>
   </si>
   <si>
     <t>Minda Inc</t>
   </si>
   <si>
     <t>SOUTH AUSTRALIAN LEARNING CENTRE</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>Southern Cross Education Institute Pty Ltd</t>
   </si>
   <si>
     <t>Southern Cross Education Institute</t>
   </si>
   <si>
     <t>121952</t>
   </si>
   <si>
-    <t>Southern Solutions - Training Services Pty Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>Sportsready Education Pty Ltd as trustee for the Sportsready Education Unit Trust</t>
   </si>
   <si>
     <t>SportsReady Education / X-Seed Education and Development / X-Seed Education &amp; Development</t>
   </si>
   <si>
     <t>22394</t>
   </si>
   <si>
     <t>Strategix Training Group Pty Ltd</t>
   </si>
   <si>
     <t>Strategix Training / Strategix Academy</t>
   </si>
   <si>
     <t>31418</t>
   </si>
   <si>
     <t>Sureway Skills Training Pty Ltd</t>
   </si>
   <si>
     <t>91058</t>
   </si>
   <si>
     <t>The Suzan Johnston Organization (Aust) Pty Ltd</t>
@@ -1447,51 +1450,51 @@
   <si>
     <t>40053</t>
   </si>
   <si>
     <t>Technical and Further Education Commission</t>
   </si>
   <si>
     <t>TAFE NSW</t>
   </si>
   <si>
     <t>90003</t>
   </si>
   <si>
     <t>TAFE Queensland</t>
   </si>
   <si>
     <t>TAFE QUEENSLAND</t>
   </si>
   <si>
     <t>0275</t>
   </si>
   <si>
     <t>TAFE SA</t>
   </si>
   <si>
-    <t>TAFE SA English Language Services / Australian Arts and Design Academy / Sustainable Industries Education Centre / Regency International Centre / Mining, Engineering and Transport Centre / Mining Engineering and Transport Centre / Adelaide English Language Services / Adelaide English Language Centre / ADELAIDE COLLEGE OF THE ARTS / Adelaide College of Arts / TAFE South Australia / TAFE S</t>
+    <t>TAFE SA English Language Services / Australian Arts and Design Academy / Sustainable Industries Education Centre / Mining, Engineering and Transport Centre / Mining Engineering and Transport Centre / Adelaide English Language Services / Adelaide English Language Centre / ADELAIDE COLLEGE OF THE ARTS / Adelaide College of Arts / TAFE South Australia / TAFE SA</t>
   </si>
   <si>
     <t>41026</t>
   </si>
   <si>
     <t>Taronga Conservation Society Australia</t>
   </si>
   <si>
     <t>Taronga Training Institute</t>
   </si>
   <si>
     <t>91359</t>
   </si>
   <si>
     <t>Tauondi Aboriginal Corporation</t>
   </si>
   <si>
     <t>Tauondi Aboriginal College / TAUONDI INCORPORATED</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>Kym Steer Pty Ltd</t>
   </si>
@@ -1577,50 +1580,53 @@
     <t>41373</t>
   </si>
   <si>
     <t>Training Unlimited Pty Ltd</t>
   </si>
   <si>
     <t>Training Unlimited</t>
   </si>
   <si>
     <t>20891</t>
   </si>
   <si>
     <t>Transport Driver Training Pty Ltd As Trustee For Roberts Family Trust</t>
   </si>
   <si>
     <t>Transport Driver Training Pty Ltd; TDT Training Australia Pty Ltd / TDT Training Australia</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>Michael Ramsden</t>
   </si>
   <si>
     <t>treesystems</t>
+  </si>
+  <si>
+    <t>45451</t>
   </si>
   <si>
     <t>Upskilled Pty Ltd</t>
   </si>
   <si>
     <t>Upskilled</t>
   </si>
   <si>
     <t>40374</t>
   </si>
   <si>
     <t>Inspirative Training Pty Ltd</t>
   </si>
   <si>
     <t>vative / Vative Academy</t>
   </si>
   <si>
     <t>70227</t>
   </si>
   <si>
     <t>Warner Group Pty Ltd</t>
   </si>
   <si>
     <t>Warner Institute</t>
   </si>
@@ -2583,55 +2589,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C192"/>
+  <dimension ref="A1:C191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A181" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E198" sqref="E198"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B198" sqref="B198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="83.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="14" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="15" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="5" customFormat="1" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="6"/>
     </row>
     <row r="2" spans="1:3" s="11" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>3</v>
@@ -2648,2148 +2654,2137 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>12</v>
+        <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>259</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>23</v>
+        <v>261</v>
       </c>
     </row>
     <row r="11" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>31</v>
+        <v>169</v>
       </c>
     </row>
     <row r="14" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>76</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>81</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
-        <v>82</v>
+        <v>117</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
-        <v>85</v>
+        <v>405</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>86</v>
+        <v>406</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>87</v>
+        <v>407</v>
       </c>
     </row>
     <row r="34" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
-        <v>88</v>
+        <v>201</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>89</v>
+        <v>202</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>92</v>
+        <v>333</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>93</v>
+        <v>334</v>
       </c>
     </row>
     <row r="36" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
-        <v>104</v>
+        <v>376</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>105</v>
+        <v>377</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>106</v>
+        <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
     </row>
     <row r="43" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
-        <v>113</v>
+        <v>143</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
-        <v>119</v>
+        <v>487</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>120</v>
+        <v>488</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>135</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
-        <v>139</v>
+        <v>484</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>140</v>
+        <v>485</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>141</v>
+        <v>486</v>
       </c>
     </row>
     <row r="53" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
-        <v>142</v>
+        <v>335</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>142</v>
+        <v>336</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>143</v>
+        <v>337</v>
       </c>
     </row>
     <row r="54" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
     </row>
     <row r="56" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
-        <v>150</v>
+        <v>267</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>150</v>
+        <v>268</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>151</v>
+        <v>269</v>
       </c>
     </row>
     <row r="57" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A57" s="1" t="s">
-        <v>152</v>
+        <v>388</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>153</v>
+        <v>389</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>154</v>
+        <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
     </row>
     <row r="59" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
     </row>
     <row r="60" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
-        <v>161</v>
+        <v>370</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>161</v>
+        <v>371</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>162</v>
+        <v>372</v>
       </c>
     </row>
     <row r="61" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
     </row>
     <row r="67" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
-        <v>181</v>
+        <v>436</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>182</v>
+        <v>437</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>183</v>
+        <v>438</v>
       </c>
     </row>
     <row r="68" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
-        <v>187</v>
+        <v>221</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>187</v>
+        <v>221</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
     </row>
     <row r="70" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A70" s="1" t="s">
-        <v>189</v>
+        <v>223</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A71" s="1" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
     </row>
     <row r="72" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A72" s="1" t="s">
-        <v>194</v>
+        <v>354</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>195</v>
+        <v>355</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>196</v>
+        <v>356</v>
       </c>
     </row>
     <row r="73" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A73" s="1" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A74" s="1" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A75" s="1" t="s">
-        <v>203</v>
+        <v>35</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>205</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A76" s="1" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-        <v>209</v>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="2" t="s">
+        <v>430</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>431</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="78" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
-        <v>214</v>
+        <v>338</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>214</v>
+        <v>339</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>215</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>217</v>
+        <v>101</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
     </row>
     <row r="81" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A86" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
     </row>
     <row r="87" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
-        <v>236</v>
+        <v>379</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>237</v>
+        <v>380</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>241</v>
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A90" s="1" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
-        <v>245</v>
+        <v>284</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>246</v>
+        <v>285</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>247</v>
+        <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A92" s="1" t="s">
-        <v>248</v>
+        <v>519</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>249</v>
+        <v>520</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A93" s="1" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A94" s="1" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C94" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A95" s="1" t="s">
         <v>256</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="1" t="s">
+      <c r="B95" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="B95" s="2" t="s">
+      <c r="C95" s="7" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="96" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="97" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A97" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A98" s="1" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="99" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
     </row>
     <row r="100" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A100" s="1" t="s">
-        <v>271</v>
+        <v>231</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" s="3" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A101" s="1" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
     </row>
     <row r="102" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A102" s="1" t="s">
-        <v>277</v>
+        <v>414</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>278</v>
+        <v>415</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>279</v>
+        <v>416</v>
       </c>
     </row>
     <row r="103" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A103" s="1" t="s">
-        <v>280</v>
+        <v>479</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>281</v>
+        <v>480</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>282</v>
+        <v>481</v>
       </c>
     </row>
     <row r="104" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A104" s="1" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="105" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A105" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="106" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A106" s="1" t="s">
-        <v>288</v>
+        <v>86</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>290</v>
+        <v>88</v>
       </c>
     </row>
     <row r="107" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A107" s="1" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="108" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A108" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A109" s="1" t="s">
-        <v>297</v>
+        <v>385</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>298</v>
+        <v>386</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>299</v>
+        <v>387</v>
       </c>
     </row>
     <row r="110" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A110" s="1" t="s">
-        <v>300</v>
+        <v>41</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>300</v>
+        <v>42</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A111" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A112" s="1" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>305</v>
+        <v>345</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>306</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A113" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C113" s="7" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="114" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A114" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C114" s="7" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A115" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B115" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="B115" s="2" t="s">
+      <c r="C115" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="116" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A116" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="117" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A117" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="118" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A118" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="119" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A119" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A120" s="1" t="s">
-        <v>325</v>
+        <v>513</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>325</v>
+        <v>514</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>326</v>
+        <v>515</v>
       </c>
     </row>
     <row r="121" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A121" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B121" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="B121" s="2" t="s">
+      <c r="C121" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A122" s="1" t="s">
-        <v>330</v>
+        <v>442</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>332</v>
+        <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A123" s="1" t="s">
-        <v>333</v>
+        <v>210</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>334</v>
+        <v>211</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>335</v>
+        <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A124" s="1" t="s">
-        <v>336</v>
+        <v>185</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>337</v>
+        <v>186</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A126" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A127" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B127" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="B126" s="2" t="s">
+      <c r="C127" s="7" t="s">
         <v>343</v>
-      </c>
-[...12 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="128" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A128" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A129" s="1" t="s">
-        <v>350</v>
+        <v>120</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>351</v>
+        <v>121</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>352</v>
+        <v>122</v>
       </c>
     </row>
     <row r="130" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A130" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="131" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A131" s="1" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A132" s="1" t="s">
-        <v>358</v>
+        <v>123</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>358</v>
+        <v>124</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>359</v>
+        <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A133" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A134" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="135" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A135" s="1" t="s">
-        <v>366</v>
+        <v>38</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>367</v>
+        <v>39</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>368</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A136" s="1" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
     </row>
     <row r="137" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A137" s="1" t="s">
-        <v>372</v>
+        <v>153</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>372</v>
+        <v>154</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>373</v>
+        <v>155</v>
       </c>
     </row>
     <row r="138" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A138" s="1" t="s">
-        <v>374</v>
+        <v>397</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>375</v>
+        <v>397</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>376</v>
+        <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A139" s="1" t="s">
-        <v>377</v>
+        <v>83</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>378</v>
+        <v>84</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>379</v>
+        <v>85</v>
       </c>
     </row>
     <row r="140" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A140" s="1" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
     </row>
     <row r="141" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A141" s="1" t="s">
-        <v>383</v>
+        <v>44</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>384</v>
+        <v>45</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A142" s="1" t="s">
-        <v>386</v>
+        <v>92</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>387</v>
+        <v>93</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>388</v>
+        <v>94</v>
       </c>
     </row>
     <row r="143" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A143" s="1" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
     </row>
     <row r="144" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A144" s="1" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
     </row>
     <row r="145" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A145" s="1" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
     </row>
     <row r="146" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A146" s="1" t="s">
-        <v>398</v>
+        <v>15</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>400</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A147" s="1" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>402</v>
+        <v>424</v>
       </c>
     </row>
     <row r="148" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A148" s="1" t="s">
-        <v>403</v>
+        <v>373</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>404</v>
+        <v>374</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
     </row>
     <row r="149" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
     </row>
     <row r="150" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A150" s="1" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
     </row>
     <row r="151" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A151" s="1" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
     </row>
     <row r="152" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A152" s="1" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A153" s="1" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A154" s="1" t="s">
-        <v>421</v>
+        <v>382</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>422</v>
+        <v>383</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>423</v>
+        <v>384</v>
       </c>
     </row>
     <row r="155" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A155" s="1" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>424</v>
+        <v>446</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A156" s="1" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
     </row>
     <row r="157" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A157" s="2" t="s">
-        <v>429</v>
+      <c r="A157" s="1" t="s">
+        <v>448</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-    <row r="158" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>449</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A158" s="1" t="s">
-        <v>430</v>
+        <v>451</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>432</v>
+        <v>453</v>
       </c>
     </row>
     <row r="159" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A159" s="1" t="s">
-        <v>433</v>
+        <v>454</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
     </row>
     <row r="160" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A160" s="1" t="s">
-        <v>436</v>
+        <v>459</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
     </row>
     <row r="161" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A161" s="1" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A162" s="1" t="s">
-        <v>442</v>
+        <v>301</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>443</v>
+        <v>302</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>444</v>
+        <v>303</v>
       </c>
     </row>
     <row r="163" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A163" s="1" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A164" s="1" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
     </row>
     <row r="165" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A165" s="1" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
     </row>
     <row r="166" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A166" s="1" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A167" s="1" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A168" s="1" t="s">
-        <v>458</v>
+        <v>95</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>459</v>
+        <v>96</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>460</v>
+        <v>97</v>
       </c>
     </row>
     <row r="169" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A169" s="1" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A170" s="1" t="s">
-        <v>463</v>
+        <v>490</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>465</v>
+        <v>491</v>
       </c>
     </row>
     <row r="171" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A171" s="1" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>467</v>
+        <v>492</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A172" s="1" t="s">
-        <v>469</v>
+        <v>176</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>470</v>
+        <v>177</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>471</v>
+        <v>178</v>
       </c>
     </row>
     <row r="173" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A173" s="1" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>473</v>
+        <v>495</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
     </row>
     <row r="174" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A174" s="1" t="s">
-        <v>475</v>
+        <v>329</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>476</v>
+        <v>330</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>477</v>
+        <v>331</v>
       </c>
     </row>
     <row r="175" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
-        <v>478</v>
+        <v>24</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>479</v>
+        <v>25</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>480</v>
+        <v>26</v>
       </c>
     </row>
     <row r="176" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A176" s="1" t="s">
-        <v>481</v>
+        <v>391</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>481</v>
+        <v>392</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A177" s="1" t="s">
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>484</v>
+        <v>457</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:3" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A178" s="1" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A179" s="1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A180" s="1" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
     </row>
     <row r="181" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A181" s="1" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:3" s="3" customFormat="1" ht="63" x14ac:dyDescent="0.2">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A182" s="1" t="s">
-        <v>496</v>
+        <v>61</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>497</v>
+        <v>62</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>498</v>
+        <v>63</v>
       </c>
     </row>
     <row r="183" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A183" s="1" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
     </row>
     <row r="184" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A184" s="1" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
     </row>
     <row r="185" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A185" s="1" t="s">
-[...6 lines deleted...]
-        <v>505</v>
+      <c r="A185" s="12" t="s">
+        <v>516</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="186" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A186" s="1" t="s">
-        <v>506</v>
+        <v>313</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>507</v>
+        <v>314</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>508</v>
+        <v>315</v>
       </c>
     </row>
     <row r="187" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A187" s="1" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
     </row>
     <row r="188" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A188" s="12" t="s">
-[...6 lines deleted...]
-        <v>45451</v>
+      <c r="A188" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="189" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A189" s="1" t="s">
-        <v>514</v>
+        <v>18</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>515</v>
+        <v>19</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>516</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A190" s="1" t="s">
-        <v>517</v>
+        <v>359</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>518</v>
+        <v>360</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>519</v>
+        <v>361</v>
       </c>
     </row>
     <row r="191" spans="1:3" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A191" s="1" t="s">
-        <v>520</v>
+        <v>164</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>521</v>
+        <v>165</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>522</v>
-[...10 lines deleted...]
-        <v>524</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:C192" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A2:A192"/>
+  <autoFilter ref="A2:C191" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C191">
+      <sortCondition ref="A2:A191"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C192">
-    <sortCondition ref="A3:A192"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:C191">
+    <sortCondition ref="A3:A191"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial"&amp;12&amp;KA80000 OFFICIAL&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Contracted RTOs - xx</vt:lpstr>
+      <vt:lpstr>Contracted RTOs - 18082026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Grid Export Data</dc:title>
   <dc:creator>Peter Kennedy</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Skills for All Contracts</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Source">