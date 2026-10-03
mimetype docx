--- v0 (2026-01-05)
+++ v1 (2026-10-03)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DBCE2FA" w14:textId="44B9597D" w:rsidR="005C23E8" w:rsidRPr="004349F5" w:rsidRDefault="00A93DA9" w:rsidP="008B0831">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A4F760D" wp14:editId="62356076">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>766119</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1877764</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4993005" cy="304800"/>
@@ -642,268 +642,50 @@
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="18777E4D" w14:textId="155D2F6B" w:rsidR="00571484" w:rsidRPr="00FE45EE" w:rsidRDefault="00503748" w:rsidP="00571484">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503748" w14:paraId="42D3BDA0" w14:textId="77777777" w:rsidTr="005F6B88">
-[...216 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00A565EA" w14:paraId="05757D05" w14:textId="77777777" w:rsidTr="005F6B88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BC9AE92" w14:textId="4BFE671F" w:rsidR="000E5BBF" w:rsidRPr="00FE45EE" w:rsidRDefault="00C763E6" w:rsidP="00571484">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SYC</w:t>
             </w:r>
           </w:p>
@@ -948,125 +730,139 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> directly to organise </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>induction</w:t>
             </w:r>
             <w:r w:rsidR="00394197" w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> into the tutor service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54426626" w14:textId="7645CDBE" w:rsidR="00B6352F" w:rsidRDefault="00EE300C" w:rsidP="00D65A7D">
+          <w:p w14:paraId="54426626" w14:textId="32C63973" w:rsidR="00B6352F" w:rsidRDefault="00EE300C" w:rsidP="00D65A7D">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00C23561">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>help</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> contact David on </w:t>
+              <w:t xml:space="preserve"> contact </w:t>
+            </w:r>
+            <w:r w:rsidR="008C2E86">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SYC Foundation Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE45EE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="689EACC7" w14:textId="158CC3DB" w:rsidR="00063A1E" w:rsidRPr="00FE45EE" w:rsidRDefault="00B8725A" w:rsidP="00D65A7D">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8405 8500 and select option 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25488334" w14:textId="16201A53" w:rsidR="0007195A" w:rsidRPr="00FE45EE" w:rsidRDefault="0007195A" w:rsidP="00D65A7D">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58385DDB" w14:textId="5B51ED25" w:rsidR="00B8725A" w:rsidRPr="00FE45EE" w:rsidRDefault="00A565EA" w:rsidP="00D65A7D">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00FE45EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>foundationskills@syc.net.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C15143" w14:paraId="007CDF2B" w14:textId="77777777" w:rsidTr="005F6B88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F4ED593" w14:textId="77777777" w:rsidR="00C15143" w:rsidRPr="00FE45EE" w:rsidRDefault="00A565EA" w:rsidP="00AD6DD6">
@@ -1178,51 +974,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> contact Gail on </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32666B16" w14:textId="77777777" w:rsidR="00134AD5" w:rsidRPr="00FE45EE" w:rsidRDefault="00134AD5" w:rsidP="00134AD5">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45EE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8240 0300 or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="364D0FED" w14:textId="77777777" w:rsidR="00C15143" w:rsidRDefault="00134AD5" w:rsidP="00134AD5">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00FE45EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>foundationskills@tauondi.sa.edu.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="155BDEBE" w14:textId="1E26F420" w:rsidR="005F6B88" w:rsidRPr="00FE45EE" w:rsidRDefault="005F6B88" w:rsidP="00134AD5">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6B88" w14:paraId="24A4F1D9" w14:textId="77777777" w:rsidTr="005F6B88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
@@ -1334,121 +1130,140 @@
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F6B88">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bev 0429 992 736</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018D4BE3" w14:textId="55C7E176" w:rsidR="005F6B88" w:rsidRPr="00FE45EE" w:rsidRDefault="005F6B88" w:rsidP="005F6B88">
             <w:pPr>
               <w:pStyle w:val="BodyCopy10pt"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="005F6B88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>cspa.interpretations@outlook.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FD5773D" w14:textId="77777777" w:rsidR="005F6B88" w:rsidRDefault="00EB57A3" w:rsidP="00EB57A3">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00120D4A" w14:textId="77777777" w:rsidR="005F6B88" w:rsidRDefault="005F6B88" w:rsidP="00EB57A3">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6F49E5" w14:textId="77777777" w:rsidR="005F6B88" w:rsidRDefault="005F6B88" w:rsidP="00EB57A3">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6C3E8DF3" w14:textId="77777777" w:rsidR="000D69E7" w:rsidRDefault="000D69E7" w:rsidP="00EB57A3">
+      <w:pPr>
+        <w:pStyle w:val="BodyCopy10pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F43E006" w14:textId="77777777" w:rsidR="000D69E7" w:rsidRDefault="000D69E7" w:rsidP="00EB57A3">
+      <w:pPr>
+        <w:pStyle w:val="BodyCopy10pt"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="22B92F8E" w14:textId="77777777" w:rsidR="005F6B88" w:rsidRDefault="005F6B88" w:rsidP="00EB57A3">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD798F9" w14:textId="2A2F4340" w:rsidR="00B86A78" w:rsidRPr="00B86A78" w:rsidRDefault="00EB57A3" w:rsidP="00EB57A3">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B86A78" w:rsidRPr="00B86A78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Foundation Skills Tutor Service Consent Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblInd w:w="145" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
@@ -5859,84 +5674,84 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B86A78">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>the information or opinion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77F62AE3" w14:textId="77777777" w:rsidR="00A974C2" w:rsidRPr="00C16441" w:rsidRDefault="00A974C2" w:rsidP="005C23E8">
       <w:pPr>
         <w:pStyle w:val="BodyCopy10pt"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A974C2" w:rsidRPr="00C16441" w:rsidSect="005F6B88">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="2" w:space="454"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="400"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EC31666" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D" w:rsidP="00001106">
+    <w:p w14:paraId="271A5291" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C" w:rsidP="00001106">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24FE51FF" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D" w:rsidP="00001106">
+    <w:p w14:paraId="65DD4227" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C" w:rsidP="00001106">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49EEAC60" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D"/>
+    <w:p w14:paraId="4D908E0A" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5966,51 +5781,51 @@
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E068C4B" w14:textId="44062270" w:rsidR="00F23449" w:rsidRDefault="00F23449">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A6408F7" wp14:editId="14CDBA3B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="686435" cy="365760"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1702266341" name="Text Box 5" descr="OFFICIAL ">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -6086,88 +5901,88 @@
                         <w:color w:val="A80000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F23449">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                       </w:rPr>
                       <w:t xml:space="preserve">OFFICIAL </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2135598674"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="76631EE8" w14:textId="4AA413A9" w:rsidR="00C52780" w:rsidRDefault="005D3633" w:rsidP="00C52780">
+      <w:p w14:paraId="76631EE8" w14:textId="2B603FEB" w:rsidR="00C52780" w:rsidRDefault="005D3633" w:rsidP="00C52780">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t>Depar</w:t>
         </w:r>
         <w:r w:rsidR="00E006B0">
           <w:t xml:space="preserve">tment of State </w:t>
         </w:r>
         <w:r w:rsidR="004F4FF6">
           <w:t>Development Version</w:t>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="005F6B88">
-          <w:t>2</w:t>
+        <w:r w:rsidR="000D69E7">
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:t xml:space="preserve">.0 – </w:t>
         </w:r>
-        <w:r w:rsidR="005F6B88">
-          <w:t>December</w:t>
+        <w:r w:rsidR="000D69E7">
+          <w:t>May 2026</w:t>
         </w:r>
         <w:r w:rsidR="00C52780">
-          <w:t xml:space="preserve"> 2025       Page </w:t>
+          <w:t xml:space="preserve">       Page </w:t>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:rPr>
             <w:b/>
@@ -6211,91 +6026,91 @@
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00C52780">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28C022D8" w14:textId="4C1B4E51" w:rsidR="00E37F47" w:rsidRDefault="00E37F47" w:rsidP="00C52780">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1157683488"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="72A0505B" w14:textId="67CFD8BE" w:rsidR="00AD70A1" w:rsidRDefault="00AD70A1" w:rsidP="00AD70A1">
+          <w:p w14:paraId="72A0505B" w14:textId="572EECD8" w:rsidR="00AD70A1" w:rsidRDefault="00AD70A1" w:rsidP="00AD70A1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
-            <w:r w:rsidR="005F6B88">
-              <w:t>2</w:t>
+            <w:r w:rsidR="000D69E7">
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.0 </w:t>
             </w:r>
             <w:r w:rsidR="00EF38F9">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidR="005F6B88">
-              <w:t>December</w:t>
+            <w:r w:rsidR="000D69E7">
+              <w:t>May 2026</w:t>
             </w:r>
             <w:r w:rsidR="00EF38F9">
-              <w:t xml:space="preserve"> 2025       </w:t>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -6346,73 +6161,73 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4A15E205" w14:textId="769CA62F" w:rsidR="00DD5850" w:rsidRDefault="00DD5850" w:rsidP="00B8529F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="-8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1926416A" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D" w:rsidP="00001106">
+    <w:p w14:paraId="34537949" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C" w:rsidP="00001106">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317EBF47" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D" w:rsidP="00001106">
+    <w:p w14:paraId="745583BA" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C" w:rsidP="00001106">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CA35C79" w14:textId="77777777" w:rsidR="004A605D" w:rsidRDefault="004A605D"/>
+    <w:p w14:paraId="3BA5B8EE" w14:textId="77777777" w:rsidR="00B4419C" w:rsidRDefault="00B4419C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EC0AC02" w14:textId="5A30BE23" w:rsidR="00F23449" w:rsidRDefault="00F23449">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AFB2826" wp14:editId="0BA01DDE">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="686435" cy="365760"/>
               <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
               <wp:wrapNone/>
               <wp:docPr id="163891305" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -6488,51 +6303,51 @@
                         <w:color w:val="A80000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F23449">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15A341F8" w14:textId="4901BFC9" w:rsidR="00F23449" w:rsidRDefault="00F23449">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63275A95" wp14:editId="4A12E4A4">
               <wp:simplePos x="723900" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="686435" cy="365760"/>
               <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
               <wp:wrapNone/>
               <wp:docPr id="287930582" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -6608,51 +6423,51 @@
                         <w:color w:val="A80000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F23449">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="A80000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="652FA4DD" w14:textId="224088F9" w:rsidR="00DD5850" w:rsidRDefault="00F23449" w:rsidP="001B51A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20D37560" wp14:editId="18D86E60">
               <wp:simplePos x="723900" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="686435" cy="365760"/>
               <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
@@ -6840,51 +6655,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="1411200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="789C8BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7437,353 +7252,361 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1942570384">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="116485858">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="322321932">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1363554488">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="405763416">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="596794950">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="200"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F23449"/>
     <w:rsid w:val="00001106"/>
     <w:rsid w:val="00012697"/>
     <w:rsid w:val="00022CDB"/>
     <w:rsid w:val="00030973"/>
     <w:rsid w:val="00050BA7"/>
     <w:rsid w:val="00060DF7"/>
     <w:rsid w:val="000629D4"/>
     <w:rsid w:val="00063A1E"/>
     <w:rsid w:val="00066172"/>
     <w:rsid w:val="0007195A"/>
     <w:rsid w:val="00073B8D"/>
     <w:rsid w:val="000A163F"/>
     <w:rsid w:val="000C5C70"/>
+    <w:rsid w:val="000D69E7"/>
     <w:rsid w:val="000E31F2"/>
     <w:rsid w:val="000E5BBF"/>
     <w:rsid w:val="000E6DBB"/>
     <w:rsid w:val="00103348"/>
     <w:rsid w:val="00104DEC"/>
     <w:rsid w:val="001077A2"/>
     <w:rsid w:val="0011106B"/>
+    <w:rsid w:val="00123CA5"/>
     <w:rsid w:val="00130DE8"/>
     <w:rsid w:val="00134AD5"/>
     <w:rsid w:val="00140C2E"/>
     <w:rsid w:val="00144E0E"/>
     <w:rsid w:val="00146D75"/>
     <w:rsid w:val="00151596"/>
     <w:rsid w:val="00151B5C"/>
     <w:rsid w:val="0016018C"/>
     <w:rsid w:val="001652C8"/>
     <w:rsid w:val="00183176"/>
     <w:rsid w:val="00193F0D"/>
     <w:rsid w:val="00197FD0"/>
     <w:rsid w:val="001A0917"/>
     <w:rsid w:val="001A1062"/>
     <w:rsid w:val="001A7683"/>
     <w:rsid w:val="001B51A7"/>
     <w:rsid w:val="001B7793"/>
     <w:rsid w:val="001D49D8"/>
     <w:rsid w:val="001F07F0"/>
     <w:rsid w:val="001F7A48"/>
     <w:rsid w:val="00202218"/>
     <w:rsid w:val="002077F9"/>
     <w:rsid w:val="00215915"/>
     <w:rsid w:val="00217F89"/>
+    <w:rsid w:val="002312F5"/>
     <w:rsid w:val="00246F96"/>
     <w:rsid w:val="00263B2F"/>
     <w:rsid w:val="002754FC"/>
     <w:rsid w:val="00277244"/>
     <w:rsid w:val="002A3ECE"/>
     <w:rsid w:val="002A44A8"/>
     <w:rsid w:val="002B380E"/>
     <w:rsid w:val="002B43B3"/>
     <w:rsid w:val="002B4DF8"/>
     <w:rsid w:val="002D0664"/>
     <w:rsid w:val="002D3191"/>
     <w:rsid w:val="002D6208"/>
     <w:rsid w:val="002E545A"/>
     <w:rsid w:val="002F459E"/>
     <w:rsid w:val="00305333"/>
     <w:rsid w:val="00334DC9"/>
     <w:rsid w:val="00380C97"/>
     <w:rsid w:val="003857FA"/>
     <w:rsid w:val="00394197"/>
     <w:rsid w:val="0039531C"/>
     <w:rsid w:val="00395FD9"/>
     <w:rsid w:val="003A15BE"/>
     <w:rsid w:val="003A7448"/>
     <w:rsid w:val="003B11CF"/>
     <w:rsid w:val="003C0539"/>
     <w:rsid w:val="003C5628"/>
     <w:rsid w:val="003E4949"/>
     <w:rsid w:val="003E7CBA"/>
     <w:rsid w:val="003F005C"/>
     <w:rsid w:val="003F54F4"/>
     <w:rsid w:val="00432E04"/>
     <w:rsid w:val="0043719C"/>
     <w:rsid w:val="00437843"/>
     <w:rsid w:val="00442803"/>
     <w:rsid w:val="004463B5"/>
     <w:rsid w:val="0045259F"/>
     <w:rsid w:val="004553DF"/>
     <w:rsid w:val="0046038C"/>
     <w:rsid w:val="00461AEA"/>
     <w:rsid w:val="00462E78"/>
     <w:rsid w:val="00467A90"/>
     <w:rsid w:val="00472312"/>
+    <w:rsid w:val="004723E7"/>
     <w:rsid w:val="00476141"/>
     <w:rsid w:val="00483C77"/>
     <w:rsid w:val="004A00FB"/>
     <w:rsid w:val="004A605D"/>
     <w:rsid w:val="004A6985"/>
     <w:rsid w:val="004B076D"/>
     <w:rsid w:val="004D0F53"/>
     <w:rsid w:val="004F4FF6"/>
     <w:rsid w:val="004F6B24"/>
     <w:rsid w:val="004F6C68"/>
     <w:rsid w:val="004F79E8"/>
     <w:rsid w:val="00501F62"/>
     <w:rsid w:val="00503748"/>
     <w:rsid w:val="00507E41"/>
     <w:rsid w:val="00513935"/>
     <w:rsid w:val="00517580"/>
     <w:rsid w:val="0052368D"/>
     <w:rsid w:val="00527FBB"/>
     <w:rsid w:val="00536E43"/>
     <w:rsid w:val="0054193D"/>
     <w:rsid w:val="00542D51"/>
     <w:rsid w:val="00555828"/>
     <w:rsid w:val="00562655"/>
     <w:rsid w:val="00571484"/>
     <w:rsid w:val="00571539"/>
     <w:rsid w:val="00573CB3"/>
     <w:rsid w:val="00577CCC"/>
     <w:rsid w:val="00584A7A"/>
     <w:rsid w:val="00586FA6"/>
     <w:rsid w:val="005912A2"/>
     <w:rsid w:val="005967EB"/>
     <w:rsid w:val="005A0D79"/>
     <w:rsid w:val="005A7F15"/>
     <w:rsid w:val="005C23E8"/>
     <w:rsid w:val="005C61E0"/>
     <w:rsid w:val="005D3633"/>
     <w:rsid w:val="005D47ED"/>
     <w:rsid w:val="005E0371"/>
     <w:rsid w:val="005E49C7"/>
     <w:rsid w:val="005F6B88"/>
+    <w:rsid w:val="00603AAF"/>
     <w:rsid w:val="00610A11"/>
     <w:rsid w:val="00615054"/>
     <w:rsid w:val="006157D5"/>
     <w:rsid w:val="00620B1B"/>
     <w:rsid w:val="00685BB4"/>
     <w:rsid w:val="00695BBF"/>
     <w:rsid w:val="006A074E"/>
     <w:rsid w:val="006A3909"/>
     <w:rsid w:val="006B4986"/>
     <w:rsid w:val="006C0FFD"/>
     <w:rsid w:val="006C7136"/>
     <w:rsid w:val="006D1BD3"/>
     <w:rsid w:val="006E5245"/>
     <w:rsid w:val="006F640C"/>
     <w:rsid w:val="0072402E"/>
     <w:rsid w:val="00732515"/>
     <w:rsid w:val="00732E55"/>
     <w:rsid w:val="007404BC"/>
     <w:rsid w:val="00740EDC"/>
     <w:rsid w:val="007418BA"/>
     <w:rsid w:val="00747B4A"/>
     <w:rsid w:val="00750030"/>
     <w:rsid w:val="00763396"/>
     <w:rsid w:val="0079788D"/>
     <w:rsid w:val="007A10F9"/>
     <w:rsid w:val="007D110E"/>
     <w:rsid w:val="007D534D"/>
     <w:rsid w:val="007D6C59"/>
     <w:rsid w:val="007E06CF"/>
     <w:rsid w:val="007E0D72"/>
     <w:rsid w:val="007F441C"/>
     <w:rsid w:val="00802A79"/>
     <w:rsid w:val="00810DE5"/>
     <w:rsid w:val="008128DD"/>
     <w:rsid w:val="00822509"/>
     <w:rsid w:val="00843225"/>
     <w:rsid w:val="00847D71"/>
     <w:rsid w:val="00867CE7"/>
     <w:rsid w:val="00876BB6"/>
     <w:rsid w:val="00882454"/>
     <w:rsid w:val="00884270"/>
     <w:rsid w:val="008A53CD"/>
     <w:rsid w:val="008B0831"/>
+    <w:rsid w:val="008C2E86"/>
     <w:rsid w:val="008C3121"/>
     <w:rsid w:val="008D339D"/>
     <w:rsid w:val="00932D70"/>
     <w:rsid w:val="00943658"/>
     <w:rsid w:val="009566A2"/>
     <w:rsid w:val="00960CF1"/>
     <w:rsid w:val="00982A61"/>
     <w:rsid w:val="00983824"/>
     <w:rsid w:val="009869E8"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="009A5B16"/>
     <w:rsid w:val="009B0581"/>
     <w:rsid w:val="009B7547"/>
     <w:rsid w:val="009C1673"/>
     <w:rsid w:val="009C2233"/>
     <w:rsid w:val="009C3CA9"/>
     <w:rsid w:val="009C7B1E"/>
     <w:rsid w:val="009D1524"/>
     <w:rsid w:val="009D379E"/>
     <w:rsid w:val="009D63BD"/>
     <w:rsid w:val="009D7E62"/>
     <w:rsid w:val="00A154DB"/>
     <w:rsid w:val="00A179C2"/>
     <w:rsid w:val="00A47720"/>
     <w:rsid w:val="00A47F20"/>
     <w:rsid w:val="00A565EA"/>
     <w:rsid w:val="00A570C1"/>
     <w:rsid w:val="00A707FD"/>
     <w:rsid w:val="00A868DC"/>
     <w:rsid w:val="00A932FF"/>
     <w:rsid w:val="00A93DA9"/>
     <w:rsid w:val="00A974C2"/>
     <w:rsid w:val="00AA7944"/>
     <w:rsid w:val="00AB2907"/>
     <w:rsid w:val="00AB6D5C"/>
     <w:rsid w:val="00AC002A"/>
     <w:rsid w:val="00AC2332"/>
     <w:rsid w:val="00AC27AA"/>
     <w:rsid w:val="00AC2B19"/>
     <w:rsid w:val="00AC4A1A"/>
     <w:rsid w:val="00AD6DD6"/>
     <w:rsid w:val="00AD70A1"/>
     <w:rsid w:val="00AE4322"/>
     <w:rsid w:val="00B00056"/>
     <w:rsid w:val="00B12565"/>
     <w:rsid w:val="00B12A59"/>
     <w:rsid w:val="00B20DC8"/>
     <w:rsid w:val="00B41A3E"/>
     <w:rsid w:val="00B44174"/>
+    <w:rsid w:val="00B4419C"/>
     <w:rsid w:val="00B6352F"/>
     <w:rsid w:val="00B666BE"/>
     <w:rsid w:val="00B7088E"/>
     <w:rsid w:val="00B80E6C"/>
     <w:rsid w:val="00B8529F"/>
     <w:rsid w:val="00B86A78"/>
     <w:rsid w:val="00B8725A"/>
     <w:rsid w:val="00BA11FD"/>
     <w:rsid w:val="00BA75B3"/>
     <w:rsid w:val="00BC11A4"/>
     <w:rsid w:val="00BE0CFE"/>
     <w:rsid w:val="00BE0FF0"/>
     <w:rsid w:val="00C04AB5"/>
     <w:rsid w:val="00C15143"/>
     <w:rsid w:val="00C16441"/>
     <w:rsid w:val="00C23561"/>
     <w:rsid w:val="00C41A37"/>
     <w:rsid w:val="00C42C1A"/>
     <w:rsid w:val="00C52780"/>
     <w:rsid w:val="00C66D28"/>
     <w:rsid w:val="00C763E6"/>
     <w:rsid w:val="00C87AC5"/>
     <w:rsid w:val="00C91A97"/>
     <w:rsid w:val="00C9437A"/>
     <w:rsid w:val="00CA6859"/>
     <w:rsid w:val="00CB59C6"/>
     <w:rsid w:val="00CC342A"/>
     <w:rsid w:val="00CD2F4E"/>
     <w:rsid w:val="00CE1D0A"/>
     <w:rsid w:val="00CE6AF3"/>
     <w:rsid w:val="00CF324E"/>
     <w:rsid w:val="00D027A9"/>
     <w:rsid w:val="00D04119"/>
     <w:rsid w:val="00D17052"/>
     <w:rsid w:val="00D17519"/>
     <w:rsid w:val="00D21F33"/>
     <w:rsid w:val="00D25F3A"/>
     <w:rsid w:val="00D426FB"/>
     <w:rsid w:val="00D43A0C"/>
     <w:rsid w:val="00D65A7D"/>
     <w:rsid w:val="00D740E6"/>
     <w:rsid w:val="00D80BF5"/>
     <w:rsid w:val="00D82E95"/>
     <w:rsid w:val="00D83340"/>
     <w:rsid w:val="00D8472A"/>
     <w:rsid w:val="00DB04E5"/>
     <w:rsid w:val="00DB1776"/>
     <w:rsid w:val="00DC4546"/>
     <w:rsid w:val="00DC63A0"/>
     <w:rsid w:val="00DD5850"/>
+    <w:rsid w:val="00DD598B"/>
     <w:rsid w:val="00DE2006"/>
     <w:rsid w:val="00DF7BAA"/>
     <w:rsid w:val="00E006B0"/>
     <w:rsid w:val="00E017C7"/>
     <w:rsid w:val="00E13687"/>
     <w:rsid w:val="00E26300"/>
     <w:rsid w:val="00E35166"/>
     <w:rsid w:val="00E355D2"/>
     <w:rsid w:val="00E37F47"/>
     <w:rsid w:val="00E45FB9"/>
     <w:rsid w:val="00E4765F"/>
     <w:rsid w:val="00E605C4"/>
     <w:rsid w:val="00E70934"/>
     <w:rsid w:val="00E73058"/>
     <w:rsid w:val="00E77E65"/>
     <w:rsid w:val="00E80387"/>
     <w:rsid w:val="00E879DB"/>
     <w:rsid w:val="00EB494D"/>
     <w:rsid w:val="00EB57A3"/>
     <w:rsid w:val="00EC562C"/>
     <w:rsid w:val="00EE300C"/>
     <w:rsid w:val="00EF38F9"/>
     <w:rsid w:val="00EF7EC0"/>
     <w:rsid w:val="00F0238B"/>
     <w:rsid w:val="00F12AF6"/>
@@ -8529,51 +8352,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="87583562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foundationskills@tauondi.sa.edu.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foundationskills@syc.net.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wt.edu.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cspa.interpretations@outlook.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cspa.interpretations@outlook.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foundationskills@tauondi.sa.edu.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foundationskills@syc.net.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\PottsMi\Downloads\DSD-Factsheet-Double-Column-Word-Template-A-FA.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8818,76 +8641,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d56cfb7-8622-4125-b10a-90791040d7f5" xmlns:ns3="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21db069328cf4854edf2b62de732aabc" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100857F394F6F5A0F4EBABB0E97FC249129" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0e9c8c3d7518f4ca274ef01c257d8461">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d56cfb7-8622-4125-b10a-90791040d7f5" xmlns:ns3="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebcdaa1b179de8e5c9c852116469a39c" ns2:_="" ns3:_="">
     <xsd:import namespace="7d56cfb7-8622-4125-b10a-90791040d7f5"/>
     <xsd:import namespace="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9102,117 +8914,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d56cfb7-8622-4125-b10a-90791040d7f5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD410E28-09F9-7149-85CC-E1A7CC662568}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FBEB0D-F80F-4396-9604-A5664DF7823D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB53D33-3377-4036-ABFB-2700D609427C}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60D6E24-3D9D-45FD-8314-F9C36D7393E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{580A53F2-C954-4835-856E-6BE92649A657}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d56cfb7-8622-4125-b10a-90791040d7f5"/>
     <ds:schemaRef ds:uri="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB53D33-3377-4036-ABFB-2700D609427C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="268c4592-d3c0-487b-a4fa-7c58ebd2cfb1"/>
+    <ds:schemaRef ds:uri="7d56cfb7-8622-4125-b10a-90791040d7f5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DSD-Factsheet-Double-Column-Word-Template-A-FA</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>842</Words>
-  <Characters>4340</Characters>
+  <Words>745</Words>
+  <Characters>4248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Motiv Design</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5104</CharactersWithSpaces>
+  <CharactersWithSpaces>4984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>7077960</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:foundationskills@tauondi.sa.edu.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5308466</vt:i4>
       </vt:variant>
       <vt:variant>