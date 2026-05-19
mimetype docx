--- v0 (2025-10-20)
+++ v1 (2026-05-19)
@@ -12,206 +12,315 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72EBFEB8" w14:textId="0358B7B1" w:rsidR="004C5C26" w:rsidRPr="00AD18CD" w:rsidRDefault="0040348A" w:rsidP="007E3ACA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="600" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD18CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Adult Community Education </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5193285A" w14:textId="4C9B8A98" w:rsidR="00DA77E6" w:rsidRPr="006B119A" w:rsidRDefault="00E40A4B" w:rsidP="00EB60EA">
+    <w:p w14:paraId="5193285A" w14:textId="2A3D0CFE" w:rsidR="00DA77E6" w:rsidRPr="00545191" w:rsidRDefault="00AF6B12" w:rsidP="00545191">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="145" w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs w:val="0"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B119A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs w:val="0"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E40A4B" w:rsidRPr="00545191">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Final</w:t>
       </w:r>
-      <w:r w:rsidR="0040348A" w:rsidRPr="006B119A">
+      <w:r w:rsidR="0040348A" w:rsidRPr="00545191">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs w:val="0"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D5BA0A" w14:textId="00E7E940" w:rsidR="00D26BC4" w:rsidRPr="008214FC" w:rsidRDefault="00D26BC4" w:rsidP="00867ACB">
+    <w:p w14:paraId="10D5BA0A" w14:textId="25855808" w:rsidR="00D26BC4" w:rsidRPr="008214FC" w:rsidRDefault="00AF6B12" w:rsidP="00867ACB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008214FC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All organisations funded through </w:t>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rganisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D6C7E" w:rsidRPr="008214FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skills SA’s support for </w:t>
+        <w:t xml:space="preserve">Skills SA </w:t>
       </w:r>
-      <w:r w:rsidRPr="008214FC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Adult Community Education are required to provide a final report on completion of their project. Please complete th</w:t>
+        <w:t>to deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6C7E" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Community Education are required to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eport on completion of the project. Please complete th</w:t>
       </w:r>
       <w:r w:rsidR="00D43DD6" w:rsidRPr="008214FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="008214FC">
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> template and return </w:t>
       </w:r>
       <w:r w:rsidR="00D207DD" w:rsidRPr="008214FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
-      <w:r w:rsidRPr="008214FC">
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="008E04F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DSD.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ACE</w:t>
+      </w:r>
+      <w:r w:rsidR="008E04F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26BC4" w:rsidRPr="008214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rogram@sa.gov.au</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5949"/>
         <w:gridCol w:w="3974"/>
       </w:tblGrid>
       <w:tr w:rsidR="00867ACB" w:rsidRPr="008214FC" w14:paraId="50CC1D42" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69BB33D1" w14:textId="77777777" w:rsidR="004A6CEA" w:rsidRPr="008214FC" w:rsidRDefault="004A6CEA" w:rsidP="00867ACB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -492,130 +601,146 @@
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> project</w:t>
             </w:r>
             <w:r w:rsidR="009D6C7E" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> successes and challenges. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF7CDD0" w14:textId="6D7B4623" w:rsidR="004242BA" w:rsidRPr="008214FC" w:rsidRDefault="00E03EAF" w:rsidP="00AD7DF8">
+          <w:p w14:paraId="5CF7CDD0" w14:textId="767E3170" w:rsidR="004242BA" w:rsidRPr="008214FC" w:rsidRDefault="00E03EAF" w:rsidP="00AD7DF8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="006337EF" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">worked well and </w:t>
+              <w:t>worked well</w:t>
+            </w:r>
+            <w:r w:rsidR="001E00F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="006337EF" w:rsidRPr="008214FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">you </w:t>
             </w:r>
             <w:r w:rsidR="007F2D15" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="009B22F5" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ould</w:t>
             </w:r>
             <w:r w:rsidR="007F2D15" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2B3E" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>continue to do in future projects?</w:t>
+              <w:t>continue to do?</w:t>
             </w:r>
             <w:r w:rsidR="008D586E" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390CCDDC" w14:textId="537A7ECC" w:rsidR="00E03EAF" w:rsidRPr="008214FC" w:rsidRDefault="00E03EAF" w:rsidP="00AD7DF8">
+          <w:p w14:paraId="390CCDDC" w14:textId="38E38B3A" w:rsidR="00E03EAF" w:rsidRPr="008214FC" w:rsidRDefault="00E03EAF" w:rsidP="00AD7DF8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="007F2D15" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -631,51 +756,51 @@
               </w:rPr>
               <w:t>ould not continu</w:t>
             </w:r>
             <w:r w:rsidR="006E2B3E" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e to</w:t>
             </w:r>
             <w:r w:rsidR="007F2D15" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>do in future projects?</w:t>
+              <w:t>do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063329F" w:rsidRPr="008214FC" w14:paraId="4CFEA2A9" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AFAA7A9" w14:textId="77777777" w:rsidR="0063329F" w:rsidRPr="008214FC" w:rsidRDefault="0063329F" w:rsidP="000464E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -884,103 +1009,103 @@
           </w:tcPr>
           <w:p w14:paraId="700F46C0" w14:textId="77777777" w:rsidR="0063329F" w:rsidRPr="008214FC" w:rsidRDefault="0063329F" w:rsidP="000464E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E3ACA" w:rsidRPr="008214FC" w14:paraId="59A5AC27" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="440046B7" w14:textId="36ADD625" w:rsidR="007E3ACA" w:rsidRPr="008214FC" w:rsidRDefault="007E3ACA" w:rsidP="009F5FB8">
+          <w:p w14:paraId="440046B7" w14:textId="4FD03A05" w:rsidR="007E3ACA" w:rsidRPr="008214FC" w:rsidRDefault="007E3ACA" w:rsidP="009F5FB8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What areas of professional development would benefit </w:t>
             </w:r>
             <w:r w:rsidR="00187A65" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">those delivering the ACE project including </w:t>
             </w:r>
             <w:r w:rsidR="00E94A12" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE </w:t>
             </w:r>
-            <w:r w:rsidRPr="008214FC">
-[...5 lines deleted...]
-              <w:t>Tutor</w:t>
+            <w:r w:rsidR="00AF6B12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educators</w:t>
             </w:r>
             <w:r w:rsidR="00187A65" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">s and </w:t>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Manager</w:t>
             </w:r>
             <w:r w:rsidR="00187A65" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
@@ -999,172 +1124,188 @@
           </w:tcPr>
           <w:p w14:paraId="3B4C5639" w14:textId="77777777" w:rsidR="00E32D57" w:rsidRPr="008214FC" w:rsidRDefault="00E32D57" w:rsidP="0016611C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E32D57" w:rsidRPr="008214FC" w14:paraId="4D8716D1" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30808550" w14:textId="78E2823E" w:rsidR="00E32D57" w:rsidRPr="008214FC" w:rsidRDefault="00D62F84" w:rsidP="009F5FB8">
+          <w:p w14:paraId="30808550" w14:textId="1F340622" w:rsidR="00E32D57" w:rsidRPr="008214FC" w:rsidRDefault="00D62F84" w:rsidP="009F5FB8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00E32D57" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>id you need to adjust your project delivery</w:t>
             </w:r>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> through </w:t>
             </w:r>
             <w:r w:rsidR="005C1820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the triennial period of delivery</w:t>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00741DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>year</w:t>
             </w:r>
             <w:r w:rsidR="00E32D57" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">? If so, how did you adjust delivery, and what was the impact of these changes? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063329F" w:rsidRPr="008214FC" w14:paraId="01E999F1" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E043170" w14:textId="77777777" w:rsidR="0063329F" w:rsidRPr="008214FC" w:rsidRDefault="0063329F" w:rsidP="000464E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E3ACA" w:rsidRPr="008214FC" w14:paraId="2965178B" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49C51936" w14:textId="56F4C943" w:rsidR="007E3ACA" w:rsidRPr="008214FC" w:rsidRDefault="007E3ACA" w:rsidP="009F5FB8">
+          <w:p w14:paraId="49C51936" w14:textId="02DCC53B" w:rsidR="007E3ACA" w:rsidRPr="008214FC" w:rsidRDefault="007E3ACA" w:rsidP="009F5FB8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Please provide any good news stories that demonstrate the success of the project.</w:t>
+              <w:t>Please provide any good news stories that demonstrate the success of the project</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6B12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the participants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008214FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C61845" w:rsidRPr="008214FC">
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidR="003F458B" w:rsidRPr="008214FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063329F" w:rsidRPr="008214FC" w14:paraId="3C019F31" w14:textId="77777777" w:rsidTr="00545191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AD0EC2E" w14:textId="77777777" w:rsidR="0063329F" w:rsidRPr="008214FC" w:rsidRDefault="0063329F" w:rsidP="000464E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="360"/>
@@ -1242,186 +1383,184 @@
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A528C31" w14:textId="77777777" w:rsidR="004E1359" w:rsidRPr="008214FC" w:rsidRDefault="004E1359" w:rsidP="007E3ACA">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E1359" w:rsidRPr="008214FC" w:rsidSect="00662351">
-      <w:footerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2127" w:right="1077" w:bottom="919" w:left="1077" w:header="709" w:footer="74" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD9C055" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60" w:rsidP="001D7BAF">
+    <w:p w14:paraId="216C9A5B" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033" w:rsidP="001D7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB44808" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60"/>
+    <w:p w14:paraId="5E6A60A9" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22D168C6" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60" w:rsidP="001D7BAF">
+    <w:p w14:paraId="6E9CD63B" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033" w:rsidP="001D7BAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AD4587" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60"/>
+    <w:p w14:paraId="11D38F92" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DINPro-Light">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002AF" w:usb1="4000206A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B9987FD" w14:textId="25599A1A" w:rsidR="004E1359" w:rsidRPr="00AA30CA" w:rsidRDefault="004E1359" w:rsidP="004E1359">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D97B0A7" wp14:editId="7E0529D0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-285750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7586980" cy="918383"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -1542,92 +1681,92 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA30CA">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C785ACD" w14:textId="7D0E4771" w:rsidR="004E1359" w:rsidRPr="004E1359" w:rsidRDefault="004E1359" w:rsidP="004E1359">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14D830C3" w14:textId="3F448540" w:rsidR="007E3ACA" w:rsidRPr="00AA30CA" w:rsidRDefault="007E3ACA" w:rsidP="007E3ACA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="0A7A83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="780938E2" w14:textId="77777777" w:rsidR="007E3ACA" w:rsidRDefault="007E3ACA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="654D774D" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60" w:rsidP="001D7BAF">
+    <w:p w14:paraId="59A04A72" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033" w:rsidP="001D7BAF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E6BCA2" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60"/>
+    <w:p w14:paraId="7554D213" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BCF6EAC" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60" w:rsidP="001D7BAF">
+    <w:p w14:paraId="356F62C8" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033" w:rsidP="001D7BAF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD5865D" w14:textId="77777777" w:rsidR="00FD7F60" w:rsidRDefault="00FD7F60"/>
+    <w:p w14:paraId="0D2D6BF9" w14:textId="77777777" w:rsidR="00706033" w:rsidRDefault="00706033"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53B0EF51" w14:textId="7B070CE4" w:rsidR="00302ED6" w:rsidRDefault="00816923">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="050852ED" wp14:editId="0F122432">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>13335</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-437515</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7550217" cy="10684510"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1648,51 +1787,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="7550217" cy="10684510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="45D9D429" w14:textId="72D1F092" w:rsidR="00302ED6" w:rsidRDefault="00302ED6"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011D5D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC5CE1B8"/>
     <w:lvl w:ilvl="0" w:tplc="1EC60456">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="MS Mincho" w:hAnsi="Symbol" w:cstheme="majorHAnsi" w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4348,173 +4487,174 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="231736279">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2066223990">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="166988753">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2077823755">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053311D"/>
     <w:rsid w:val="00012B2A"/>
     <w:rsid w:val="000151D1"/>
     <w:rsid w:val="00017089"/>
     <w:rsid w:val="000233CA"/>
     <w:rsid w:val="000239E0"/>
     <w:rsid w:val="00024899"/>
     <w:rsid w:val="00025A44"/>
     <w:rsid w:val="00026B6E"/>
     <w:rsid w:val="00027986"/>
     <w:rsid w:val="00034085"/>
     <w:rsid w:val="00035779"/>
     <w:rsid w:val="000411A5"/>
     <w:rsid w:val="0004178B"/>
     <w:rsid w:val="00041ECC"/>
     <w:rsid w:val="00041F37"/>
     <w:rsid w:val="000464E1"/>
     <w:rsid w:val="000629C0"/>
     <w:rsid w:val="00071CF0"/>
     <w:rsid w:val="00081C63"/>
     <w:rsid w:val="00090AE9"/>
-    <w:rsid w:val="00091096"/>
     <w:rsid w:val="00091B34"/>
     <w:rsid w:val="000A3B1D"/>
     <w:rsid w:val="000A419E"/>
     <w:rsid w:val="000A63FA"/>
     <w:rsid w:val="000B4658"/>
     <w:rsid w:val="000C13F2"/>
     <w:rsid w:val="000C31C3"/>
     <w:rsid w:val="000C7E89"/>
     <w:rsid w:val="000D4D25"/>
     <w:rsid w:val="000D5FA2"/>
     <w:rsid w:val="000E0EAD"/>
     <w:rsid w:val="000E13DC"/>
     <w:rsid w:val="000E528B"/>
     <w:rsid w:val="000F359B"/>
     <w:rsid w:val="00107825"/>
     <w:rsid w:val="001110CF"/>
     <w:rsid w:val="00113F6E"/>
     <w:rsid w:val="001159E9"/>
     <w:rsid w:val="00115A4B"/>
     <w:rsid w:val="00115BC7"/>
     <w:rsid w:val="00122382"/>
     <w:rsid w:val="00123FA1"/>
     <w:rsid w:val="00131FFC"/>
     <w:rsid w:val="001350CF"/>
     <w:rsid w:val="00136A21"/>
     <w:rsid w:val="00142125"/>
     <w:rsid w:val="00142FD2"/>
     <w:rsid w:val="00146CE7"/>
     <w:rsid w:val="00147C65"/>
     <w:rsid w:val="0015520E"/>
     <w:rsid w:val="00160924"/>
     <w:rsid w:val="00164238"/>
     <w:rsid w:val="00171B8E"/>
     <w:rsid w:val="001741F1"/>
     <w:rsid w:val="0017712E"/>
     <w:rsid w:val="00187A65"/>
     <w:rsid w:val="001A139B"/>
     <w:rsid w:val="001A4017"/>
     <w:rsid w:val="001B3C0B"/>
     <w:rsid w:val="001C4EB3"/>
     <w:rsid w:val="001D3C84"/>
     <w:rsid w:val="001D7BAF"/>
+    <w:rsid w:val="001E00F2"/>
     <w:rsid w:val="001E1A7A"/>
     <w:rsid w:val="001E72B2"/>
     <w:rsid w:val="001F4444"/>
     <w:rsid w:val="001F4A58"/>
     <w:rsid w:val="00207E54"/>
     <w:rsid w:val="00223ED8"/>
     <w:rsid w:val="00236914"/>
     <w:rsid w:val="00256E71"/>
     <w:rsid w:val="00262E53"/>
     <w:rsid w:val="00264126"/>
     <w:rsid w:val="00273E58"/>
     <w:rsid w:val="00276557"/>
     <w:rsid w:val="00276F32"/>
     <w:rsid w:val="0027771E"/>
     <w:rsid w:val="002801C6"/>
     <w:rsid w:val="00280C40"/>
     <w:rsid w:val="00283603"/>
     <w:rsid w:val="002859C4"/>
     <w:rsid w:val="00286180"/>
     <w:rsid w:val="00291435"/>
     <w:rsid w:val="002932A5"/>
     <w:rsid w:val="002A260F"/>
     <w:rsid w:val="002B09F8"/>
     <w:rsid w:val="002B7BCB"/>
     <w:rsid w:val="002C01F9"/>
     <w:rsid w:val="002C0346"/>
     <w:rsid w:val="002C5647"/>
     <w:rsid w:val="002D2538"/>
     <w:rsid w:val="002D3ECE"/>
     <w:rsid w:val="002D5D62"/>
     <w:rsid w:val="002D7B36"/>
     <w:rsid w:val="002E6CF4"/>
+    <w:rsid w:val="002F2548"/>
     <w:rsid w:val="00302ED6"/>
     <w:rsid w:val="00302FEF"/>
     <w:rsid w:val="003132CD"/>
     <w:rsid w:val="00320B0C"/>
     <w:rsid w:val="00332262"/>
     <w:rsid w:val="003342BE"/>
     <w:rsid w:val="00335019"/>
     <w:rsid w:val="003372AA"/>
     <w:rsid w:val="00337FD1"/>
     <w:rsid w:val="0034030D"/>
     <w:rsid w:val="00345FD5"/>
     <w:rsid w:val="00351C8C"/>
     <w:rsid w:val="003531EC"/>
     <w:rsid w:val="00353869"/>
     <w:rsid w:val="00361C8F"/>
     <w:rsid w:val="003624A7"/>
     <w:rsid w:val="00380AD2"/>
     <w:rsid w:val="003903DB"/>
     <w:rsid w:val="003910D9"/>
     <w:rsid w:val="003921CB"/>
     <w:rsid w:val="003A04F0"/>
     <w:rsid w:val="003A4288"/>
     <w:rsid w:val="003B0144"/>
     <w:rsid w:val="003B086B"/>
     <w:rsid w:val="003B268E"/>
@@ -4530,58 +4670,59 @@
     <w:rsid w:val="00422745"/>
     <w:rsid w:val="00422963"/>
     <w:rsid w:val="004242BA"/>
     <w:rsid w:val="004250AE"/>
     <w:rsid w:val="004334F7"/>
     <w:rsid w:val="00443A1A"/>
     <w:rsid w:val="00445F89"/>
     <w:rsid w:val="004664AE"/>
     <w:rsid w:val="00466D76"/>
     <w:rsid w:val="004720C8"/>
     <w:rsid w:val="00477795"/>
     <w:rsid w:val="0048184D"/>
     <w:rsid w:val="00481AB8"/>
     <w:rsid w:val="00490321"/>
     <w:rsid w:val="00491AEC"/>
     <w:rsid w:val="004947DC"/>
     <w:rsid w:val="004A2887"/>
     <w:rsid w:val="004A6CEA"/>
     <w:rsid w:val="004B046F"/>
     <w:rsid w:val="004B0629"/>
     <w:rsid w:val="004B0836"/>
     <w:rsid w:val="004B2239"/>
     <w:rsid w:val="004B5EB9"/>
     <w:rsid w:val="004C193A"/>
     <w:rsid w:val="004C347B"/>
+    <w:rsid w:val="004C570E"/>
     <w:rsid w:val="004C5C26"/>
     <w:rsid w:val="004C67FB"/>
     <w:rsid w:val="004C6997"/>
-    <w:rsid w:val="004D0AEE"/>
     <w:rsid w:val="004D1E08"/>
     <w:rsid w:val="004D3601"/>
     <w:rsid w:val="004D38ED"/>
     <w:rsid w:val="004E1359"/>
+    <w:rsid w:val="004E2525"/>
     <w:rsid w:val="004E467E"/>
     <w:rsid w:val="004F0726"/>
     <w:rsid w:val="004F4585"/>
     <w:rsid w:val="004F54FA"/>
     <w:rsid w:val="004F6823"/>
     <w:rsid w:val="00501BB7"/>
     <w:rsid w:val="00503D31"/>
     <w:rsid w:val="00516914"/>
     <w:rsid w:val="005176B1"/>
     <w:rsid w:val="00521084"/>
     <w:rsid w:val="00522AC9"/>
     <w:rsid w:val="0053311D"/>
     <w:rsid w:val="005368CB"/>
     <w:rsid w:val="00540C98"/>
     <w:rsid w:val="00545191"/>
     <w:rsid w:val="005516D2"/>
     <w:rsid w:val="005618CB"/>
     <w:rsid w:val="00562084"/>
     <w:rsid w:val="005630DA"/>
     <w:rsid w:val="005660A7"/>
     <w:rsid w:val="00567B74"/>
     <w:rsid w:val="0057063B"/>
     <w:rsid w:val="0057170F"/>
     <w:rsid w:val="005740C8"/>
     <w:rsid w:val="00590DB9"/>
@@ -4595,119 +4736,122 @@
     <w:rsid w:val="005C1820"/>
     <w:rsid w:val="005C255C"/>
     <w:rsid w:val="005C2EC9"/>
     <w:rsid w:val="005C781E"/>
     <w:rsid w:val="005E46D4"/>
     <w:rsid w:val="005F3518"/>
     <w:rsid w:val="0060723E"/>
     <w:rsid w:val="00621F4E"/>
     <w:rsid w:val="00625F3E"/>
     <w:rsid w:val="0063329F"/>
     <w:rsid w:val="006337EF"/>
     <w:rsid w:val="00634D54"/>
     <w:rsid w:val="00636D05"/>
     <w:rsid w:val="00641D7F"/>
     <w:rsid w:val="006421C6"/>
     <w:rsid w:val="00647D25"/>
     <w:rsid w:val="0066176A"/>
     <w:rsid w:val="00662351"/>
     <w:rsid w:val="006706E8"/>
     <w:rsid w:val="00672A15"/>
     <w:rsid w:val="00681392"/>
     <w:rsid w:val="00681BC9"/>
     <w:rsid w:val="00684251"/>
     <w:rsid w:val="0068466B"/>
     <w:rsid w:val="00684AD2"/>
-    <w:rsid w:val="006B119A"/>
     <w:rsid w:val="006B34E5"/>
     <w:rsid w:val="006B5516"/>
     <w:rsid w:val="006C4C7A"/>
     <w:rsid w:val="006D0CEA"/>
     <w:rsid w:val="006D19E0"/>
     <w:rsid w:val="006D1CC3"/>
     <w:rsid w:val="006D2252"/>
     <w:rsid w:val="006E0A7A"/>
     <w:rsid w:val="006E2B3E"/>
     <w:rsid w:val="006E71A1"/>
+    <w:rsid w:val="006F35C1"/>
     <w:rsid w:val="00700F84"/>
     <w:rsid w:val="00702EBF"/>
     <w:rsid w:val="00706033"/>
     <w:rsid w:val="00710232"/>
     <w:rsid w:val="0071192E"/>
     <w:rsid w:val="00722605"/>
     <w:rsid w:val="00722FF8"/>
     <w:rsid w:val="0072320C"/>
     <w:rsid w:val="007246CD"/>
     <w:rsid w:val="0073561A"/>
     <w:rsid w:val="00741D68"/>
+    <w:rsid w:val="00741DFA"/>
     <w:rsid w:val="00744D71"/>
     <w:rsid w:val="00753BDA"/>
     <w:rsid w:val="00755521"/>
     <w:rsid w:val="00766C94"/>
     <w:rsid w:val="0077180F"/>
     <w:rsid w:val="00776695"/>
     <w:rsid w:val="0078140A"/>
     <w:rsid w:val="00783C20"/>
     <w:rsid w:val="00786A75"/>
     <w:rsid w:val="00787C5C"/>
     <w:rsid w:val="007952E2"/>
     <w:rsid w:val="007A5394"/>
     <w:rsid w:val="007B5D83"/>
     <w:rsid w:val="007C0884"/>
     <w:rsid w:val="007E3ACA"/>
     <w:rsid w:val="007E42FE"/>
     <w:rsid w:val="007F2D15"/>
     <w:rsid w:val="007F5870"/>
     <w:rsid w:val="007F7406"/>
     <w:rsid w:val="00811421"/>
     <w:rsid w:val="00816923"/>
     <w:rsid w:val="008214FC"/>
     <w:rsid w:val="00832AE4"/>
     <w:rsid w:val="00833576"/>
     <w:rsid w:val="00833E69"/>
     <w:rsid w:val="00852E20"/>
     <w:rsid w:val="008558CD"/>
     <w:rsid w:val="00860A37"/>
     <w:rsid w:val="00864637"/>
     <w:rsid w:val="0086678B"/>
     <w:rsid w:val="00867ACB"/>
     <w:rsid w:val="00872E96"/>
     <w:rsid w:val="00873638"/>
     <w:rsid w:val="00882C44"/>
     <w:rsid w:val="008850CE"/>
     <w:rsid w:val="008913B6"/>
     <w:rsid w:val="008A15D6"/>
     <w:rsid w:val="008B0A42"/>
     <w:rsid w:val="008B641A"/>
     <w:rsid w:val="008C0033"/>
     <w:rsid w:val="008D0080"/>
     <w:rsid w:val="008D1EED"/>
     <w:rsid w:val="008D3BB0"/>
     <w:rsid w:val="008D586E"/>
+    <w:rsid w:val="008E04F7"/>
     <w:rsid w:val="008E3BBB"/>
     <w:rsid w:val="008E471C"/>
     <w:rsid w:val="00922FA6"/>
+    <w:rsid w:val="0092439C"/>
     <w:rsid w:val="009253A3"/>
     <w:rsid w:val="00925FDC"/>
     <w:rsid w:val="00940F7E"/>
     <w:rsid w:val="0094137F"/>
     <w:rsid w:val="00944E6D"/>
     <w:rsid w:val="009521DC"/>
     <w:rsid w:val="009534BB"/>
     <w:rsid w:val="009549DF"/>
     <w:rsid w:val="00956F8D"/>
     <w:rsid w:val="009662AA"/>
     <w:rsid w:val="009706E1"/>
     <w:rsid w:val="009719C7"/>
     <w:rsid w:val="00971C08"/>
     <w:rsid w:val="00994CD0"/>
     <w:rsid w:val="009A2470"/>
     <w:rsid w:val="009B22F5"/>
     <w:rsid w:val="009B5AAE"/>
     <w:rsid w:val="009B678A"/>
     <w:rsid w:val="009B7115"/>
     <w:rsid w:val="009C5CFE"/>
     <w:rsid w:val="009D0523"/>
     <w:rsid w:val="009D6C7E"/>
     <w:rsid w:val="009F5FB8"/>
     <w:rsid w:val="00A05C1B"/>
     <w:rsid w:val="00A0722F"/>
@@ -4722,225 +4866,225 @@
     <w:rsid w:val="00A3463A"/>
     <w:rsid w:val="00A36517"/>
     <w:rsid w:val="00A54C5C"/>
     <w:rsid w:val="00A54F2E"/>
     <w:rsid w:val="00A55E50"/>
     <w:rsid w:val="00A56534"/>
     <w:rsid w:val="00A63D54"/>
     <w:rsid w:val="00A7454B"/>
     <w:rsid w:val="00A7711B"/>
     <w:rsid w:val="00A83A9F"/>
     <w:rsid w:val="00A84FE5"/>
     <w:rsid w:val="00A85BC4"/>
     <w:rsid w:val="00A902BC"/>
     <w:rsid w:val="00A90FC4"/>
     <w:rsid w:val="00A97249"/>
     <w:rsid w:val="00AA21AD"/>
     <w:rsid w:val="00AA5F29"/>
     <w:rsid w:val="00AB12FD"/>
     <w:rsid w:val="00AB6EF1"/>
     <w:rsid w:val="00AD18CD"/>
     <w:rsid w:val="00AD1ED6"/>
     <w:rsid w:val="00AD7DF8"/>
     <w:rsid w:val="00AE7301"/>
     <w:rsid w:val="00AF1207"/>
     <w:rsid w:val="00AF4860"/>
+    <w:rsid w:val="00AF6B12"/>
     <w:rsid w:val="00B027D9"/>
     <w:rsid w:val="00B11B4F"/>
     <w:rsid w:val="00B121DB"/>
     <w:rsid w:val="00B1361C"/>
     <w:rsid w:val="00B15003"/>
     <w:rsid w:val="00B22DA1"/>
     <w:rsid w:val="00B3004B"/>
     <w:rsid w:val="00B351F9"/>
     <w:rsid w:val="00B36E30"/>
     <w:rsid w:val="00B547FB"/>
     <w:rsid w:val="00B554E2"/>
     <w:rsid w:val="00B63EC4"/>
     <w:rsid w:val="00B7745D"/>
     <w:rsid w:val="00B82ABC"/>
     <w:rsid w:val="00B8306C"/>
     <w:rsid w:val="00B8426A"/>
+    <w:rsid w:val="00B95D22"/>
     <w:rsid w:val="00BC61B8"/>
     <w:rsid w:val="00BD0A3E"/>
     <w:rsid w:val="00BD36DE"/>
-    <w:rsid w:val="00BD7A92"/>
     <w:rsid w:val="00BD7D48"/>
     <w:rsid w:val="00BE065A"/>
     <w:rsid w:val="00BE1390"/>
     <w:rsid w:val="00BE4D04"/>
     <w:rsid w:val="00BF050E"/>
     <w:rsid w:val="00BF1DD0"/>
     <w:rsid w:val="00C02555"/>
     <w:rsid w:val="00C027AA"/>
     <w:rsid w:val="00C0497D"/>
     <w:rsid w:val="00C10D11"/>
     <w:rsid w:val="00C1608D"/>
     <w:rsid w:val="00C24480"/>
     <w:rsid w:val="00C26F92"/>
     <w:rsid w:val="00C34A0C"/>
     <w:rsid w:val="00C506C1"/>
     <w:rsid w:val="00C61845"/>
     <w:rsid w:val="00C61AB9"/>
     <w:rsid w:val="00C76CA6"/>
     <w:rsid w:val="00C845C9"/>
     <w:rsid w:val="00C85727"/>
     <w:rsid w:val="00CA0DF8"/>
     <w:rsid w:val="00CA1A52"/>
     <w:rsid w:val="00CA5F2B"/>
     <w:rsid w:val="00CB2888"/>
+    <w:rsid w:val="00CC6875"/>
     <w:rsid w:val="00CD2526"/>
     <w:rsid w:val="00CD5851"/>
     <w:rsid w:val="00CE6859"/>
     <w:rsid w:val="00CF3D5E"/>
     <w:rsid w:val="00CF7553"/>
     <w:rsid w:val="00CF7FE5"/>
     <w:rsid w:val="00D02323"/>
     <w:rsid w:val="00D06522"/>
     <w:rsid w:val="00D12FD5"/>
     <w:rsid w:val="00D207DD"/>
     <w:rsid w:val="00D26BC4"/>
     <w:rsid w:val="00D27CC8"/>
     <w:rsid w:val="00D30519"/>
     <w:rsid w:val="00D307F5"/>
     <w:rsid w:val="00D43DD6"/>
     <w:rsid w:val="00D44608"/>
     <w:rsid w:val="00D51A19"/>
     <w:rsid w:val="00D62ECB"/>
     <w:rsid w:val="00D62F84"/>
     <w:rsid w:val="00D65487"/>
     <w:rsid w:val="00D755B4"/>
     <w:rsid w:val="00D84DFB"/>
     <w:rsid w:val="00D91F15"/>
     <w:rsid w:val="00DA0805"/>
     <w:rsid w:val="00DA48B8"/>
     <w:rsid w:val="00DA77E6"/>
     <w:rsid w:val="00DA79A0"/>
     <w:rsid w:val="00DB04E5"/>
-    <w:rsid w:val="00DB329D"/>
     <w:rsid w:val="00DB3F4A"/>
     <w:rsid w:val="00DC26FE"/>
     <w:rsid w:val="00DC7087"/>
     <w:rsid w:val="00DC75DD"/>
     <w:rsid w:val="00DD7DB5"/>
     <w:rsid w:val="00DE4BD0"/>
     <w:rsid w:val="00DF0A16"/>
     <w:rsid w:val="00DF32F9"/>
-    <w:rsid w:val="00DF34C1"/>
     <w:rsid w:val="00E03EAF"/>
     <w:rsid w:val="00E0680C"/>
     <w:rsid w:val="00E1203E"/>
     <w:rsid w:val="00E122A7"/>
     <w:rsid w:val="00E12DF8"/>
     <w:rsid w:val="00E247EC"/>
     <w:rsid w:val="00E273A8"/>
     <w:rsid w:val="00E27671"/>
     <w:rsid w:val="00E32D57"/>
     <w:rsid w:val="00E361FE"/>
     <w:rsid w:val="00E363F3"/>
     <w:rsid w:val="00E40A4B"/>
     <w:rsid w:val="00E4209C"/>
     <w:rsid w:val="00E50C9B"/>
     <w:rsid w:val="00E5368B"/>
     <w:rsid w:val="00E5446A"/>
     <w:rsid w:val="00E623F8"/>
     <w:rsid w:val="00E65EE8"/>
     <w:rsid w:val="00E6680D"/>
     <w:rsid w:val="00E718DB"/>
     <w:rsid w:val="00E748B8"/>
     <w:rsid w:val="00E86D0C"/>
     <w:rsid w:val="00E94A12"/>
     <w:rsid w:val="00EB10CA"/>
     <w:rsid w:val="00EB125D"/>
     <w:rsid w:val="00EB15AA"/>
     <w:rsid w:val="00EB5CF4"/>
-    <w:rsid w:val="00EB60EA"/>
     <w:rsid w:val="00EB6848"/>
+    <w:rsid w:val="00EC5198"/>
     <w:rsid w:val="00ED0709"/>
     <w:rsid w:val="00ED1443"/>
     <w:rsid w:val="00ED1E42"/>
     <w:rsid w:val="00ED2CDD"/>
     <w:rsid w:val="00ED311C"/>
+    <w:rsid w:val="00ED5A33"/>
     <w:rsid w:val="00ED5AC9"/>
     <w:rsid w:val="00EE05C7"/>
     <w:rsid w:val="00EF1A32"/>
     <w:rsid w:val="00EF58F5"/>
     <w:rsid w:val="00F01BB0"/>
     <w:rsid w:val="00F13206"/>
     <w:rsid w:val="00F14506"/>
     <w:rsid w:val="00F2268D"/>
     <w:rsid w:val="00F36919"/>
     <w:rsid w:val="00F45599"/>
     <w:rsid w:val="00F50043"/>
     <w:rsid w:val="00F5018A"/>
     <w:rsid w:val="00F55117"/>
     <w:rsid w:val="00F6307F"/>
     <w:rsid w:val="00F67F5C"/>
     <w:rsid w:val="00F87A9E"/>
     <w:rsid w:val="00FA0AD5"/>
     <w:rsid w:val="00FA31BF"/>
     <w:rsid w:val="00FA3887"/>
     <w:rsid w:val="00FA7100"/>
     <w:rsid w:val="00FB0098"/>
     <w:rsid w:val="00FB23E5"/>
     <w:rsid w:val="00FC2E10"/>
     <w:rsid w:val="00FD53F8"/>
     <w:rsid w:val="00FD669E"/>
-    <w:rsid w:val="00FD7F60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="753900DB"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{8B1378E1-C0A4-4B4F-849D-4E2F5C6C8A1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="DINPro-Light"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6183,67 +6327,55 @@
     <w:link w:val="TablebodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="004720C8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablebodyChar">
     <w:name w:val="Table body Char"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="Tablebody"/>
     <w:rsid w:val="004720C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="189033930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="231357695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6330,51 +6462,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1342511229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Education.ACEProgram@sa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6623,74 +6755,61 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1c9ff06f-a70b-434b-800e-9417f75cd61a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="217b120c-4f94-408f-8ca9-8b6b9b52e8ee" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5945987</value>
     </field>
     <field name="Objective-Title">
       <value order="0">education-policy-template (A5687446)_jan 2020</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2020-01-22T23:22:27Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2020-01-23T01:34:10Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2020-01-23T01:34:10Z</value>
@@ -6735,51 +6854,51 @@
         <value order="0">kA424</value>
       </field>
       <field name="Objective-Document Type">
         <value order="0">eobjA44</value>
       </field>
       <field name="Objective-Loose Document in Transit to">
         <value order="0"/>
       </field>
       <field name="Objective-Description - Abstract">
         <value order="0"/>
       </field>
       <field name="Objective-Date Modified - Legacy">
         <value order="0"/>
       </field>
       <field name="Objective-Physical Copy on File">
         <value order="0"/>
       </field>
       <field name="Objective-Education Sites and Services">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCB5B54B51705342879D6C1C398F80B4" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f26d25c6c43f7a92de5c93f4102fe7a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1c9ff06f-a70b-434b-800e-9417f75cd61a" xmlns:ns3="217b120c-4f94-408f-8ca9-8b6b9b52e8ee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68d07339965845f6e7ccafca9c7ddd13" ns2:_="" ns3:_="">
     <xsd:import namespace="1c9ff06f-a70b-434b-800e-9417f75cd61a"/>
     <xsd:import namespace="217b120c-4f94-408f-8ca9-8b6b9b52e8ee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6952,141 +7071,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0699A7D-18B1-4EF4-BBA0-5A16E8DF21FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1c9ff06f-a70b-434b-800e-9417f75cd61a"/>
     <ds:schemaRef ds:uri="217b120c-4f94-408f-8ca9-8b6b9b52e8ee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/D257099907BF4AFDAA2E1AD3064833F5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEA16D44-C785-47A6-91F8-09118C13DBF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1c9ff06f-a70b-434b-800e-9417f75cd61a"/>
     <ds:schemaRef ds:uri="217b120c-4f94-408f-8ca9-8b6b9b52e8ee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253CB5C9-0793-4027-9DC8-1585DD36C7CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F5640C-8715-45FB-B196-882C7FF4AC55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>196</Words>
-  <Characters>1120</Characters>
+  <Words>181</Words>
+  <Characters>978</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>31</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Skills SA plain template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Skills SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1314</CharactersWithSpaces>
+  <CharactersWithSpaces>1140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2752557</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://myintranet.learnlink.sa.edu.au/operations-and-management/communications-and-marketing/writing-style-guide/acronyms-in-public-education-and-care</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>